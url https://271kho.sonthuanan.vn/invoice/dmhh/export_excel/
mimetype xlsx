--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D825"/>
+  <dimension ref="A1:D1027"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>TT</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tên hàng hóa</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -4767,10942 +4767,10942 @@
       <c r="A217" t="n">
         <v>216</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>NHAN_C</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Nhãn màu cam</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Nhãn màu cam</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>217</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>NHAN_H</t>
+          <t>NHAN_T</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Nhãn nền hồng</t>
+          <t>Nhãn màu trắng</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Nhãn màu hồng</t>
+          <t>Nhãn màu trắng</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>218</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>NHAN_H</t>
+          <t>NHAN_V</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Nhãn màu hồng</t>
+          <t>Nhãn màu vàng</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Nhãn màu hồng</t>
+          <t>Nhãn màu vàng</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>219</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>NHAN_T</t>
+          <t>NHAN_X</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Nhãn màu trắng</t>
+          <t>Nhãn màu xanh</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Nhãn màu trắng</t>
+          <t>Nhãn màu xanh</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>220</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>NHAN_V</t>
+          <t>NHAN_XD</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Nhãn màu vàng</t>
+          <t>Nhãn màu xanh dương</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Nhãn màu vàng</t>
+          <t>Nhãn màu xanh dương</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>221</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>NHAN_X</t>
+          <t>NHAN_XL</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh</t>
+          <t>Nhãn màu xanh lá</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh</t>
+          <t>Nhãn màu xanh lá</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>222</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>NHAN_XD</t>
+          <t>NHAN_T</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh dương</t>
+          <t>Nhãn nền trắng</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh dương</t>
+          <t>Nhãn nền trắng</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>223</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>NHAN_XL</t>
+          <t>NHAN_V</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh lá</t>
+          <t>Nhãn nền vàng</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh lá</t>
+          <t>Nhãn nền vàng</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>224</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>NHAN_T</t>
+          <t>NHAN_XL</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Nhãn nền trắng</t>
+          <t>Nhãn nền xanh lá</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Nhãn nền trắng</t>
+          <t>Nhãn nền xanh lá</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>225</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>NHAN_V</t>
+          <t>NHAN_RENZE</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Nhãn nền vàng</t>
+          <t>Nhãn Renze</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Nhãn nền vàng</t>
+          <t>Nhãn Renze</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>226</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>NHAN_XL</t>
+          <t>NHAN_VETX</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Nhãn nền xanh lá</t>
+          <t>Nhãn Vtex</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Nhãn nền xanh lá</t>
+          <t>Nhãn Vtex</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>227</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>NHAN_RENZE</t>
+          <t>PLA17W</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Nhãn Renze</t>
+          <t>Nội Jotun Jotaplast Trắng 17L</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Nhãn Renze</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>228</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>NHAN_VETX</t>
+          <t>PLA05W</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Nhãn Vtex</t>
+          <t>Nội Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Nhãn Vtex</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>229</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>PLA17W</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Nội Jotun Jotaplast Trắng 17L</t>
+          <t>Jotun Gadex 2.5L</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>DLC05</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Nội Jotun Jotaplast Trắng 5L</t>
+          <t>Essence dễ lau chùi Base A 4.5L</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>231</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Jotun Gadex 2.5L</t>
+          <t>Essence dễ lau chùi Base A 16.2L</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>232</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>DLC05</t>
+          <t>NHAN_H</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Essence dễ lau chùi Base A 4.5L</t>
+          <t>Nhãn nền hồng</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
+          <t>Nhãn nền hồng</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>233</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>30C15W</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Essence dễ lau chùi Base A 16.2L</t>
+          <t>Nội Maxilite Total Trắng 15L</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>234</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>30C15W</t>
+          <t>TTV_O</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Nội Maxilite Total Trắng 15L</t>
+          <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 15L</t>
+          <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>235</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>TTV_O</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV)</t>
+          <t>Pallet nhựa (TTV1)</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>TTV_O</t>
+          <t>NBXB</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV1)</t>
+          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV)</t>
+          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>237</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>NBXB</t>
+          <t>NCBCB</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
+          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
+          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>NCBCB</t>
+          <t>NHSOEO</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
+          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
+          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>239</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>NHSOEO</t>
+          <t>NHSYEY</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
+          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
+          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>240</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>NHSYEY</t>
+          <t>NBL</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
+          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
+          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>241</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>NBL</t>
+          <t>NMV</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
+          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
+          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>NMV</t>
+          <t>NOREDR</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>243</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>NOREDR</t>
+          <t>NOYA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>244</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>NOYA</t>
+          <t>NOGOG</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
+          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
+          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>245</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>NOGOG</t>
+          <t>NPHBE</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>246</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>NPHBE</t>
+          <t>NPHGD</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>247</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>NPHGD</t>
+          <t>NREDHT</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
+          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
+          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>248</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>NREDHT</t>
+          <t>NREDF</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>249</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>NREDF</t>
+          <t>NREDOR</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>250</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>NREDOR</t>
+          <t>NTWKX</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
+          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
+          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>251</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>NTWKX</t>
+          <t>LxTH02</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>252</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>LxTH02</t>
+          <t>LxTH5</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>253</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>LxTH5</t>
+          <t>R7N5</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
+          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
+          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>254</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>R7N5</t>
+          <t>S128A</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
+          <t>Samurai 128A Trong mờ</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
+          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>255</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>S128A</t>
+          <t>SF2</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Samurai 128A Trong mờ</t>
+          <t>Samurai F2 Trắng Mờ</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
+          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>256</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>SF2</t>
+          <t>JOMAR</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Samurai F2 Trắng Mờ</t>
+          <t>SD JOMAR (70g)</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
+          <t>Sơn dầu SD JOMAR (70g)</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>JOMAR</t>
+          <t>SDSOMICDB400</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>SD JOMAR (70g)</t>
+          <t>SD SOMIC màu ĐB  (0.4 kg)</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Sơn dầu SD JOMAR (70g)</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>SDSOMICDB400</t>
+          <t>SDSOMICDB800</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB  (0.4 kg)</t>
+          <t>SD SOMIC màu ĐB  (0.8 kg)</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>259</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>SDSOMICDB800</t>
+          <t>SDSOMICDB30</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB  (0.8 kg)</t>
+          <t>SD SOMIC màu ĐB  (3 kg)</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (3 kg)</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>SDSOMICDB30</t>
+          <t>SEAL</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB  (3 kg)</t>
+          <t>Seal niêm phong nhựa</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (3 kg)</t>
+          <t>Seal niêm phong nhựa</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>SEAL</t>
+          <t>DNB15</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Seal niêm phong nhựa</t>
+          <t>Sơn  Majestic đẹp nguyên bản Base A 13.5L</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Seal niêm phong nhựa</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>DNB15</t>
+          <t>DNB01</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Sơn  Majestic đẹp nguyên bản Base A 13.5L</t>
+          <t>Sơn  Majestic đẹp nguyên bản Base A 0.9L</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 1L</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>263</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>DNB01</t>
+          <t>DNB05</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Sơn  Majestic đẹp nguyên bản Base A 0.9L</t>
+          <t>Sơn  Majestic đẹp nguyên bản Base A 4.5L</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 1L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 5L</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>264</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>DNB05</t>
+          <t>71304</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Sơn  Majestic đẹp nguyên bản Base A 4.5L</t>
+          <t>Sơn Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>265</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>71304</t>
+          <t>71308</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>266</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>71308</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Alkyd Trắng - 400g</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>267</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>10008</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Trắng - 400g</t>
+          <t>Sơn Alkyd Trắng - 800g</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>268</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>10008</t>
+          <t>71404</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Trắng - 800g</t>
+          <t>Sơn Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>269</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>70508</t>
+          <t>71408</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Xanh Dương - 800g</t>
+          <t>Sơn Alkyd Yamaha Lợt - 800g</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>270</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>71404</t>
+          <t>MAS08L</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Yamaha Lợt - 400g</t>
+          <t>SƠN AQA METALLUX ALKYD SATIN MAS1 0.8L</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>271</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>71408</t>
+          <t>40404</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Yamaha Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>272</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>MAS08L</t>
+          <t>40408</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD SATIN MAS1 0.8L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>273</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>40404</t>
+          <t>CRB30</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>274</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>40408</t>
+          <t>CRB04</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>275</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>CRB30</t>
+          <t>CRB08</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>276</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>CRB04</t>
+          <t>20028</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>277</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>CRB08</t>
+          <t>20008</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>278</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>20028</t>
+          <t>DM30</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>279</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>20008</t>
+          <t>DM04</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>280</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>DM30</t>
+          <t>DM08</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>281</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>DM04</t>
+          <t>34428</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>282</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>DM08</t>
+          <t>34404</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>283</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>34428</t>
+          <t>34408</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>284</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>34404</t>
+          <t>71304</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>285</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>34408</t>
+          <t>71308</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>286</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>71304</t>
+          <t>15230</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>287</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>71308</t>
+          <t>51130</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>288</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>15230</t>
+          <t>CRX30</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>289</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>51130</t>
+          <t>CRX04</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>290</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>CRX30</t>
+          <t>CRX08</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>291</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>CRX04</t>
+          <t>10030</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>292</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>CRX08</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>293</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>10030</t>
+          <t>10008</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>294</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>TM10</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>295</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>10008</t>
+          <t>70508</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>Sơn Alkyd Xanh Dương - 800g</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>296</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>TM10</t>
+          <t>16030</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>297</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>16030</t>
+          <t>56204</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>298</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>56204</t>
+          <t>56208</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>299</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>56208</t>
+          <t>15130</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>300</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>15130</t>
+          <t>15104</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>301</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>15104</t>
+          <t>61830</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>302</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>61830</t>
+          <t>61804</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>303</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>61804</t>
+          <t>61808</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>304</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>61808</t>
+          <t>12230</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>305</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>12230</t>
+          <t>12204</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>306</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>12204</t>
+          <t>12208</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>307</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>12208</t>
+          <t>12308</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>308</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>12308</t>
+          <t>12130</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>309</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>12130</t>
+          <t>12104</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>310</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>12104</t>
+          <t>12108</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>311</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>12108</t>
+          <t>17230</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>312</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>17230</t>
+          <t>17208</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>313</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>17208</t>
+          <t>612D30</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>314</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>612D30</t>
+          <t>612D04</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>315</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>612D04</t>
+          <t>65704</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>316</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>65704</t>
+          <t>65708</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>317</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>65708</t>
+          <t>71528</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>318</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>71528</t>
+          <t>71428</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>319</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>71428</t>
+          <t>71404</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>320</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>71404</t>
+          <t>K00130</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>321</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>K00130</t>
+          <t>K00108</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>322</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>K00108</t>
+          <t>K10230</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>323</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>K10230</t>
+          <t>K10208</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>324</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>K10208</t>
+          <t>K10103</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>325</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>K10103</t>
+          <t>K60108</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>326</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>K60108</t>
+          <t>K70408</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>327</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>K70408</t>
+          <t>53608</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>Sơn BT Alkyd Cafe Sữa - 800g</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 800g</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>328</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>53608</t>
+          <t>62308</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cafe Sữa - 800g</t>
+          <t>Sơn BT Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>329</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>62308</t>
+          <t>CRB30</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cẩm Thạch - 800g</t>
+          <t>Sơn BT Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>330</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>CRB30</t>
+          <t>DM30</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Chống Rỉ - 3Kg</t>
+          <t>Sơn BT Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>331</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>DM30</t>
+          <t>DM08</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen Mờ - 3Kg</t>
+          <t>Sơn BT Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>332</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>DM08</t>
+          <t>34428</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen Mờ - 800g</t>
+          <t>Sơn BT Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>333</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>34428</t>
+          <t>45404</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ - 2,8Kg</t>
+          <t>Sơn BT Alkyd Gạch - 400g</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 400g</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>334</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>45404</t>
+          <t>45408</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Gạch - 400g</t>
+          <t>Sơn BT Alkyd Gạch - 800g</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Gạch - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 800g</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>335</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>45408</t>
+          <t>71204</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Gạch - 800g</t>
+          <t>Sơn BT Alkyd Hòa Bình Lợt - 400g</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Gạch - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>336</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>71204</t>
+          <t>15230</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình Lợt - 400g</t>
+          <t>Sơn BT Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>337</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>15230</t>
+          <t>65330</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Đậm - 3Kg</t>
+          <t>Sơn BT Alkyd Lá Mạ - 3Kg</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>338</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>65330</t>
+          <t>83604</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lá Mạ - 3Kg</t>
+          <t>Sơn BT Alkyd Nâu - 400g</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu - 400g</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>339</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>83604</t>
+          <t>10030</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Nâu - 400g</t>
+          <t>Sơn BT Alkyd Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Nâu - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>340</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>10030</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng - 3Kg</t>
+          <t>Sơn BT Alkyd Trắng - 400g</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>341</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>10008</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng - 400g</t>
+          <t>Sơn BT Alkyd Trắng - 800g</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>342</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>10008</t>
+          <t>TM10</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng - 800g</t>
+          <t>Sơn BT Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>343</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>TM10</t>
+          <t>16008</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Mờ - 1Kg</t>
+          <t>Sơn BT Alkyd Trắng Xám - 800g</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>344</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>16008</t>
+          <t>16030</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Xám - 800g</t>
+          <t>Sơn BT Alkyd Trắng Xanh - 3Kg</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>345</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>16030</t>
+          <t>54208</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Xanh - 3Kg</t>
+          <t>Sơn BT Alkyd Vàng - 800g</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xanh - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>346</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>54208</t>
+          <t>54408</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng - 800g</t>
+          <t>Sơn BT Alkyd Vàng Cam - 800g</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 800g</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>347</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>54408</t>
+          <t>53708</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Cam - 800g</t>
+          <t>Sơn BT Alkyd Vàng Đồng - 800g</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 800g</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>348</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>53708</t>
+          <t>15130</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Đồng - 800g</t>
+          <t>Sơn BT Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>349</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>15130</t>
+          <t>15108</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Kem - 3Kg</t>
+          <t>Sơn BT Alkyd Vàng Kem - 800g</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>350</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>15108</t>
+          <t>675N30</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Kem - 800g</t>
+          <t>Sơn BT Alkyd Vert Nikko - 3kg</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 3kg</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>351</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>675N30</t>
+          <t>12204</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Nikko - 3kg</t>
+          <t>Sơn BT Alkyd Xám - 400g</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 3kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>352</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>12204</t>
+          <t>12330</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám - 400g</t>
+          <t>Sơn BT Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>353</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>12330</t>
+          <t>12130</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 3Kg</t>
+          <t>Sơn BT Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>354</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>12130</t>
+          <t>12108</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Lợt - 3Kg</t>
+          <t>Sơn BT Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>355</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>12108</t>
+          <t>17204</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Lợt - 800g</t>
+          <t>Sơn BT Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>356</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>17204</t>
+          <t>67428</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Xanh - 400g</t>
+          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>357</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>70528</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Sơn BT Alkyd Xanh Dương - 2,8Kg</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>358</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>70508</t>
+          <t>67408</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Dương - 800g</t>
+          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 800g</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>359</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>67428</t>
+          <t>73628</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
+          <t>Sơn BT Alkyd Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2.8Kg</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>360</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>67408</t>
+          <t>71404</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 800g</t>
+          <t>Sơn BT Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>361</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>73628</t>
+          <t>53604</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Đậm - 2,8Kg</t>
+          <t>Sơn BT Cafe Sữa - 0,4kg</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2.8Kg</t>
+          <t>Sơn Bạch Tuyết Cafe Sữa - 0,4kg</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>362</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>71404</t>
+          <t>BT030</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn BT màu thường 3.0kg</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết màu thường 3.0kg</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>363</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>53604</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Sơn BT Cafe Sữa - 0,4kg</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Cafe Sữa - 0,4kg</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>364</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>BT030</t>
+          <t>A360075</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Sơn BT màu thường 3.0kg</t>
+          <t>SON DAU MS A360 0.75L</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết màu thường 3.0kg</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>365</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>A360075</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn dầu MS A360 0.75L</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>366</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>A360075</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>SON DAU MS A360 0.75L</t>
+          <t>Sơn dầu MS A360 2.5L</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>367</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>A360075</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Sơn dầu MS A360 0.75L</t>
+          <t>SON DAU MS A360-BASE A 2.5L</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>368</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Sơn dầu MS A360 2.5L</t>
+          <t>Sơn dầu TILAC 0.8L</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>369</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>TI200</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>SON DAU MS A360-BASE A 2.5L</t>
+          <t>Sơn dầu Tilac 20L</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>SƠN DẦU TILAC 20L</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>370</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>TI030</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Sơn dầu TILAC 0.8L</t>
+          <t>Sơn dầu Tilac 3L</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>371</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>TI200</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Sơn dầu Tilac 20L</t>
+          <t>SƠN DẦU TILAC BASE 1 0.8L</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 20L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>372</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>TI030</t>
+          <t>TI200</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Sơn dầu Tilac 3L</t>
+          <t>SƠN DẦU TILAC BASE 1 20L</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 3L</t>
+          <t>SƠN DẦU TILAC 20L</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>373</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>TI030</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 1 0.8L</t>
+          <t>SƠN DẦU TILAC BASE 1 3L</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>374</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>TI200</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 1 20L</t>
+          <t>SƠN DẦU TILAC BASE 2 0.8L</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 20L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>375</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>TI030</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 1 3L</t>
+          <t>SƠN DẦU TILAC BASE 2 3L</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>376</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>TI008</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 2 0.8L</t>
+          <t>SƠN DẦU TILAC BASE 3 0.8L</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>377</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>TI030</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 2 3L</t>
+          <t>SƠN DẦU TILAC BASE 3 3L</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>378</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>66A15W</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 3 0.8L</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A75060 15L</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>379</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>TI030</t>
+          <t>66A15W</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 3 3L</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-75060 15L</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 3L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>380</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>66A15W</t>
+          <t>66A15</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A75060 15L</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP 15L</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>381</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>66A15W</t>
+          <t>66A15</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-75060 15L</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP
+15L</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>382</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>66A15</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP 15L</t>
+          <t>SƠN DS EC ANTIVIRUS MATT 99A 1L</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>383</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>66A15</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP
-15L</t>
+          <t>SƠN DS EC ANTIVIRUS MATT 99A BASE A 1L</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>384</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>Z9815</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>SƠN DS EC ANTIVIRUS MATT 99A 1L</t>
+          <t>SON DS INSPIRE EXT MO Z98 15L</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>385</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>A93615</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>SƠN DS EC ANTIVIRUS MATT 99A BASE A 1L</t>
+          <t>SƠN DS WS ALKALINE SEALER A936 IML 15L</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 15L</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>386</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Z9815</t>
+          <t>A93605</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>SON DS INSPIRE EXT MO Z98 15L</t>
+          <t>SƠN DS WS ALKALINE SEALER A936 IML 5L</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 5L</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>387</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>A93615</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>SƠN DS WS ALKALINE SEALER A936 IML 15L</t>
+          <t>SƠN DS WS MATT BJ8  1L</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 15L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>388</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>A93605</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>SƠN DS WS ALKALINE SEALER A936 IML 5L</t>
+          <t>SƠN DS WS MATT BJ8-BASE A 5L</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>389</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>GJ805</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>SƠN DS WS MATT BJ8  1L</t>
+          <t>SƠN DS WS PFL 2 GJ8 BASE A MỜ 5L</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - GJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>390</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>SƠN DS WS MATT BJ8-BASE A 5L</t>
+          <t>SƠN DULUX EasyClean LCVT 99A 15L</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>391</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>GJ805</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>SƠN DS WS PFL 2 GJ8 BASE A MỜ 5L</t>
+          <t>Sơn Essence Dễ Lau Chùi Base A 16.2L</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - GJ8 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>392</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>DLC05</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>SƠN DULUX EasyClean LCVT 99A 15L</t>
+          <t>Sơn Essence Dễ Lau Chùi Base AA 4.5L</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>393</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>DLC17W</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi Base A 16.2L</t>
+          <t>Sơn Essence Dễ Lau Chùi White 17L</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>394</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>DLC05</t>
+          <t>DLC05W</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi Base AA 4.5L</t>
+          <t>Sơn Essence Dễ Lau Chùi White 5L</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>395</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>DLC17W</t>
+          <t>JG07L</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi White 17L</t>
+          <t>Sơn Gardex bóng mờ̀ Base A 0.72L</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
+          <t>Sơn Jotun Gardex bóng mờ 0.72L</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>396</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>DLC05W</t>
+          <t>Joc01</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi White 5L</t>
+          <t>Sơn Joclean - Jcb70RXA-00K1</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
+          <t>Sơn Joclean 1L</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>397</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>JG07L</t>
+          <t>Joc35</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Sơn Gardex bóng mờ̀ Base A 0.72L</t>
+          <t>SƠN JOCLEAN-JCP70EXA-K3.5</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 0.72L</t>
+          <t>SƠN JOCLEAN 3.5L</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>398</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Joc01</t>
+          <t>PLA17</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Sơn Joclean - Jcb70RXA-00K1</t>
+          <t>Sơn Jotaplast Base A 16.2L</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Sơn Joclean 1L</t>
+          <t>Sơn nội thất Jotun Jotaplast 17L</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>399</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Joc35</t>
+          <t>PLA05</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>SƠN JOCLEAN-JCP70EXA-K3.5</t>
+          <t>Sơn Jotaplast Base A 4.5L</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>SƠN JOCLEAN 3.5L</t>
+          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>400</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>PLA17</t>
+          <t>PLA05W</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Base A 16.2L</t>
+          <t>Sơn Jotaplast White 5L</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast 17L</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>401</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>PLA05</t>
+          <t>DLC17W</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Base A 4.5L</t>
+          <t>Sơn Jotun Enssence dễ lau chùi White 17L</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>402</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>DLC05W</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast White 5L</t>
+          <t>Sơn Jotun Enssence dễ lau chùi White 5 L</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>403</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>DLC17W</t>
+          <t>DLC01</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Sơn Jotun Enssence dễ lau chùi White 17L</t>
+          <t>Sơn Jotun Essence dễ lau chùi 0.9L</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>404</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>DLC05W</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Sơn Jotun Enssence dễ lau chùi White 5 L</t>
+          <t>Sơn Jotun Essence dễ lau chùi 16.2L</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>405</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>DLC01</t>
+          <t>DLC05</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence dễ lau chùi 0.9L</t>
+          <t>Sơn Jotun Essence dễ lau chùi 4.5L</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>406</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>PLA05W</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence dễ lau chùi 16.2L</t>
+          <t>Sơn Jotun Plast 5L</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>407</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>DLC05</t>
+          <t>S29109A</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence dễ lau chùi 4.5L</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>408</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>S30109</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Sơn Jotun Plast 5L</t>
+          <t>Sơn KUROBUSHI #109-màu đen</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
+          <t>Sơn KUROBUSHI #109-màu đen</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>409</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>S29109A</t>
+          <t>S128A</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
+          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
+          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>410</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>S30109</t>
+          <t>S1128</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109-màu đen</t>
+          <t>Sơn KUROBUSHI #128-màu trong</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109-màu đen</t>
+          <t>Sơn KUROBUSHI #128-màu trong</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>411</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>S128A</t>
+          <t>SK1K</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
+          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
+          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>412</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>S1128</t>
+          <t>SUCH2010</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128-màu trong</t>
+          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128-màu trong</t>
+          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>413</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>SK1K</t>
+          <t>SF2</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
+          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
+          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>414</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>SUCH2010</t>
+          <t>SH2</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
+          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
+          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>415</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>SF2</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
+          <t>Sơn Gadex bóng mờ Base A 2.25L</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>416</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>SH2</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
+          <t>Sơn Gardex bóng mờ̀ Base  A 2.25L</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
+          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>417</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>Xam04</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Sơn Gadex bóng mờ Base A 2.25L</t>
+          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
+          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>418</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>Xam04</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Sơn Gardex bóng mờ̀ Base  A 2.25L</t>
+          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
+          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="n">
         <v>419</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Xam04</t>
+          <t>A93515</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
+          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
+          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n">
         <v>420</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Xam04</t>
+          <t>K00208</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
+          <t>Sơn Mạ Kẽm Đen - 800g</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>421</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>A93515</t>
+          <t>K002M08</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
+          <t>Sơn Mạ Kẽm Đen Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n">
         <v>422</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>K00228</t>
+          <t>K002M30</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen - 2,8Kg</t>
+          <t>Sơn Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="n">
         <v>423</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>K00208</t>
+          <t>K70130</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen - 800g</t>
+          <t>Sơn Mạ Kẽm Hòa Bình - 3Kg</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="n">
         <v>424</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>K002M08</t>
+          <t>K70108</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen Mờ - 3Kg</t>
+          <t>Sơn Mạ Kẽm Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n">
         <v>425</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>K002M30</t>
+          <t>K00130</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Sơn Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>426</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>K70130</t>
+          <t>K00108</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Hòa Bình - 3Kg</t>
+          <t>Sơn Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>427</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>K70108</t>
+          <t>K001M10</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Hòa Bình - 800g</t>
+          <t>Sơn Mạ Kẽm Trắng Mờ - 1Kg</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>428</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>K00130</t>
+          <t>K001M40</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng - 3Kg</t>
+          <t>Sơn Mạ Kẽm Trắng Mờ - 4Kg</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>429</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>K00108</t>
+          <t>K50130</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng - 800g</t>
+          <t>Sơn Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>430</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>K001M10</t>
+          <t>K10230</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng Mờ - 1Kg</t>
+          <t>Sơn Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>431</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>K001M40</t>
+          <t>K10208</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng Mờ - 4Kg</t>
+          <t>Sơn Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>432</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>K50130</t>
+          <t>K10308</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Sơn Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>433</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>K10230</t>
+          <t>K103M08</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám - 3Kg</t>
+          <t>Sơn Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>434</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>K10208</t>
+          <t>K10103</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám - 800g</t>
+          <t>Sơn Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>435</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>K10308</t>
+          <t>K10108</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Sơn Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>436</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>K103M08</t>
+          <t>K60130</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>Sơn Mạ Kẽm Xanh Ngọc - 3Kg</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>437</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>K10103</t>
+          <t>K60108</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>Sơn Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>438</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>K10108</t>
+          <t>K70328</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Lợt - 800g</t>
+          <t>Sơn Mạ Kẽm Yamaha - 2,8Kg</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>439</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>K60130</t>
+          <t>K70308</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xanh Ngọc - 3Kg</t>
+          <t>Sơn Mạ Kẽm Yamaha - 800g</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>440</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>K60108</t>
+          <t>K70408</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>Sơn Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>441</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>K70328</t>
+          <t>K70228</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha - 2,8Kg</t>
+          <t>Sơn Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>442</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>K70308</t>
+          <t>K70208</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha - 800g</t>
+          <t>Sơn Mạ Kẽm Yamaha Lợt - 800g</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>443</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>K70408</t>
+          <t>MK1415</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>SON MAX CPHQ MO MK14 15L</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>444</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>K70228</t>
+          <t>MK1405</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
+          <t>SON MAX CPHQ MO MK14 5L</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>445</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>K70208</t>
+          <t>MK1405</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha Lợt - 800g</t>
+          <t>SON MAX CPHQ MO MK14-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 800g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>446</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>MK1415</t>
+          <t>30C05</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>SON MAX CPHQ MO MK14 15L</t>
+          <t>SON MAX TOTAL MO 30C-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>447</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>MK1405</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>SON MAX CPHQ MO MK14 5L</t>
+          <t>Sơn ngoại thất cao cấp NP Weathergard PLUS+ 1L</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>448</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>MK1405</t>
+          <t>Mex18LW</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>SON MAX CPHQ MO MK14-BASE A IML 5L</t>
+          <t>Sơn ngoại thất chất lượng tiêu chuẩn NP Super Matex - 18L Trắng</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>449</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>30C05</t>
+          <t>NCR15W</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>SON MAX TOTAL MO 30C-BASE A IML 5L</t>
+          <t>Sơn nội thất cao cấp NP ODOUR-LESS CRVT&amp;KK 9102 WHITE 15L</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>450</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>NM18DEN</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Sơn ngoại thất cao cấp NP Weathergard PLUS+ 1L</t>
+          <t>Sơn nội thất chất lượng cao NP MATEX 18L Đen</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>451</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Mex18LW</t>
+          <t>Vatex05W</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Sơn ngoại thất chất lượng tiêu chuẩn NP Super Matex - 18L Trắng</t>
+          <t>Sơn nội thất NP VATEX - 4.8Kg</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>452</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>NCR15W</t>
+          <t>NM18DEN</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Sơn nội thất cao cấp NP ODOUR-LESS CRVT&amp;KK 9102 WHITE 15L</t>
+          <t>SƠN NƯỚC MATEX 9103 BLACK 18L</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>453</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>NM18DEN</t>
+          <t>NM5DEN</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Sơn nội thất chất lượng cao NP MATEX 18L Đen</t>
+          <t>SƠN NƯỚC MATEX 9103 BLACK 5K</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>454</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Vatex05W</t>
+          <t>NM18</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Sơn nội thất NP VATEX - 4.8Kg</t>
+          <t>SƠN NƯỚC MATEX BASE A 18L</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 18L</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>455</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>NM18DEN</t>
+          <t>NM05</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX 9103 BLACK 18L</t>
+          <t>SƠN NƯỚC MATEX BASE A 5K</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>456</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>NM5DEN</t>
+          <t>NM05</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX 9103 BLACK 5K</t>
+          <t>SƠN NƯỚC MATEX BASE B 5K</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>457</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>NM18</t>
+          <t>NSM17</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX BASE A 18L</t>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 16.2L</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 18L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 17L</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>458</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>NM05</t>
+          <t>NSM05</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX BASE A 5K</t>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 4.5L</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 5L</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>459</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>NM05</t>
+          <t>NSM17W</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX BASE B 5K</t>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>460</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>NSM17</t>
+          <t>SM17W</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 16.2L</t>
+          <t>SƠN NƯỚC MATEX SEALER 17L</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 17L</t>
+          <t>SƠN LÓT NỘI THẤT MATEX SEALER 17L</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>461</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>NSM05</t>
+          <t>SM05W</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 4.5L</t>
+          <t>SƠN NƯỚC MATEX SEALER 5L</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 5L</t>
+          <t>SƠN LÓT NỘI THẤT MATEX SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>462</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>NSM17W</t>
+          <t>BJ815</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>463</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>SM17W</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SEALER 17L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>SƠN LÓT NỘI THẤT MATEX SEALER 17L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>464</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>SM05W</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SEALER 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>SƠN LÓT NỘI THẤT MATEX SEALER 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>465</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>BJ815</t>
+          <t>Z9815</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>466</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>467</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>468</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Z9815</t>
+          <t>K103M30</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>469</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>K10308</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn Mạ Kẽm Xám Đậm - 800g</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>470</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>K00228</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Sơn Mạ Kẽm Đen - 2,8Kg</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>471</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>K103M30</t>
+          <t>39A05</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>472</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>K10308</t>
+          <t>NCR15W</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Đậm - 800g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>473</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>39A05</t>
+          <t>NCR05W</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>474</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>NCR15W</t>
+          <t>NCR01</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 0.9L</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>475</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>NCR05W</t>
+          <t>NCR15</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 13.5L</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>476</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>NCR05</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 0.9L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 4.5L</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>477</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>NCR05</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 13.5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 4.5L</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>478</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>NCR05</t>
+          <t>NCR01</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 4.5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 0.9L</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>479</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>NCR05</t>
+          <t>NCR15</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 4.5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 13.5L</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>480</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>NCR05</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 0.9L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 4.5L</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>481</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>NCR01</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 13.5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 0.9L</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>482</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>NCR05</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 4.5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 4.5L</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>483</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 0.9L</t>
+          <t>SƠN NƯỚC SUPER MATEX 5L</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>484</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>NCR05</t>
+          <t>Mex18LW</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 4.5L</t>
+          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 18L</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>485</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>Mex5LW</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX 5L</t>
+          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 5L</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 5L</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>486</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Mex18LW</t>
+          <t>Mex18L</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 18L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE A 18L</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>487</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Mex5LW</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 5L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE A 5L</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>488</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Mex18L</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE A 18L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE B 5L</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>489</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>M17LW</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE A 5L</t>
+          <t>SƠN NƯỚC SUPER MATEX SEALER 17L</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 17L</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>490</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>M05LW</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE B 5L</t>
+          <t>SƠN NƯỚC SUPER MATEX SEALER 5L</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>491</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>M17LW</t>
+          <t>TTTD15L</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX SEALER 17L</t>
+          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 15L</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 17L</t>
+          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 15L</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>492</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>M05LW</t>
+          <t>TTTD05L</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX SEALER 5L</t>
+          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 5L</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 5L</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>493</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>TTTD15L</t>
+          <t>Vatex17W</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 15L</t>
+          <t>SƠN NƯỚC VATEX 9102 WHITE 17L</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 17L</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>494</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>TTTD05L</t>
+          <t>Vatex05W</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 5L</t>
+          <t>SƠN NƯỚC VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>495</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Vatex17W</t>
+          <t>WH15</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC VATEX 9102 WHITE 17L</t>
+          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 14L4</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 17L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 15L</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>496</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Vatex05W</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC VATEX 9102 WHITE 4.8K</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 0.9L</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>497</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>WH15</t>
+          <t>WP15</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 14L4</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 13.5L</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 15L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>498</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>WP05</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 0.9L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 4.5L</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>499</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 13.5L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 0.9L</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>500</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>WP05</t>
+          <t>WP15</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 4.5L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 13.5L</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>501</v>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>WP05</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 0.9L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 4.5L</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>502</v>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 13.5L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 0.9L</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>503</v>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>WP05</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 4.5L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 4.5L</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>504</v>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>WGS15</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 0.9L</t>
+          <t>SƠN NƯỚC WEATHERGARD SEALER 15L</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 15L</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>505</v>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>WP05</t>
+          <t>WGS05</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 4.5L</t>
+          <t>SƠN NƯỚC WEATHERGARD SEALER 5L</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
+          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>506</v>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>WGS15</t>
+          <t>WP2P18</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD SEALER 15L</t>
+          <t>SƠN NƯỚC WP 200 PLUS BASE A 18K</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 15L</t>
+          <t>SƠN NƯỚC WP 200 PLUS 18K</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>507</v>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>WGS05</t>
+          <t>WP2P06</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD SEALER 5L</t>
+          <t>SƠN NƯỚC WP 200 PLUS BASE A 6K</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 5L</t>
+          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>508</v>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>WP2P18</t>
+          <t>1KSOMIC08</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS BASE A 18K</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS 18K</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n">
         <v>509</v>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>WP2P06</t>
+          <t>1KSOMICDB30</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS BASE A 6K</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n">
         <v>510</v>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>1KSOMIC08</t>
+          <t>1KSOMICDB04</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n">
         <v>511</v>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>1KSOMICDB30</t>
+          <t>1KSOMICDB08</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n">
         <v>512</v>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>1KSOMICDB04</t>
+          <t>1KSOMIC04</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n">
         <v>513</v>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>1KSOMICDB08</t>
+          <t>1KSOMIC08</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n">
         <v>514</v>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>1KSOMIC04</t>
+          <t>2KCA08</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n">
         <v>515</v>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>1KSOMIC08</t>
+          <t>2KCB02</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 800g)</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="n">
         <v>516</v>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>2KCA08</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
+          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - A( 800g)</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
           <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="n">
         <v>517</v>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>2KCB02</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
+          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - B( 200g)</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
           <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="n">
         <v>518</v>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>2KCA08</t>
+          <t>TS17</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - A( 800g)</t>
+          <t>Sơn Tough Shield 17L</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n">
         <v>519</v>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>2KCB02</t>
+          <t>TS17</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - B( 200g)</t>
+          <t>Sơn Tough Shield Base A 16.2L</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n">
         <v>520</v>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>TS17</t>
+          <t>TS05</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield 17L</t>
+          <t>Sơn Tough Shield Base A 4.5L</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>521</v>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>TS17</t>
+          <t>TSP17W</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Base A 16.2L</t>
+          <t>Sơn Tough Shield Primer 17L</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
+          <t>Sơn lót ngoại thất Tough Shield Primer 17L</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>522</v>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>TS05</t>
+          <t>TSP05W</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Base A 4.5L</t>
+          <t>Sơn Tough Shield Primer 5L</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
+          <t>Sơn lót ngoại thất Tough Shield Primer 5L</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="n">
         <v>523</v>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>TSP17W</t>
+          <t>TS05W</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Primer 17L</t>
+          <t>Sơn Tough Shield White 5L</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>Sơn lót ngoại thất Tough Shield Primer 17L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="n">
         <v>524</v>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>TSP05W</t>
+          <t>ATM</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Primer 5L</t>
+          <t>Sơn xịt ATM</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>Sơn lót ngoại thất Tough Shield Primer 5L</t>
+          <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="n">
         <v>525</v>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>TS05W</t>
+          <t>ATM</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield White 5L</t>
+          <t>Sơn xịt ATM màu thường</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
+          <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="n">
         <v>526</v>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>ATM</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM</t>
+          <t>Sơn xịt ATM thường ( 12 lon)</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
           <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="n">
         <v>527</v>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>ATM</t>
+          <t>TOLAX</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM màu thường</t>
+          <t>Sơn Xịt ToLax</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường</t>
+          <t>Sơn Xịt ToLax</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="n">
         <v>528</v>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>ATM</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường ( 12 lon)</t>
+          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 15L</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="n">
         <v>529</v>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>TOLAX</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Sơn Xịt ToLax</t>
+          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 5L</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>Sơn Xịt ToLax</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="n">
         <v>530</v>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>TOAAS18</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 15L</t>
+          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="n">
         <v>531</v>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>100WRL1L</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 5L</t>
+          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="n">
         <v>532</v>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>TOAAS18</t>
+          <t>TOLAX</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
+          <t>Tolax 800 Gỗ Cánh Gián Vàng</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
+          <t>Sơn Xịt ToLax</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="n">
         <v>533</v>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>100WRL1L</t>
+          <t>TS17W</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
+          <t>Tough Shield White 17L</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield White 17L</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="n">
         <v>534</v>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>TOLAX</t>
+          <t>TS05W</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Tolax 800 Gỗ Cánh Gián Vàng</t>
+          <t>Tough Shield White 5L</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>Sơn Xịt ToLax</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="n">
         <v>535</v>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>TS17W</t>
+          <t>TCTT</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Tough Shield White 17L</t>
+          <t>Trái cầu trang trí Tết</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield White 17L</t>
+          <t>Trái cầu trang trí Tết</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="n">
         <v>536</v>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>TS05W</t>
+          <t>CSX</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Tough Shield White 5L</t>
+          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
+          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="n">
         <v>537</v>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>TCTT</t>
+          <t>Top107</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Trái cầu trang trí Tết</t>
+          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>Trái cầu trang trí Tết</t>
+          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="n">
         <v>538</v>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>CSX</t>
+          <t>KEOCS</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
+          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
+          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="n">
         <v>539</v>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Top107</t>
+          <t>Grout25</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
+          <t>Vữa rót Sikagrout GP</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
+          <t>Vữa rót Sikagrout GP</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="n">
         <v>540</v>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>KEOCS</t>
+          <t>Grout05</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
+          <t>Vữa rót Sikagrout GP - 5Kg</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
+          <t>Vữa rót Sikagrout GP - 5Kg</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="n">
         <v>541</v>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Grout25</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP</t>
+          <t>AK5746537 - SON DS WS MATT IML BASE C 5L</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="n">
         <v>542</v>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Grout05</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP - 5Kg</t>
+          <t>AK5279169 - SƠN DS WS MATT BJ8-BASE C. 1L</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP - 5Kg</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="n">
         <v>543</v>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>AK5746537 - SON DS WS MATT IML BASE C 5L</t>
+          <t>AK5878330 - DS EC ANTIVIRUS MATT 99A BASE C 15L</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="n">
         <v>544</v>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>AK5279169 - SƠN DS WS MATT BJ8-BASE C. 1L</t>
+          <t>AK5878331 - DS EC ANTIVIRUS MATT 99A BASE D 15L</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="n">
         <v>545</v>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>AK5878330 - DS EC ANTIVIRUS MATT 99A BASE C 15L</t>
+          <t>AK5618570 - DS WS COLOUR PROTECT MATT BASE D 5L</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="n">
         <v>546</v>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>AK5878331 - DS EC ANTIVIRUS MATT 99A BASE D 15L</t>
+          <t>AK5875159 - DS EC ANTIVIRUS MATT 99A BASE B 5L</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="n">
         <v>547</v>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>AK5618570 - DS WS COLOUR PROTECT MATT BASE D 5L</t>
+          <t>AK5878329 - DS EC ANTIVIRUS MATT 99A BASE D 5L</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="n">
         <v>548</v>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>AK5875159 - DS EC ANTIVIRUS MATT 99A BASE B 5L</t>
+          <t>AK5746536 - SON DS WS MATT IML BASE B 5L</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="n">
         <v>549</v>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>AK5878329 - DS EC ANTIVIRUS MATT 99A BASE D 5L</t>
+          <t>AK5279170 - SƠN DS WS MATT BJ8-BASE D, 1L</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="n">
         <v>550</v>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>AK5746536 - SON DS WS MATT IML BASE B 5L</t>
+          <t>AK5875156 - DS EC ANTIVIRUS MATT 99A BASE B 1L</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="n">
         <v>551</v>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>AK5279170 - SƠN DS WS MATT BJ8-BASE D, 1L</t>
+          <t>AK5878207 - DS EC ANTIVIRUS MATT 99A BASE D 1L</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="n">
         <v>552</v>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>AK5875156 - DS EC ANTIVIRUS MATT 99A BASE B 1L</t>
+          <t>AK5726551 - SON DAU MS A360-BASE B 2.5L</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="n">
         <v>553</v>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>Z9815</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>AK5878207 - DS EC ANTIVIRUS MATT 99A BASE D 1L</t>
+          <t>AK5779597 - SON DS INSPIRE EXT MO Z98-BASE B.15L</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="n">
         <v>554</v>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>Z9805</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>AK5726551 - SON DAU MS A360-BASE B 2.5L</t>
+          <t>AK5822397 - SON INSPIRE EXT MATT Z98 IML B 5L</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 5L</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="n">
         <v>555</v>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Z9815</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>AK5779597 - SON DS INSPIRE EXT MO Z98-BASE B.15L</t>
+          <t>AK5618568 - DS WS COLOUR PROTECT MATT BASE B 5L</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="n">
         <v>556</v>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Z9805</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>AK5822397 - SON INSPIRE EXT MATT Z98 IML B 5L</t>
+          <t>AK5875162 - DS EC ANTIVIRUS MATT 99A BASE B 15L</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="n">
         <v>557</v>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>AK5618568 - DS WS COLOUR PROTECT MATT BASE B 5L</t>
+          <t>AK5878206 - DS EC ANTIVIRUS MATT 99A BASE C 1L</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="n">
         <v>558</v>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>28C05</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>AK5875162 - DS EC ANTIVIRUS MATT 99A BASE B 15L</t>
+          <t>AK5750983 - MAX TOUGH EXT MT 28C-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 5L</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="n">
         <v>559</v>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>28C15</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>AK5878206 - DS EC ANTIVIRUS MATT 99A BASE C 1L</t>
+          <t>AK5750984 - MAX TOUGH EXT MT 28C-BASE B IML15L</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 15L</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="n">
         <v>560</v>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>28C05</t>
+          <t>30C05</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>AK5750983 - MAX TOUGH EXT MT 28C-BASE B IML 5L</t>
+          <t>AK5750963 - MAX TOTAL INT MT 30C-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 5L</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 5L</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="n">
         <v>561</v>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>28C15</t>
+          <t>30C15</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>AK5750984 - MAX TOUGH EXT MT 28C-BASE B IML15L</t>
+          <t>AK5750964 - MAX TOTAL INT MT 30C-BASE B IML 15L</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 15L</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="n">
         <v>562</v>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>30C05</t>
+          <t>39A05</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>AK5750963 - MAX TOTAL INT MT 30C-BASE B IML 5L</t>
+          <t>AK5800229 - SON DS INSPIRE MO 39A-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 5L</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="n">
         <v>563</v>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>30C15</t>
+          <t>39A15</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>AK5750964 - MAX TOTAL INT MT 30C-BASE B IML 15L</t>
+          <t>AK5800219 - SON DS INSPIRE MO 39A-BASE B IML 15L</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 15L</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="n">
         <v>564</v>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>39A05</t>
+          <t>99AB01</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>AK5800229 - SON DS INSPIRE MO 39A-BASE B IML 5L</t>
+          <t>AK5878338 - DS EC ANTIVIRUS SHEEN 99AB BASE C 1L</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="n">
         <v>565</v>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>39A15</t>
+          <t>99AB05</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>AK5800219 - SON DS INSPIRE MO 39A-BASE B IML 15L</t>
+          <t>AK5878340 - DS EC ANTIVIRUS SHEEN 99AB BASE C 5L</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 15L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="n">
         <v>566</v>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>99AB01</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>AK5878338 - DS EC ANTIVIRUS SHEEN 99AB BASE C 1L</t>
+          <t>AK5878339 - DS EC ANTIVIRUS SHEEN 99AB BASE D 1L</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
           <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="n">
         <v>567</v>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>99AB05</t>
+          <t>E01501</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>AK5878340 - DS EC ANTIVIRUS SHEEN 99AB BASE C 5L</t>
+          <t>AK5618559 - DS WS COLOUR PROTECT MATT BASE B 1L</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="n">
         <v>568</v>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>99AB01</t>
+          <t>E01501</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>AK5878339 - DS EC ANTIVIRUS SHEEN 99AB BASE D 1L</t>
+          <t>AK5618561 - DS WS COLOUR PROTECT MATT BASE D 1L</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="n">
         <v>569</v>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>E01501</t>
+          <t>K70428</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>AK5618559 - DS WS COLOUR PROTECT MATT BASE B 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="n">
         <v>570</v>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>E01501</t>
+          <t>K103M08</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>AK5618561 - DS WS COLOUR PROTECT MATT BASE D 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="n">
         <v>571</v>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>K70428</t>
+          <t>K50108</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="n">
         <v>572</v>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>K103M08</t>
+          <t>K50130</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="n">
         <v>573</v>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>K50108</t>
+          <t>K10330</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="n">
         <v>574</v>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>K50130</t>
+          <t>12304</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Sơn BT Alkyd Xám Đậm - 400g</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 400g</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="n">
         <v>575</v>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>K10330</t>
+          <t>73604</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Sơn BT Alkyd Yamaha Đậm - 400g</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 400g</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="n">
         <v>576</v>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>12304</t>
+          <t>20004</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 400g</t>
+          <t>Sơn BT Alkyd Đen - 400g</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="n">
         <v>577</v>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>73604</t>
+          <t>71508</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Đậm - 400g</t>
+          <t>Sơn BT Alkyd Yamaha - 800g</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="n">
         <v>578</v>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>20004</t>
+          <t>83608</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen - 400g</t>
+          <t>Sơn BT Alkyd Nâu - 800g</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu - 800g</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="n">
         <v>579</v>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>71508</t>
+          <t>73608</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha - 800g</t>
+          <t>Sơn BT Alkyd Yamaha Đậm - 800g</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="n">
         <v>580</v>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>83608</t>
+          <t>34404</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Nâu - 800g</t>
+          <t>Sơn BT Alkyd Đỏ - 400g</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Nâu - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="n">
         <v>581</v>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>73608</t>
+          <t>12208</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Đậm - 800g</t>
+          <t>Sơn BT Alkyd Xám - 800g</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="n">
         <v>582</v>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>34404</t>
+          <t>12308</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ - 400g</t>
+          <t>Sơn BT Alkyd Xám Đậm - 800g</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="n">
         <v>583</v>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>12208</t>
+          <t>40408</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám - 800g</t>
+          <t>Sơn BT Alkyd Cam - 800g</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="n">
         <v>584</v>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>12308</t>
+          <t>34408</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 800g</t>
+          <t>Sơn BT Alkyd Đỏ - 800g</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="n">
         <v>585</v>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>40408</t>
+          <t>VM15</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cam - 800g</t>
+          <t>Cọ lăn Việt Mỹ 15cm</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
+          <t>Cọ lăn Việt Mỹ 15 cm</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="n">
         <v>586</v>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>34408</t>
+          <t>LC610K</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ - 800g</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6 cm</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="n">
         <v>587</v>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>VM15</t>
+          <t>NCR15</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 15cm</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 13.5L</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 15 cm</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="n">
         <v>588</v>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>LC610K</t>
+          <t>WP15</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6 cm</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 13.5L</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="n">
         <v>589</v>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>WP15</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 13.5L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 13.5L</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="n">
         <v>590</v>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>NYOC</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 13.5L</t>
+          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="n">
         <v>591</v>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>Mex18L</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 13.5L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE B 18L</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="n">
         <v>592</v>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>NYOC</t>
+          <t>NCR15</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 13.5L</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="n">
         <v>593</v>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Mex18L</t>
+          <t>WP05</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE B 18L</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 4.5L</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="n">
         <v>594</v>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 13.5L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE C 5L</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="n">
         <v>595</v>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>WP05</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 4.5L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE D 5L</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="n">
         <v>596</v>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>NCR01</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE C 5L</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 0.9L</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="n">
         <v>597</v>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>Xam10</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE D 5L</t>
+          <t>Sơn lót EPOXY 1K màu xám ( 1 KG)</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>Sơn lót EPOXY 1K màu xám (1 KG)</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="n">
         <v>598</v>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>VMIN</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 0.9L</t>
+          <t>Bột trét tường nội thất</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>Bột trét tường nội thất</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="n">
         <v>599</v>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Xam10</t>
+          <t>ATM</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám ( 1 KG)</t>
+          <t>Sơn xịt ATM thường ( 12 lon/hộp)</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám (1 KG)</t>
+          <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="n">
         <v>600</v>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>VMIN</t>
+          <t>JEXIN</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Bột trét tường nội thất</t>
+          <t>Jotun bột trét CC nôi và ngoại thất (ĐL) 40Kg</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>Bột trét tường nội thất</t>
+          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="n">
         <v>601</v>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>ATM</t>
+          <t>S2102</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường ( 12 lon/hộp)</t>
+          <t>Sơn KUROBUSHI #102-màu trắng</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường</t>
+          <t>Sơn KUROBUSHI #102-màu trắng</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="n">
         <v>602</v>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>JEXIN</t>
+          <t>CRB04</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Jotun bột trét CC nôi và ngoại thất (ĐL) 40Kg</t>
+          <t>Sơn BT Alkyd Chống Rỉ - 400g</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="n">
         <v>603</v>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>S2102</t>
+          <t>71528</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #102-màu trắng</t>
+          <t>Sơn BT Alkyd Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #102-màu trắng</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="n">
         <v>604</v>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>CRB04</t>
+          <t>624D30</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Chống Rỉ - 400g</t>
+          <t>Sơn BT Alkyd Vert Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="n">
         <v>605</v>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>71528</t>
+          <t>17208</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Lợt - 2,8Kg</t>
+          <t>Sơn BT Alkyd Xám Xanh - 800g</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="n">
         <v>606</v>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>624D30</t>
+          <t>15104</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Đậm - 3Kg</t>
+          <t>Sơn BT Alkyd Vàng Kem - 400g</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="n">
         <v>607</v>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>17208</t>
+          <t>WP15</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Xanh - 800g</t>
+          <t>WEATHERGARD PLUS + BASE A 13.5 LÍT</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="n">
         <v>608</v>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>15104</t>
+          <t>VMEX</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Kem - 400g</t>
+          <t>Bột trét tường ngoại thất</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
+          <t>Bột trét tường ngoại thất</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="n">
         <v>609</v>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>CT11AT22KG</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>WEATHERGARD PLUS + BASE A 13.5 LÍT</t>
+          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường 22Kg</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="n">
         <v>610</v>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>VMEX</t>
+          <t>PLA17W</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Bột trét tường ngoại thất</t>
+          <t>Sơn Jotaplast Super White 17L</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>Bột trét tường ngoại thất</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="n">
         <v>611</v>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>CT11AT22KG</t>
+          <t>PLA05W</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường</t>
+          <t>Sơn Jotaplast Super White 5L</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường 22Kg</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="n">
         <v>612</v>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>PLA17W</t>
+          <t>ESS05L</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Super White 17L</t>
+          <t>Sơn Essence sơn lót chống kiềm 5L</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
+          <t>Sơn Lót Ngoại Thất - Nội Thất Jotun Essence 5L</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="n">
         <v>613</v>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>1KSOMICDB04</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Super White 5L</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="n">
         <v>614</v>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>ESS05L</t>
+          <t>SDSOMICDB800</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Sơn Essence sơn lót chống kiềm 5L</t>
+          <t>SD SOMIC màu ĐB (0.8 kg)</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>Sơn Lót Ngoại Thất - Nội Thất Jotun Essence 5L</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="n">
         <v>615</v>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>1KSOMICDB04</t>
+          <t>SDSOMICDB400</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
+          <t>SD SOMIC màu ĐB (0.4 kg)</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="n">
         <v>616</v>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>SDSOMICDB800</t>
+          <t>1KSOMIC30</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB (0.8 kg)</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="n">
         <v>617</v>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>SDSOMICDB400</t>
+          <t>JOMAR</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB (0.4 kg)</t>
+          <t>SD Jomar (70 gam)</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
+          <t>Sơn dầu SD JOMAR (70g)</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="n">
         <v>618</v>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>1KSOMIC30</t>
+          <t>WP2P06</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
+          <t>CHỐNG THẤM WP 200 PLUS BASE A 6K</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
+          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="n">
         <v>619</v>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>JOMAR</t>
+          <t>66A15W</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>SD Jomar (70 gam)</t>
+          <t>AK5557416 - SON DS AMBIANCE 5IN1 PEARL 66A-75060 15L</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>Sơn dầu SD JOMAR (70g)</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="n">
         <v>620</v>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>WP2P06</t>
+          <t>CT11AS05</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM WP 200 PLUS BASE A 6K</t>
+          <t>Chống thấm Kova Sàn CT-11A 5 Kg</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
+          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="n">
         <v>621</v>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>66A15W</t>
+          <t>15108</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>AK5557416 - SON DS AMBIANCE 5IN1 PEARL 66A-75060 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="n">
         <v>622</v>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>CT11AS05</t>
+          <t>CPTDM15</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Chống thấm Kova Sàn CT-11A 5 Kg</t>
+          <t>Sơn Jotun Essence che phủ tối đa mờ 13.5L</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 15L</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="n">
         <v>623</v>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>15108</t>
+          <t>K50108</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
+          <t>Sơn Mạ Kẽm Vàng Kem - 800g</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="n">
         <v>624</v>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>CPTDM15</t>
+          <t>NSM05W</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence che phủ tối đa mờ 13.5L</t>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="n">
         <v>625</v>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>K50108</t>
+          <t>HS015SH</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sóng nhựa HS015-SH</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sóng nhựa HS015-SH</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="n">
         <v>626</v>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>NSM05W</t>
+          <t>CSD</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
+          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
+          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="n">
         <v>627</v>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>HS015SH</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>Sóng nhựa HS015-SH</t>
+          <t>AK5746538 - SON DS WS MATT IML BASE D 5L</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>Sóng nhựa HS015-SH</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="n">
         <v>628</v>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>CSD</t>
+          <t>LC610K</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 3cm</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="n">
         <v>629</v>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>LC1012K</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>AK5746538 - SON DS WS MATT IML BASE D 5L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="n">
         <v>630</v>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>LC610K</t>
+          <t>WH05</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 3cm</t>
+          <t>WEATHER GARD HITEX BASE A 4L4</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="n">
         <v>631</v>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>LC1012K</t>
+          <t>Vatex05W</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>Vatex 5K</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="n">
         <v>632</v>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>WH05</t>
+          <t>1KSOMICDB08</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>WEATHER GARD HITEX BASE A 4L4</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="n">
         <v>633</v>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Vatex05W</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>Vatex 5K</t>
+          <t>Sơn Gadex bóng mờ Base C 2.25L</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="n">
         <v>634</v>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>1KSOMICDB08</t>
+          <t>66A05</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
+          <t>AK5745985 - SON DS AMB 5IN1 IML PEARL 66A-BASE D 5L</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="n">
         <v>635</v>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>66A05</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Sơn Gadex bóng mờ Base C 2.25L</t>
+          <t>AK5745984 - SON DS AMB 5IN1 IML PEARL 66A-BASE C 5L</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="n">
         <v>636</v>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>66A05</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>AK5745985 - SON DS AMB 5IN1 IML PEARL 66A-BASE D 5L</t>
+          <t>Tilac Base 1- 0.8L</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="n">
         <v>637</v>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>66A05</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>AK5745984 - SON DS AMB 5IN1 IML PEARL 66A-BASE C 5L</t>
+          <t>Tilac Base 2 0.8L</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="n">
         <v>638</v>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>TI008</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Tilac Base 1- 0.8L</t>
+          <t>Tilac Base 3 0.8L</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
           <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="n">
         <v>639</v>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>NM05</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Tilac Base 2 0.8L</t>
+          <t>Matex Base A 5K</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="n">
         <v>640</v>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>NM5DEN</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Tilac Base 3 0.8L</t>
+          <t>Matex 9103 Black 5Kg</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="n">
         <v>641</v>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>NM05</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Matex Base A 5K</t>
+          <t>Matex Base A 5Kg</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
           <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="n">
         <v>642</v>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>NM5DEN</t>
+          <t>TC301B03</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Matex 9103 Black 5Kg</t>
+          <t>Sơn Màu Xám Ghi Nhạt - 03KG</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
+          <t>DEPA Xám Ghi Nhạt Bóng 2.7Kg</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="n">
         <v>643</v>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>NM05</t>
+          <t>TC304M03</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Matex Base A 5Kg</t>
+          <t>Sơn Màu Xingfa Xám Ghi Mờ - 03KG</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
+          <t>DEPA Xingfa Xám Ghi Mờ 2.7Kg</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="n">
         <v>644</v>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>TC301B03</t>
+          <t>TC305M03</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Sơn Màu Xám Ghi Nhạt - 03KG</t>
+          <t>Sơn Màu Xingfa Xám Xanh Mờ - 03KG</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>DEPA Xám Ghi Nhạt Bóng 2.7Kg</t>
+          <t>DEPA Xingfa Xám Xanh Mờ 2.7 kg</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="n">
         <v>645</v>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>TC304M03</t>
+          <t>MAS08L</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Sơn Màu Xingfa Xám Ghi Mờ - 03KG</t>
+          <t>SƠN AQA METALLUX ALKYD MAS1 0.8L</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>DEPA Xingfa Xám Ghi Mờ 2.7Kg</t>
+          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="n">
         <v>646</v>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>TC305M03</t>
+          <t>TC901M03</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Sơn Màu Xingfa Xám Xanh Mờ - 03KG</t>
+          <t>Sơn Màu Đen Mờ - 03KG</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>DEPA Xingfa Xám Xanh Mờ 2.7 kg</t>
+          <t>DEPA Đen Mờ 901M 2.7 kg</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="n">
         <v>647</v>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>MAS08L</t>
+          <t>LxTH25</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD MAS1 0.8L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="n">
         <v>648</v>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>TC901M03</t>
+          <t>TM40</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Sơn Màu Đen Mờ - 03KG</t>
+          <t>Sơn BT Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>DEPA Đen Mờ 901M 2.7 kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="n">
         <v>649</v>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>LxTH25</t>
+          <t>CRB08</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
+          <t>Sơn BT Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="n">
         <v>650</v>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>TM40</t>
+          <t>NHAN_V</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Mờ - 4Kg</t>
+          <t>In nhãn nền vàng</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
+          <t>Nhãn nền vàng</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="n">
         <v>651</v>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>CRB08</t>
+          <t>53630</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Chống Rỉ - 800g</t>
+          <t>Sơn BT Alkyd Cafe Sữa - 3Kg</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="n">
         <v>652</v>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>NHAN_V</t>
+          <t>EWS05L</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>In nhãn nền vàng</t>
+          <t>SƠN NƯỚC EASY WASH SEALER 5L</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>Nhãn nền vàng</t>
+          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="n">
         <v>653</v>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>53630</t>
+          <t>EW05L</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cafe Sữa - 3Kg</t>
+          <t>SƠN NƯỚC EASY WASH BASE A 4L8</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
+          <t>SƠN NƯỚC NỘI THẤT EASY WASH 05L</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="n">
         <v>654</v>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>EWS05L</t>
+          <t>WH01</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC EASY WASH SEALER 5L</t>
+          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 0L96</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 1L</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="n">
         <v>655</v>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>EW05L</t>
+          <t>Z61105L</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC EASY WASH BASE A 4L8</t>
+          <t>AK5361853 - DS AMB SUPERFLEXX Z611-LS-BASE A 5L</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT EASY WASH 05L</t>
+          <t>Sơn nội thất siêu cao cấp Dulux 5in1 Superflexx Bóng mờ – Z611 – 5L</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="n">
         <v>656</v>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>WH01</t>
+          <t>ME405</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 0L96</t>
+          <t>AK5877412 - MAX INTERIOR SEALER ME4 IML 5L</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 1L</t>
+          <t>Sơn lót nội thất MAXILITE từ Dulux - ME4 5L</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="n">
         <v>657</v>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Z61105L</t>
+          <t>120A28</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>AK5361853 - DS AMB SUPERFLEXX Z611-LS-BASE A 5L</t>
+          <t>Sơn BT Alkyd Bạc - 2,8Kg</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>Sơn nội thất siêu cao cấp Dulux 5in1 Superflexx Bóng mờ – Z611 – 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Bạc - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="n">
         <v>658</v>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>ME405</t>
+          <t>612D30</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>AK5877412 - MAX INTERIOR SEALER ME4 IML 5L</t>
+          <t>Sơn BT Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>Sơn lót nội thất MAXILITE từ Dulux - ME4 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="n">
         <v>659</v>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>120A28</t>
+          <t>71528</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Bạc - 2,8Kg</t>
+          <t>Sơn BT Alkyd Yamaha - 2,8kg</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Bạc - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8kg</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="n">
         <v>660</v>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>612D30</t>
+          <t>612D08</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc - 3Kg</t>
+          <t>Sơn BT Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="n">
         <v>661</v>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>71528</t>
+          <t>71208</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha - 2,8kg</t>
+          <t>Sơn BT Alkyd Hòa Bình Lợt - 800g</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="n">
         <v>662</v>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>612D08</t>
+          <t>612D04</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc - 800g</t>
+          <t>Sơn BT Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="n">
         <v>663</v>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>71208</t>
+          <t>61830</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình Lợt - 800g</t>
+          <t>Sơn BT Alkyd Vert - 3Kg</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="n">
         <v>664</v>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>612D04</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc - 400g</t>
+          <t>AK5985688 - MS ENAMEL A360 BASE D 2.5L</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="n">
         <v>665</v>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>61830</t>
+          <t>99A05W</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert - 3Kg</t>
+          <t>DS EC ANTIVIRUS MATT 99A WHITE 15L</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="n">
         <v>666</v>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>TSMAX05C</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>AK5985688 - MS ENAMEL A360 BASE D 2.5L</t>
+          <t>Ngoai Jotun Tough Shield Max 5L</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Ngoai Jotun Tough Shield Max 5L</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="n">
         <v>667</v>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>99A05W</t>
+          <t>TT05W</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>DS EC ANTIVIRUS MATT 99A WHITE 15L</t>
+          <t>Sơn Jotun Essence sơn trần chuyên dụng 5L</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 5L</t>
+          <t>Sơn nội thất Jotun Essence Trần Chuyên Dụng 5L</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="n">
         <v>668</v>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>TSMAX05C</t>
+          <t>HCKL</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Ngoai Jotun Tough Shield Max 5L</t>
+          <t>Huy chương kim loại</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>Ngoai Jotun Tough Shield Max 5L</t>
+          <t>Huy chương kim loại</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="n">
         <v>669</v>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>TT05W</t>
+          <t>CKL</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence sơn trần chuyên dụng 5L</t>
+          <t>Cúp kim loại</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Trần Chuyên Dụng 5L</t>
+          <t>Cúp kim loại</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="n">
         <v>670</v>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>HCKL</t>
+          <t>CTG</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Huy chương kim loại</t>
+          <t>Cờ trao giải</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>Huy chương kim loại</t>
+          <t>Cờ trao giải</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="n">
         <v>671</v>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>CKL</t>
+          <t>LX08</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Cúp kim loại</t>
+          <t>Sơn BT Alkyd Lót Xám - 800g</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>Cúp kim loại</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="n">
         <v>672</v>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>CTG</t>
+          <t>54230</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Cờ trao giải</t>
+          <t>Sơn BT Alkyd Vàng - 3Kg</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>Cờ trao giải</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="n">
         <v>673</v>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>LX08</t>
+          <t>LTB23C</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lót Xám - 800g</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LÒNG</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="n">
         <v>674</v>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>54230</t>
+          <t>TTV_O</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng - 3Kg</t>
+          <t>Pallet nhựa ( TTV1)</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
+          <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="n">
         <v>675</v>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>LTB23C</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LÒNG</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 0.9L</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="n">
         <v>676</v>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>TTV_O</t>
+          <t>TiB25</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Pallet nhựa ( TTV1)</t>
+          <t>Keo dán gạch Sika Tilebond GP - 25kg/ 1Bao</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV)</t>
+          <t>Keo dán gạch Sika Tilebond GP - 25kg / 1Bao</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="n">
         <v>677</v>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>ATMDB</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 0.9L</t>
+          <t>Sơn Xịt ATM màu 300 ( 12 lon/hộp)</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>Sơn Xịt ATM màu đặc biệt</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="n">
         <v>678</v>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>TiB25</t>
+          <t>12316</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Keo dán gạch Sika Tilebond GP - 25kg/ 1Bao</t>
+          <t>Sơn BT Alkyd Xám Đậm - 16kg</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>Keo dán gạch Sika Tilebond GP - 25kg / 1Bao</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 16kg</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="n">
         <v>679</v>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>ATMDB</t>
+          <t>12230</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Sơn Xịt ATM màu 300 ( 12 lon/hộp)</t>
+          <t>Sơn BT Alkyd Xám - 3Kg</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>Sơn Xịt ATM màu đặc biệt</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="n">
         <v>680</v>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>12316</t>
+          <t>LX30</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 16kg</t>
+          <t>Sơn BT Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 16kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="n">
         <v>681</v>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>12230</t>
+          <t>61230</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám - 3Kg</t>
+          <t>Sơn BT Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="n">
         <v>682</v>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>LX30</t>
+          <t>51130</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lót Xám - 3Kg</t>
+          <t>Sơn BT Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="n">
         <v>683</v>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>61230</t>
+          <t>51230</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cẩm Thạch - 3Kg</t>
+          <t>Sơn BT Alkyd Kem - 3Kg</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="n">
         <v>684</v>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>51130</t>
+          <t>17230</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn BT Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="n">
         <v>685</v>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>51230</t>
+          <t>S29109A</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem - 3Kg</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng (Hàng khuyến mại không thu tiền)</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="n">
         <v>686</v>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>17230</t>
+          <t>S124</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Xanh - 3Kg</t>
+          <t>Sơn KUROBUSHI #124-màu bạc</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
+          <t>Sơn KUROBUSHI #124-màu bạc</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="n">
         <v>687</v>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>S29109A</t>
+          <t>SKSCVN</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng (Hàng khuyến mại không thu tiền)</t>
+          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
+          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="n">
         <v>688</v>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>S124</t>
+          <t>V189W05</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #124-màu bạc</t>
+          <t>AK5930119 - DS AQUATECH 3IN1 WHITE 6KG V189</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #124-màu bạc</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Trắng</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="n">
         <v>689</v>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>SKSCVN</t>
+          <t>16030</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
+          <t>Sơn BT Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="n">
         <v>690</v>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>V189W05</t>
+          <t>71130</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>AK5930119 - DS AQUATECH 3IN1 WHITE 6KG V189</t>
+          <t>Sơn BT Alkyd Xanh Lơ - 3Kg</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Trắng</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Lơ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="n">
         <v>691</v>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>16030</t>
+          <t>TM05</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Xám - 3Kg</t>
+          <t>Sơn BT Alkyd Trắng Mờ - 500g</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 500g</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="n">
         <v>692</v>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>71130</t>
+          <t>51108</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Lơ - 3Kg</t>
+          <t>Sơn BT Alkyd Kem Lợt - 800g</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Lơ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="n">
         <v>693</v>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>TM05</t>
+          <t>DLC01</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Mờ - 500g</t>
+          <t>SƠN ESSENCE DỄ LAU CHÙI BASE A 0.9L</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 500g</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="n">
         <v>694</v>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>51108</t>
+          <t>TS05</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Lợt - 800g</t>
+          <t>SƠN TOUGH SHIELD BASE C 4.5L</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 800g</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="n">
         <v>695</v>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>DLC01</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>SƠN ESSENCE DỄ LAU CHÙI BASE A 0.9L</t>
+          <t>SƠN ESSENCE DỄ LAU CHÙI BASE AA 16.2L</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="n">
         <v>696</v>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>TS05</t>
+          <t>DNB15</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD BASE C 4.5L</t>
+          <t>Sơn Majestic đẹp nguyên bản Base A 13.5L</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="n">
         <v>697</v>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>TSMAX17</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>SƠN ESSENCE DỄ LAU CHÙI BASE AA 16.2L</t>
+          <t>SƠN TOUGH SHIELD MAX BASE A 16.2L</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield Max 17L</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="n">
         <v>698</v>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>DNB15</t>
+          <t>BKG24</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Sơn Majestic đẹp nguyên bản Base A 13.5L</t>
+          <t>Băng keo GV 24mm x 30y</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
+          <t>Băng keo GV 24mm x 30y</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="n">
         <v>699</v>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>TSMAX17</t>
+          <t>TSMAX05</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD MAX BASE A 16.2L</t>
+          <t>SƠN TOUGH SHIELD MAX BASE C 4.5L</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield Max 17L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield Max 5L</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="n">
         <v>700</v>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>TSMAX05</t>
+          <t>DM04</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD MAX BASE C 4.5L</t>
+          <t>Sơn BT Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield Max 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="n">
         <v>701</v>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>DM04</t>
+          <t>16004</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen Mờ - 400g</t>
+          <t>Sơn BT Trắng Xám - 0,4kg</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
+          <t>Sơn Bạch Tuyết Trắng Xám - 0,4kg</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="n">
         <v>702</v>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>16004</t>
+          <t>20008</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>Sơn BT Trắng Xám - 0,4kg</t>
+          <t>Sơn BT Alkyd Đen - 800g</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Trắng Xám - 0,4kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="n">
         <v>703</v>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>20008</t>
+          <t>120A08</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen - 800g</t>
+          <t>Sơn BT Alkyd Bạc - 800g</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Bạc - 800g</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="n">
         <v>704</v>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>120A08</t>
+          <t>12104</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Bạc - 800g</t>
+          <t>Sơn BT Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Bạc - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="n">
         <v>705</v>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>12104</t>
+          <t>71330</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Lợt - 400g</t>
+          <t>Sơn BTAlkyd Hòa Bình - 3Kg</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="n">
         <v>706</v>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>71330</t>
+          <t>K002M08</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Sơn BTAlkyd Hòa Bình - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="n">
         <v>707</v>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>K002M08</t>
+          <t>K10108</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="n">
         <v>708</v>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>K10108</t>
+          <t>WH05</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
+          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 4L8</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="n">
         <v>709</v>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>WH05</t>
+          <t>PE150CM</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 4L8</t>
+          <t>CUỘN PE KHỔ 150CM</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
+          <t>CUỘN PE KHỔ 150CM</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="n">
         <v>710</v>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>PE150CM</t>
+          <t>NHAN_T</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>CUỘN PE KHỔ 150CM</t>
+          <t>In nhãn nền trắng</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>CUỘN PE KHỔ 150CM</t>
+          <t>Nhãn nền trắng</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="n">
         <v>711</v>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>NHAN_T</t>
+          <t>NHAN_XL</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>In nhãn nền trắng</t>
+          <t>In nhãn nền xanh lá</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>Nhãn nền trắng</t>
+          <t>Nhãn nền xanh lá</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="n">
         <v>712</v>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>NHAN_XL</t>
+          <t>NHAN_RENZE</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>In nhãn nền xanh lá</t>
+          <t>In nhãn Renze</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>Nhãn nền xanh lá</t>
+          <t>Nhãn Renze</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="n">
         <v>713</v>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>NHAN_RENZE</t>
+          <t>NHAN_VETX</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>In nhãn Renze</t>
+          <t>In nhãn Vtex</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>Nhãn Renze</t>
+          <t>Nhãn Vtex</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="n">
         <v>714</v>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>NHAN_VETX</t>
+          <t>LTB23C</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>In nhãn Vtex</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG (cán lớn )</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>Nhãn Vtex</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="n">
         <v>715</v>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>LTB23C</t>
+          <t>K10230</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG (cán lớn )</t>
+          <t>Sơn BT Mạ Kẽm Xám - 3kg</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="n">
         <v>716</v>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>K10230</t>
+          <t>K10208</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Sơn BT Mạ Kẽm Xám - 3kg</t>
+          <t>Sơn BT Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="n">
         <v>717</v>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>K10208</t>
+          <t>37628</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Sơn BT Mạ Kẽm Xám - 800g</t>
+          <t>Sơn BT Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="n">
         <v>718</v>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>37628</t>
+          <t>71308</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn BT Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="n">
         <v>719</v>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>71308</t>
+          <t>71304</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình - 800g</t>
+          <t>Sơn BT Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="n">
         <v>720</v>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>71304</t>
+          <t>45430</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình - 400g</t>
+          <t>Sơn BT Alkyd Gạch - 3Kg</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="n">
         <v>721</v>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>45430</t>
+          <t>56230</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Gạch - 3Kg</t>
+          <t>Sơn BT Alkyd Vàng Chanh - 3Kg</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Gạch - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="n">
         <v>722</v>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>56230</t>
+          <t>612D08</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Chanh - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="n">
         <v>723</v>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>612D08</t>
+          <t>61230</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="n">
         <v>724</v>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>61230</t>
+          <t>V189W20</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
+          <t>AK5930123 - DS AQUATECH 3IN1 WHITE 20KG V189</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Trắng</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="n">
         <v>725</v>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>V189W20</t>
+          <t>V189LG06</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>AK5930123 - DS AQUATECH 3IN1 WHITE 20KG V189</t>
+          <t>AK5930122 - DS AQUATECH 3IN1 L.GREY 6KG V189-70620</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Trắng</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Xám lợt</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="n">
         <v>726</v>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>V189LG06</t>
+          <t>V189LG20</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>AK5930122 - DS AQUATECH 3IN1 L.GREY 6KG V189-70620</t>
+          <t>AK5930126 - DS AQUATECH 3IN1 L.GREY 20KG V189-70620</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Xám lợt</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Xám lợt</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="n">
         <v>727</v>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>V189LG20</t>
+          <t>37608</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>AK5930126 - DS AQUATECH 3IN1 L.GREY 20KG V189-70620</t>
+          <t>Sơn BT Alkyd Đỏ Nâu - 800g</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Xám lợt</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 800g</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="n">
         <v>728</v>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>37608</t>
+          <t>51208</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ Nâu - 800g</t>
+          <t>Sơn BT Alkyd Kem - 800g</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="n">
         <v>729</v>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>51208</t>
+          <t>15208</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem - 800g</t>
+          <t>Sơn BT Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="n">
         <v>730</v>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>15208</t>
+          <t>675N08</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Đậm - 800g</t>
+          <t>Sơn BT Alkyd Vert Nikko - 800g</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 800g</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="n">
         <v>731</v>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>675N08</t>
+          <t>LX04</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Nikko - 800g</t>
+          <t>Sơn BT Alkyd Lót Xám - 400g</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="n">
         <v>732</v>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>LX04</t>
+          <t>51104</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lót Xám - 400g</t>
+          <t>Sơn BT Kem Lợt - 0,4kg</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
+          <t>Sơn Bạch Tuyết Kem Lợt - 0,4kg</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="n">
         <v>733</v>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>51104</t>
+          <t>83504</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Sơn BT Kem Lợt - 0,4kg</t>
+          <t>Sơn BT Alkyd Nâu Đỏ - 400g</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Kem Lợt - 0,4kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu Đỏ - 400g</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="n">
         <v>734</v>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>83504</t>
+          <t>120A04</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Nâu Đỏ - 400g</t>
+          <t>Sơn BT Alkyd Bạc - 400g</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Nâu Đỏ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Bạc - 400g</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="n">
         <v>735</v>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>120A04</t>
+          <t>71230</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Bạc - 400g</t>
+          <t>Sơn BT Alkyd Hòa Bình Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Bạc - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="n">
         <v>736</v>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>71230</t>
+          <t>54430</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình Lợt - 3Kg</t>
+          <t>Sơn BT Alkyd Vàng Cam - 3kg</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 3kg</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="n">
         <v>737</v>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>54430</t>
+          <t>B123</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Cam - 3kg</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome 225g (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 3kg</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome 225g</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="n">
         <v>738</v>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>B123</t>
+          <t>B105</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome 225g (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome 225g</t>
+          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="n">
         <v>739</v>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>B105</t>
+          <t>B21905</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Bột trét vết nứt tường 0.5kg (24cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc</t>
+          <t>Bột trét vết nứt tường 0.5kg</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="n">
         <v>740</v>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>B21905</t>
+          <t>B21915</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 0.5kg (24cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Bột trét vết nứt tường 1.5kg (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 0.5kg</t>
+          <t>Bột trét vết nứt tường 1.5kg</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="n">
         <v>741</v>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>B21915</t>
+          <t>HiTemp</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 1.5kg (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao 400cc(12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 1.5kg</t>
+          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="n">
         <v>742</v>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>HiTemp</t>
+          <t>PU1900</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao 400cc(12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn xịt bóng PU 100% Acrylic 600cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao</t>
+          <t>Sơn xịt bóng PU 100% Acrylic 600cc</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="n">
         <v>743</v>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>PU1900</t>
+          <t>B123</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Sơn xịt bóng PU 100% Acrylic 600cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome bóng 270cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>Sơn xịt bóng PU 100% Acrylic 600cc</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome bóng</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="n">
         <v>744</v>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>B123</t>
+          <t>37604</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome bóng 270cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn BT Alkyd Đỏ Nâu - 400g</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome bóng</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 400g</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="n">
         <v>745</v>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>37604</t>
+          <t>56204</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ Nâu - 400g</t>
+          <t>Sơn BT Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="n">
         <v>746</v>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>56204</t>
+          <t>65304</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Chanh - 400g</t>
+          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
+          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="n">
         <v>747</v>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>65304</t>
+          <t>624D08</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
+          <t>Sơn BT Alkyd Vert Đậm - 800g</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="n">
         <v>748</v>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>624D08</t>
+          <t>66A01</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Đậm - 800g</t>
+          <t>AK5317914 - SƠN DS AMBIANCE 5IN1 PEARL MO 66A-AP,1L</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 800g</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 1L</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="n">
         <v>749</v>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>66A01</t>
+          <t>CC1M</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>AK5317914 - SƠN DS AMBIANCE 5IN1 PEARL MO 66A-AP,1L</t>
+          <t>Cặp cầu 1M</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 1L</t>
+          <t>Cặp cầu 1M</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="n">
         <v>750</v>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>CC1M</t>
+          <t>CC8T</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>Cặp cầu 1M</t>
+          <t>Cặp cầu 8T</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>Cặp cầu 1M</t>
+          <t>Cặp cầu 8T</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="n">
         <v>751</v>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>CC8T</t>
+          <t>20004</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Cặp cầu 8T</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>Cặp cầu 8T</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="n">
         <v>752</v>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>20004</t>
+          <t>TM40</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="n">
         <v>753</v>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>TM40</t>
+          <t>12330</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="n">
         <v>754</v>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>12330</t>
+          <t>15208</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="n">
         <v>755</v>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>15208</t>
+          <t>17204</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="n">
         <v>756</v>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>17204</t>
+          <t>37628</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="n">
         <v>757</v>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>37628</t>
+          <t>51230</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="n">
         <v>758</v>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>51230</t>
+          <t>51208</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="n">
         <v>759</v>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>51208</t>
+          <t>51204</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="n">
         <v>760</v>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>51204</t>
+          <t>53730</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="n">
         <v>761</v>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>53730</t>
+          <t>BKG50</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
+          <t>Băng keo GV 48mm x 30y</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
+          <t>Băng keo GV 48mm x 30y</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="n">
         <v>762</v>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>61208</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
           <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
           <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="n">
@@ -16919,47 +16919,4004 @@
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
           <t>MÓC KẸP QUẦN&amp;VÁY GỖ W36 LOTUS 3P</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="n">
         <v>824</v>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>GTQASWH</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t>GIÁ TREO QUẦN ÁO HT2C S WH</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
           <t>GIÁ TREO QUẦN ÁO HT2C S WH</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="n">
+        <v>825</v>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t>BK</t>
+        </is>
+      </c>
+      <c r="C826" t="inlineStr">
+        <is>
+          <t>Băng keo</t>
+        </is>
+      </c>
+      <c r="D826" t="inlineStr">
+        <is>
+          <t>Băng keo trong 5cm</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="n">
+        <v>826</v>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t>NN_P1000</t>
+        </is>
+      </c>
+      <c r="C827" t="inlineStr">
+        <is>
+          <t>Giấy nhám Japan (9" x 11")</t>
+        </is>
+      </c>
+      <c r="D827" t="inlineStr">
+        <is>
+          <t>Nhám nước P1000</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="n">
+        <v>827</v>
+      </c>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t>NT_P150P180P240</t>
+        </is>
+      </c>
+      <c r="C828" t="inlineStr">
+        <is>
+          <t>Nhám Dĩa (Japan)</t>
+        </is>
+      </c>
+      <c r="D828" t="inlineStr">
+        <is>
+          <t>Nhám tròn P150,P180,P240</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="n">
+        <v>828</v>
+      </c>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t>NN_P150P180</t>
+        </is>
+      </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>Giấy nhám (9" x 11")</t>
+        </is>
+      </c>
+      <c r="D829" t="inlineStr">
+        <is>
+          <t>Nhám nước P150,P180</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="n">
+        <v>829</v>
+      </c>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t>TC001M05</t>
+        </is>
+      </c>
+      <c r="C830">
+        <f>VLOOKUP(A12,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D830" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng mờ 0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="n">
+        <v>830</v>
+      </c>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t>TC001M09</t>
+        </is>
+      </c>
+      <c r="C831">
+        <f>VLOOKUP(A13,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D831" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng mờ 0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="n">
+        <v>831</v>
+      </c>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t>EWS15L</t>
+        </is>
+      </c>
+      <c r="C832" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC EASY WASH SEALER 15L</t>
+        </is>
+      </c>
+      <c r="D832" t="inlineStr">
+        <is>
+          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 15L</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="n">
+        <v>832</v>
+      </c>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t>K00228</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
+        </is>
+      </c>
+      <c r="D833" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="n">
+        <v>833</v>
+      </c>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t>K00208</t>
+        </is>
+      </c>
+      <c r="C834" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
+        </is>
+      </c>
+      <c r="D834" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="n">
+        <v>834</v>
+      </c>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t>K60130</t>
+        </is>
+      </c>
+      <c r="C835" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
+        </is>
+      </c>
+      <c r="D835" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="n">
+        <v>835</v>
+      </c>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t>K70308</t>
+        </is>
+      </c>
+      <c r="C836" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="n">
+        <v>836</v>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t>CPTDM05</t>
+        </is>
+      </c>
+      <c r="C837" t="inlineStr">
+        <is>
+          <t>Sơn Essence Che Phủ TD Mờ Base C 4.5L</t>
+        </is>
+      </c>
+      <c r="D837" t="inlineStr">
+        <is>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="n">
+        <v>837</v>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t>DHHM05</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>SƠN MAJESTIC ĐHH MỜ (MỚI) BASE B 4.5L</t>
+        </is>
+      </c>
+      <c r="D838" t="inlineStr">
+        <is>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 5L</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="n">
+        <v>838</v>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t>70508</t>
+        </is>
+      </c>
+      <c r="C839" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Xanh Dương - 800g</t>
+        </is>
+      </c>
+      <c r="D839" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="n">
+        <v>839</v>
+      </c>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t>70528</t>
+        </is>
+      </c>
+      <c r="C840" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Dương-2.8kg</t>
+        </is>
+      </c>
+      <c r="D840" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 2,8Kg</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="n">
+        <v>840</v>
+      </c>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t>W75906XD</t>
+        </is>
+      </c>
+      <c r="C841" t="inlineStr">
+        <is>
+          <t>AK5318513 - SON DS AQUATECH FLEX WP W759-70619 6KG</t>
+        </is>
+      </c>
+      <c r="D841" t="inlineStr">
+        <is>
+          <t>Chống Thấm Tường Ngoai Dulux Aquatech Flex 6kg Xám đậm</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="n">
+        <v>841</v>
+      </c>
+      <c r="B842" t="inlineStr">
+        <is>
+          <t>W75920XD</t>
+        </is>
+      </c>
+      <c r="C842" t="inlineStr">
+        <is>
+          <t>AK5318512 - SON DS AQUATECH FLEX WP W759-70619 20KG</t>
+        </is>
+      </c>
+      <c r="D842" t="inlineStr">
+        <is>
+          <t>Chống Thấm Tường Ngoai Dulux Aquatech Flex 20kg Xám đậm</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="n">
+        <v>842</v>
+      </c>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t>V91020XN</t>
+        </is>
+      </c>
+      <c r="C843" t="inlineStr">
+        <is>
+          <t>AK5556009 - CHAT CHONG THAM SON DS AQUATECH MAX 20KG</t>
+        </is>
+      </c>
+      <c r="D843" t="inlineStr">
+        <is>
+          <t>Chống Thấm Sàn Dulux Aquatech Max 20Kg Xám nhạt</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="n">
+        <v>843</v>
+      </c>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t>V91006XN</t>
+        </is>
+      </c>
+      <c r="C844" t="inlineStr">
+        <is>
+          <t>AK5556010 - CHAT CHONG THAM SON DS AQUATECH MAX 6KG</t>
+        </is>
+      </c>
+      <c r="D844" t="inlineStr">
+        <is>
+          <t>Chống Thấm Sàn Dulux Aquatech Max 06Kg Xám nhạt</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="n">
+        <v>844</v>
+      </c>
+      <c r="B845" t="inlineStr">
+        <is>
+          <t>CTQ</t>
+        </is>
+      </c>
+      <c r="C845" t="inlineStr">
+        <is>
+          <t>Cờ Tổ Quốc KT 126cm x195cm</t>
+        </is>
+      </c>
+      <c r="D845" t="inlineStr">
+        <is>
+          <t>Cờ Tổ Quốc</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="n">
+        <v>845</v>
+      </c>
+      <c r="B846" t="inlineStr">
+        <is>
+          <t>NHAN_H</t>
+        </is>
+      </c>
+      <c r="C846" t="inlineStr">
+        <is>
+          <t>In nhãn nền hồng</t>
+        </is>
+      </c>
+      <c r="D846" t="inlineStr">
+        <is>
+          <t>Nhãn nền hồng</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="n">
+        <v>846</v>
+      </c>
+      <c r="B847" t="inlineStr">
+        <is>
+          <t>70528</t>
+        </is>
+      </c>
+      <c r="C847" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 2,8Kg</t>
+        </is>
+      </c>
+      <c r="D847" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 2,8Kg</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="n">
+        <v>847</v>
+      </c>
+      <c r="B848" t="inlineStr">
+        <is>
+          <t>Xam40</t>
+        </is>
+      </c>
+      <c r="C848" t="inlineStr">
+        <is>
+          <t>Sơn lót EPOXY 1K (4 KG)</t>
+        </is>
+      </c>
+      <c r="D848" t="inlineStr">
+        <is>
+          <t>Sơn lót EPOXY 1K (4 KG)</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="n">
+        <v>848</v>
+      </c>
+      <c r="B849" t="inlineStr">
+        <is>
+          <t>A36015A</t>
+        </is>
+      </c>
+      <c r="C849" t="inlineStr">
+        <is>
+          <t>AK5979297 - MS ENAMEL A360 BASE A 15L</t>
+        </is>
+      </c>
+      <c r="D849" t="inlineStr">
+        <is>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 15L</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="n">
+        <v>849</v>
+      </c>
+      <c r="B850" t="inlineStr">
+        <is>
+          <t>40430</t>
+        </is>
+      </c>
+      <c r="C850" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Cam - 3Kg</t>
+        </is>
+      </c>
+      <c r="D850" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 3kg</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="n">
+        <v>850</v>
+      </c>
+      <c r="B851" t="inlineStr">
+        <is>
+          <t>DLC01</t>
+        </is>
+      </c>
+      <c r="C851" t="inlineStr">
+        <is>
+          <t>SƠN ESSENCE DỄ LAU CHÙI BASE C 0.9L</t>
+        </is>
+      </c>
+      <c r="D851" t="inlineStr">
+        <is>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="n">
+        <v>851</v>
+      </c>
+      <c r="B852" t="inlineStr">
+        <is>
+          <t>JG07L</t>
+        </is>
+      </c>
+      <c r="C852" t="inlineStr">
+        <is>
+          <t>SƠN GARDEX BÓNG MỜ BASE C 0.72L</t>
+        </is>
+      </c>
+      <c r="D852" t="inlineStr">
+        <is>
+          <t>Sơn Jotun Gardex bóng mờ 0.72L</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="n">
+        <v>852</v>
+      </c>
+      <c r="B853" t="inlineStr">
+        <is>
+          <t>JG07LW</t>
+        </is>
+      </c>
+      <c r="C853" t="inlineStr">
+        <is>
+          <t>SƠN GARDEX BÓNG MỜ WHITE 0.8L</t>
+        </is>
+      </c>
+      <c r="D853" t="inlineStr">
+        <is>
+          <t>Sơn Jotun Gardex bóng mờ 0.8L Trắng</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="n">
+        <v>853</v>
+      </c>
+      <c r="B854" t="inlineStr">
+        <is>
+          <t>JG25L</t>
+        </is>
+      </c>
+      <c r="C854" t="inlineStr">
+        <is>
+          <t>SƠN GARDEX BÓNG MỜ BASE A 2.25L</t>
+        </is>
+      </c>
+      <c r="D854" t="inlineStr">
+        <is>
+          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="n">
+        <v>854</v>
+      </c>
+      <c r="B855" t="inlineStr">
+        <is>
+          <t>JG25L</t>
+        </is>
+      </c>
+      <c r="C855" t="inlineStr">
+        <is>
+          <t>SƠN GARDEX BÓNG MỜ BASE C 2.25L</t>
+        </is>
+      </c>
+      <c r="D855" t="inlineStr">
+        <is>
+          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="n">
+        <v>855</v>
+      </c>
+      <c r="B856" t="inlineStr">
+        <is>
+          <t>JG25LW</t>
+        </is>
+      </c>
+      <c r="C856" t="inlineStr">
+        <is>
+          <t>SƠN GARDEX BÓNG MỜ WHITE 2.5L</t>
+        </is>
+      </c>
+      <c r="D856" t="inlineStr">
+        <is>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L Trắng</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="n">
+        <v>856</v>
+      </c>
+      <c r="B857" t="inlineStr">
+        <is>
+          <t>TS05</t>
+        </is>
+      </c>
+      <c r="C857" t="inlineStr">
+        <is>
+          <t>SƠN TOUGH SHIELD BASE AA 4.5L</t>
+        </is>
+      </c>
+      <c r="D857" t="inlineStr">
+        <is>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="n">
+        <v>857</v>
+      </c>
+      <c r="B858" t="inlineStr">
+        <is>
+          <t>NO1</t>
+        </is>
+      </c>
+      <c r="C858" t="inlineStr">
+        <is>
+          <t>CHẤT MÀU ACOTONE ĐEN NO1</t>
+        </is>
+      </c>
+      <c r="D858" t="inlineStr">
+        <is>
+          <t>AK5828034 - DN ACOTONE TINTER NO1 COL_VN 1L</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="n">
+        <v>858</v>
+      </c>
+      <c r="B859" t="inlineStr">
+        <is>
+          <t>OK1</t>
+        </is>
+      </c>
+      <c r="C859" t="inlineStr">
+        <is>
+          <t>Chất Tạo Màu Multicolor Colorant OK 1L</t>
+        </is>
+      </c>
+      <c r="D859" t="inlineStr">
+        <is>
+          <t>Chất Tạo Màu Multicolor Colorant OK 1L</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="n">
+        <v>859</v>
+      </c>
+      <c r="B860" t="inlineStr">
+        <is>
+          <t>DHHB15</t>
+        </is>
+      </c>
+      <c r="C860" t="inlineStr">
+        <is>
+          <t>SƠN MAJESTIC ĐHH BÓNG (MỚI) BASE A 13.5L</t>
+        </is>
+      </c>
+      <c r="D860" t="inlineStr">
+        <is>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Bóng 15L</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="n">
+        <v>860</v>
+      </c>
+      <c r="B861" t="inlineStr">
+        <is>
+          <t>CPM01</t>
+        </is>
+      </c>
+      <c r="C861" t="inlineStr">
+        <is>
+          <t>SƠN JOTASHIELD CHỐNG PHAI MÀU BASE C 0.9L</t>
+        </is>
+      </c>
+      <c r="D861" t="inlineStr">
+        <is>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="n">
+        <v>861</v>
+      </c>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t>K70328</t>
+        </is>
+      </c>
+      <c r="C862" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
+        </is>
+      </c>
+      <c r="D862" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="n">
+        <v>862</v>
+      </c>
+      <c r="B863" t="inlineStr">
+        <is>
+          <t>31CF</t>
+        </is>
+      </c>
+      <c r="C863" t="inlineStr">
+        <is>
+          <t>Chất kết dính Sikadur-31 CF Normal (AB) (1.2Kg/set)</t>
+        </is>
+      </c>
+      <c r="D863" t="inlineStr">
+        <is>
+          <t>Chất kết dính Sikadur 31CF(bộ 731) 1.2kg</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="n">
+        <v>863</v>
+      </c>
+      <c r="B864" t="inlineStr">
+        <is>
+          <t>TSMAX05B</t>
+        </is>
+      </c>
+      <c r="C864" t="inlineStr">
+        <is>
+          <t>SƠN TOUGH SHIELD MAX BASE B 4.5L</t>
+        </is>
+      </c>
+      <c r="D864" t="inlineStr">
+        <is>
+          <t>Sơn ngoài Jotun Tough Shield Max 5L</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="n">
+        <v>864</v>
+      </c>
+      <c r="B865" t="inlineStr">
+        <is>
+          <t>JPLN17</t>
+        </is>
+      </c>
+      <c r="C865" t="inlineStr">
+        <is>
+          <t>SƠN JOTASHIELD PRIMER 17L</t>
+        </is>
+      </c>
+      <c r="D865" t="inlineStr">
+        <is>
+          <t>Sơn Lót Ngoại Thất Jotashield Primer 17L</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="n">
+        <v>865</v>
+      </c>
+      <c r="B866" t="inlineStr">
+        <is>
+          <t>CPTDM05</t>
+        </is>
+      </c>
+      <c r="C866" t="inlineStr">
+        <is>
+          <t>SƠN ESSENCE CHE PHỦ TD MỜ BASE A 4.5L</t>
+        </is>
+      </c>
+      <c r="D866" t="inlineStr">
+        <is>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="n">
+        <v>866</v>
+      </c>
+      <c r="B867" t="inlineStr">
+        <is>
+          <t>V189TS20</t>
+        </is>
+      </c>
+      <c r="C867" t="inlineStr">
+        <is>
+          <t>AK5930124 - DS AQUATECH 3IN1 OFF WHITE 20KG V189-75700</t>
+        </is>
+      </c>
+      <c r="D867" t="inlineStr">
+        <is>
+          <t>Chống Thấm Ngoài Dulux AquaTech 3in1 20Kg Trắng sứ</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="n">
+        <v>867</v>
+      </c>
+      <c r="B868" t="inlineStr">
+        <is>
+          <t>HS005SH</t>
+        </is>
+      </c>
+      <c r="C868" t="inlineStr">
+        <is>
+          <t>Sóng nhựa HS005-SH</t>
+        </is>
+      </c>
+      <c r="D868" t="inlineStr">
+        <is>
+          <t>Sóng nhựa HS005-SH</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="n">
+        <v>868</v>
+      </c>
+      <c r="B869" t="inlineStr">
+        <is>
+          <t>PE1MC</t>
+        </is>
+      </c>
+      <c r="C869" t="inlineStr">
+        <is>
+          <t>Vải không dệt làm từ 100% polyester (100% sợi filament nhân tạo), định lượng 60g/m2(+/-10%), kt: 100cm*50m</t>
+        </is>
+      </c>
+      <c r="D869" t="inlineStr">
+        <is>
+          <t>Màng PE chống thấm 100cm*50m</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="n">
+        <v>869</v>
+      </c>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t>CR21127</t>
+        </is>
+      </c>
+      <c r="C870">
+        <f>VLOOKUP(A3,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D870" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ xám  3 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="n">
+        <v>870</v>
+      </c>
+      <c r="B871" t="inlineStr">
+        <is>
+          <t>CR51109</t>
+        </is>
+      </c>
+      <c r="C871">
+        <f>VLOOKUP(A4,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D871" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ đỏ 1 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="n">
+        <v>871</v>
+      </c>
+      <c r="B872" t="inlineStr">
+        <is>
+          <t>CR51127</t>
+        </is>
+      </c>
+      <c r="C872">
+        <f>VLOOKUP(A5,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D872" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ đỏ  3 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="n">
+        <v>872</v>
+      </c>
+      <c r="B873" t="inlineStr">
+        <is>
+          <t>DEPA00105</t>
+        </is>
+      </c>
+      <c r="C873">
+        <f>VLOOKUP(A6,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D873" t="inlineStr">
+        <is>
+          <t>DEPA Xanh DEРА  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="n">
+        <v>873</v>
+      </c>
+      <c r="B874" t="inlineStr">
+        <is>
+          <t>DEPA00109</t>
+        </is>
+      </c>
+      <c r="C874">
+        <f>VLOOKUP(A7,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D874" t="inlineStr">
+        <is>
+          <t>DEPA Xanh DEРА  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="n">
+        <v>874</v>
+      </c>
+      <c r="B875" t="inlineStr">
+        <is>
+          <t>DEPA00127</t>
+        </is>
+      </c>
+      <c r="C875">
+        <f>VLOOKUP(A8,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D875" t="inlineStr">
+        <is>
+          <t>DEPA Xanh DEРА  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="n">
+        <v>875</v>
+      </c>
+      <c r="B876" t="inlineStr">
+        <is>
+          <t>TC001B05</t>
+        </is>
+      </c>
+      <c r="C876">
+        <f>VLOOKUP(A9,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D876" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng bóng 0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="n">
+        <v>876</v>
+      </c>
+      <c r="B877" t="inlineStr">
+        <is>
+          <t>TC001B09</t>
+        </is>
+      </c>
+      <c r="C877">
+        <f>VLOOKUP(A10,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D877" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng bóng 0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="n">
+        <v>877</v>
+      </c>
+      <c r="B878" t="inlineStr">
+        <is>
+          <t>TC001B27</t>
+        </is>
+      </c>
+      <c r="C878">
+        <f>VLOOKUP(A11,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D878" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng bóng 2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="n">
+        <v>878</v>
+      </c>
+      <c r="B879" t="inlineStr">
+        <is>
+          <t>TC001M27</t>
+        </is>
+      </c>
+      <c r="C879">
+        <f>VLOOKUP(A14,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D879" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng mờ 2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="n">
+        <v>879</v>
+      </c>
+      <c r="B880" t="inlineStr">
+        <is>
+          <t>TC301B05</t>
+        </is>
+      </c>
+      <c r="C880">
+        <f>VLOOKUP(A15,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D880" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi nhạt  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="n">
+        <v>880</v>
+      </c>
+      <c r="B881" t="inlineStr">
+        <is>
+          <t>TC301B09</t>
+        </is>
+      </c>
+      <c r="C881">
+        <f>VLOOKUP(A16,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D881" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi nhạt  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="n">
+        <v>881</v>
+      </c>
+      <c r="B882" t="inlineStr">
+        <is>
+          <t>TC301B27</t>
+        </is>
+      </c>
+      <c r="C882">
+        <f>VLOOKUP(A17,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D882" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi nhạt  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="n">
+        <v>882</v>
+      </c>
+      <c r="B883" t="inlineStr">
+        <is>
+          <t>TC303B05</t>
+        </is>
+      </c>
+      <c r="C883">
+        <f>VLOOKUP(A18,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D883" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi đậm  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="n">
+        <v>883</v>
+      </c>
+      <c r="B884" t="inlineStr">
+        <is>
+          <t>TC303B09</t>
+        </is>
+      </c>
+      <c r="C884">
+        <f>VLOOKUP(A19,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D884" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi đậm  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="n">
+        <v>884</v>
+      </c>
+      <c r="B885" t="inlineStr">
+        <is>
+          <t>TC303B27</t>
+        </is>
+      </c>
+      <c r="C885">
+        <f>VLOOKUP(A20,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D885" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi đậm  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="n">
+        <v>885</v>
+      </c>
+      <c r="B886" t="inlineStr">
+        <is>
+          <t>TC304M05</t>
+        </is>
+      </c>
+      <c r="C886">
+        <f>VLOOKUP(A21,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D886" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám ghi mờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="n">
+        <v>886</v>
+      </c>
+      <c r="B887" t="inlineStr">
+        <is>
+          <t>TC304M09</t>
+        </is>
+      </c>
+      <c r="C887">
+        <f>VLOOKUP(A22,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D887" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám ghi mờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="n">
+        <v>887</v>
+      </c>
+      <c r="B888" t="inlineStr">
+        <is>
+          <t>CR21109</t>
+        </is>
+      </c>
+      <c r="C888" t="inlineStr"/>
+      <c r="D888" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ xám  1 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="n">
+        <v>888</v>
+      </c>
+      <c r="B889" t="inlineStr">
+        <is>
+          <t>TC304M27</t>
+        </is>
+      </c>
+      <c r="C889">
+        <f>VLOOKUP(A23,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D889" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám ghi mờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="n">
+        <v>889</v>
+      </c>
+      <c r="B890" t="inlineStr">
+        <is>
+          <t>TC305M05</t>
+        </is>
+      </c>
+      <c r="C890">
+        <f>VLOOKUP(A24,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D890" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám xanh mờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="n">
+        <v>890</v>
+      </c>
+      <c r="B891" t="inlineStr">
+        <is>
+          <t>TC305M09</t>
+        </is>
+      </c>
+      <c r="C891">
+        <f>VLOOKUP(A25,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D891" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám xanh mờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="n">
+        <v>891</v>
+      </c>
+      <c r="B892" t="inlineStr">
+        <is>
+          <t>TC305M27</t>
+        </is>
+      </c>
+      <c r="C892">
+        <f>VLOOKUP(A26,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D892" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám xanh mờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="n">
+        <v>892</v>
+      </c>
+      <c r="B893" t="inlineStr">
+        <is>
+          <t>TC306M05</t>
+        </is>
+      </c>
+      <c r="C893">
+        <f>VLOOKUP(A27,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D893" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám nhạt  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="n">
+        <v>893</v>
+      </c>
+      <c r="B894" t="inlineStr">
+        <is>
+          <t>TC306M09</t>
+        </is>
+      </c>
+      <c r="C894">
+        <f>VLOOKUP(A28,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D894" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám nhạt  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="n">
+        <v>894</v>
+      </c>
+      <c r="B895" t="inlineStr">
+        <is>
+          <t>TC306M27</t>
+        </is>
+      </c>
+      <c r="C895">
+        <f>VLOOKUP(A29,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D895" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám nhạt  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="n">
+        <v>895</v>
+      </c>
+      <c r="B896" t="inlineStr">
+        <is>
+          <t>TC40205</t>
+        </is>
+      </c>
+      <c r="C896">
+        <f>VLOOKUP(A30,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D896" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="n">
+        <v>896</v>
+      </c>
+      <c r="B897" t="inlineStr">
+        <is>
+          <t>TC40209</t>
+        </is>
+      </c>
+      <c r="C897">
+        <f>VLOOKUP(A31,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D897" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="n">
+        <v>897</v>
+      </c>
+      <c r="B898" t="inlineStr">
+        <is>
+          <t>TC40227</t>
+        </is>
+      </c>
+      <c r="C898">
+        <f>VLOOKUP(A32,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D898" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="n">
+        <v>898</v>
+      </c>
+      <c r="B899" t="inlineStr">
+        <is>
+          <t>TC403B05</t>
+        </is>
+      </c>
+      <c r="C899">
+        <f>VLOOKUP(A33,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D899" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem nhạt 0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="n">
+        <v>899</v>
+      </c>
+      <c r="B900" t="inlineStr">
+        <is>
+          <t>TC403B09</t>
+        </is>
+      </c>
+      <c r="C900">
+        <f>VLOOKUP(A34,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D900" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem nhạt 0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="n">
+        <v>900</v>
+      </c>
+      <c r="B901" t="inlineStr">
+        <is>
+          <t>TC404B05</t>
+        </is>
+      </c>
+      <c r="C901">
+        <f>VLOOKUP(A35,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D901" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem đậm  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="n">
+        <v>901</v>
+      </c>
+      <c r="B902" t="inlineStr">
+        <is>
+          <t>TC404B27</t>
+        </is>
+      </c>
+      <c r="C902">
+        <f>VLOOKUP(A36,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D902" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem đậm  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="n">
+        <v>902</v>
+      </c>
+      <c r="B903" t="inlineStr">
+        <is>
+          <t>TC40605</t>
+        </is>
+      </c>
+      <c r="C903">
+        <f>VLOOKUP(A37,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D903" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="n">
+        <v>903</v>
+      </c>
+      <c r="B904" t="inlineStr">
+        <is>
+          <t>TC40609</t>
+        </is>
+      </c>
+      <c r="C904">
+        <f>VLOOKUP(A38,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D904" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="n">
+        <v>904</v>
+      </c>
+      <c r="B905" t="inlineStr">
+        <is>
+          <t>TC40627</t>
+        </is>
+      </c>
+      <c r="C905">
+        <f>VLOOKUP(A39,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D905" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="n">
+        <v>905</v>
+      </c>
+      <c r="B906" t="inlineStr">
+        <is>
+          <t>TC409B05</t>
+        </is>
+      </c>
+      <c r="C906">
+        <f>VLOOKUP(A40,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D906" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="n">
+        <v>906</v>
+      </c>
+      <c r="B907" t="inlineStr">
+        <is>
+          <t>TC409B09</t>
+        </is>
+      </c>
+      <c r="C907">
+        <f>VLOOKUP(A41,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D907" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="n">
+        <v>907</v>
+      </c>
+      <c r="B908" t="inlineStr">
+        <is>
+          <t>TC409B27</t>
+        </is>
+      </c>
+      <c r="C908">
+        <f>VLOOKUP(A42,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D908" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="n">
+        <v>908</v>
+      </c>
+      <c r="B909" t="inlineStr">
+        <is>
+          <t>TC50205</t>
+        </is>
+      </c>
+      <c r="C909">
+        <f>VLOOKUP(A43,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D909" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="n">
+        <v>909</v>
+      </c>
+      <c r="B910" t="inlineStr">
+        <is>
+          <t>TC50209</t>
+        </is>
+      </c>
+      <c r="C910">
+        <f>VLOOKUP(A44,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D910" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="n">
+        <v>910</v>
+      </c>
+      <c r="B911" t="inlineStr">
+        <is>
+          <t>TC50227</t>
+        </is>
+      </c>
+      <c r="C911">
+        <f>VLOOKUP(A45,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D911" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="n">
+        <v>911</v>
+      </c>
+      <c r="B912" t="inlineStr">
+        <is>
+          <t>TC60305</t>
+        </is>
+      </c>
+      <c r="C912">
+        <f>VLOOKUP(A46,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D912" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="n">
+        <v>912</v>
+      </c>
+      <c r="B913" t="inlineStr">
+        <is>
+          <t>TC60309</t>
+        </is>
+      </c>
+      <c r="C913">
+        <f>VLOOKUP(A47,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D913" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="n">
+        <v>913</v>
+      </c>
+      <c r="B914" t="inlineStr">
+        <is>
+          <t>TC60327</t>
+        </is>
+      </c>
+      <c r="C914">
+        <f>VLOOKUP(A48,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D914" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="n">
+        <v>914</v>
+      </c>
+      <c r="B915" t="inlineStr">
+        <is>
+          <t>TC604B05</t>
+        </is>
+      </c>
+      <c r="C915">
+        <f>VLOOKUP(A49,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D915" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="n">
+        <v>915</v>
+      </c>
+      <c r="B916" t="inlineStr">
+        <is>
+          <t>TC604B09</t>
+        </is>
+      </c>
+      <c r="C916">
+        <f>VLOOKUP(A50,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D916" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="n">
+        <v>916</v>
+      </c>
+      <c r="B917" t="inlineStr">
+        <is>
+          <t>TC604B27</t>
+        </is>
+      </c>
+      <c r="C917">
+        <f>VLOOKUP(A51,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D917" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="n">
+        <v>917</v>
+      </c>
+      <c r="B918" t="inlineStr">
+        <is>
+          <t>TC608B05</t>
+        </is>
+      </c>
+      <c r="C918">
+        <f>VLOOKUP(A52,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D918" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="n">
+        <v>918</v>
+      </c>
+      <c r="B919" t="inlineStr">
+        <is>
+          <t>TC608B09</t>
+        </is>
+      </c>
+      <c r="C919">
+        <f>VLOOKUP(A53,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D919" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="n">
+        <v>919</v>
+      </c>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t>TC608B27</t>
+        </is>
+      </c>
+      <c r="C920">
+        <f>VLOOKUP(A54,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D920" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="n">
+        <v>920</v>
+      </c>
+      <c r="B921" t="inlineStr">
+        <is>
+          <t>TC702B05</t>
+        </is>
+      </c>
+      <c r="C921">
+        <f>VLOOKUP(A55,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D921" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="n">
+        <v>921</v>
+      </c>
+      <c r="B922" t="inlineStr">
+        <is>
+          <t>TC702B09</t>
+        </is>
+      </c>
+      <c r="C922">
+        <f>VLOOKUP(A56,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D922" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="n">
+        <v>922</v>
+      </c>
+      <c r="B923" t="inlineStr">
+        <is>
+          <t>TC702B27</t>
+        </is>
+      </c>
+      <c r="C923">
+        <f>VLOOKUP(A57,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D923" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="n">
+        <v>923</v>
+      </c>
+      <c r="B924" t="inlineStr">
+        <is>
+          <t>TC80105</t>
+        </is>
+      </c>
+      <c r="C924">
+        <f>VLOOKUP(A58,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D924" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="n">
+        <v>924</v>
+      </c>
+      <c r="B925" t="inlineStr">
+        <is>
+          <t>TC80109</t>
+        </is>
+      </c>
+      <c r="C925">
+        <f>VLOOKUP(A59,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D925" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="n">
+        <v>925</v>
+      </c>
+      <c r="B926" t="inlineStr">
+        <is>
+          <t>TC80127</t>
+        </is>
+      </c>
+      <c r="C926">
+        <f>VLOOKUP(A60,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D926" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="n">
+        <v>926</v>
+      </c>
+      <c r="B927" t="inlineStr">
+        <is>
+          <t>TC804B05</t>
+        </is>
+      </c>
+      <c r="C927">
+        <f>VLOOKUP(A61,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D927" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="n">
+        <v>927</v>
+      </c>
+      <c r="B928" t="inlineStr">
+        <is>
+          <t>TC804B09</t>
+        </is>
+      </c>
+      <c r="C928">
+        <f>VLOOKUP(A62,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D928" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="n">
+        <v>928</v>
+      </c>
+      <c r="B929" t="inlineStr">
+        <is>
+          <t>TC804B27</t>
+        </is>
+      </c>
+      <c r="C929">
+        <f>VLOOKUP(A63,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D929" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="n">
+        <v>929</v>
+      </c>
+      <c r="B930" t="inlineStr">
+        <is>
+          <t>TC805B05</t>
+        </is>
+      </c>
+      <c r="C930">
+        <f>VLOOKUP(A64,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D930" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="n">
+        <v>930</v>
+      </c>
+      <c r="B931" t="inlineStr">
+        <is>
+          <t>TC805B09</t>
+        </is>
+      </c>
+      <c r="C931">
+        <f>VLOOKUP(A65,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D931" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="n">
+        <v>931</v>
+      </c>
+      <c r="B932" t="inlineStr">
+        <is>
+          <t>TC805B27</t>
+        </is>
+      </c>
+      <c r="C932">
+        <f>VLOOKUP(A66,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D932" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="n">
+        <v>932</v>
+      </c>
+      <c r="B933" t="inlineStr">
+        <is>
+          <t>TC901B05</t>
+        </is>
+      </c>
+      <c r="C933">
+        <f>VLOOKUP(A67,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D933" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="n">
+        <v>933</v>
+      </c>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t>TC901B09</t>
+        </is>
+      </c>
+      <c r="C934">
+        <f>VLOOKUP(A68,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D934" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="n">
+        <v>934</v>
+      </c>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t>TC901B27</t>
+        </is>
+      </c>
+      <c r="C935">
+        <f>VLOOKUP(A69,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D935" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="n">
+        <v>935</v>
+      </c>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t>TC901M05</t>
+        </is>
+      </c>
+      <c r="C936">
+        <f>VLOOKUP(A70,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D936" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="n">
+        <v>936</v>
+      </c>
+      <c r="B937" t="inlineStr">
+        <is>
+          <t>TC901M09</t>
+        </is>
+      </c>
+      <c r="C937">
+        <f>VLOOKUP(A71,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D937" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="n">
+        <v>937</v>
+      </c>
+      <c r="B938" t="inlineStr">
+        <is>
+          <t>TC901M27</t>
+        </is>
+      </c>
+      <c r="C938">
+        <f>VLOOKUP(A72,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D938" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="n">
+        <v>938</v>
+      </c>
+      <c r="B939" t="inlineStr">
+        <is>
+          <t>TCN001B05</t>
+        </is>
+      </c>
+      <c r="C939">
+        <f>VLOOKUP(A73,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D939" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="n">
+        <v>939</v>
+      </c>
+      <c r="B940" t="inlineStr">
+        <is>
+          <t>TCN001B09</t>
+        </is>
+      </c>
+      <c r="C940">
+        <f>VLOOKUP(A74,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D940" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="n">
+        <v>940</v>
+      </c>
+      <c r="B941" t="inlineStr">
+        <is>
+          <t>TCN001B27</t>
+        </is>
+      </c>
+      <c r="C941">
+        <f>VLOOKUP(A75,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D941" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="n">
+        <v>941</v>
+      </c>
+      <c r="B942" t="inlineStr">
+        <is>
+          <t>TCN402B05</t>
+        </is>
+      </c>
+      <c r="C942">
+        <f>VLOOKUP(A76,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D942" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="n">
+        <v>942</v>
+      </c>
+      <c r="B943" t="inlineStr">
+        <is>
+          <t>TCN402B09</t>
+        </is>
+      </c>
+      <c r="C943">
+        <f>VLOOKUP(A77,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D943" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="n">
+        <v>943</v>
+      </c>
+      <c r="B944" t="inlineStr">
+        <is>
+          <t>TCN402B27</t>
+        </is>
+      </c>
+      <c r="C944">
+        <f>VLOOKUP(A78,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D944" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="n">
+        <v>944</v>
+      </c>
+      <c r="B945" t="inlineStr">
+        <is>
+          <t>XCT0205</t>
+        </is>
+      </c>
+      <c r="C945">
+        <f>VLOOKUP(A79,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D945" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="n">
+        <v>945</v>
+      </c>
+      <c r="B946" t="inlineStr">
+        <is>
+          <t>XCT0209</t>
+        </is>
+      </c>
+      <c r="C946">
+        <f>VLOOKUP(A80,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D946" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="n">
+        <v>946</v>
+      </c>
+      <c r="B947" t="inlineStr">
+        <is>
+          <t>XCT0227</t>
+        </is>
+      </c>
+      <c r="C947">
+        <f>VLOOKUP(A81,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
+      </c>
+      <c r="D947" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="n">
+        <v>947</v>
+      </c>
+      <c r="B948" t="inlineStr">
+        <is>
+          <t>CR21109</t>
+        </is>
+      </c>
+      <c r="C948" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CHỐNG RỈ XÁM - 01KG</t>
+        </is>
+      </c>
+      <c r="D948" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ xám  1 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="n">
+        <v>948</v>
+      </c>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t>CR21127</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CHỐNG RỈ XÁM - 03KG</t>
+        </is>
+      </c>
+      <c r="D949" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ xám  3 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="n">
+        <v>949</v>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>CR51109</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CHỐNG RỈ ĐỎ - 01KG</t>
+        </is>
+      </c>
+      <c r="D950" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ đỏ 1 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="n">
+        <v>950</v>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>CR51127</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CHỐNG RỈ ĐỎ - 03KG</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr">
+        <is>
+          <t>DEPA Sơn chống rỉ đỏ  3 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="n">
+        <v>951</v>
+      </c>
+      <c r="B952" t="inlineStr">
+        <is>
+          <t>DEPA00105</t>
+        </is>
+      </c>
+      <c r="C952" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D952" t="inlineStr">
+        <is>
+          <t>DEPA Xanh DEРА  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="n">
+        <v>952</v>
+      </c>
+      <c r="B953" t="inlineStr">
+        <is>
+          <t>DEPA00109</t>
+        </is>
+      </c>
+      <c r="C953" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH - 01KG</t>
+        </is>
+      </c>
+      <c r="D953" t="inlineStr">
+        <is>
+          <t>DEPA Xanh DEРА  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="n">
+        <v>953</v>
+      </c>
+      <c r="B954" t="inlineStr">
+        <is>
+          <t>DEPA00127</t>
+        </is>
+      </c>
+      <c r="C954" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH - 03KG</t>
+        </is>
+      </c>
+      <c r="D954" t="inlineStr">
+        <is>
+          <t>DEPA Xanh DEРА  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="n">
+        <v>954</v>
+      </c>
+      <c r="B955" t="inlineStr">
+        <is>
+          <t>TC001B05</t>
+        </is>
+      </c>
+      <c r="C955" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU TRẮNG BÓNG - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D955" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng bóng 0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="n">
+        <v>955</v>
+      </c>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t>TC001B09</t>
+        </is>
+      </c>
+      <c r="C956" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU TRẮNG BÓNG - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng bóng 0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="n">
+        <v>956</v>
+      </c>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t>TC001B27</t>
+        </is>
+      </c>
+      <c r="C957" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU TRẮNG BÓNG - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D957" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng bóng 2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="n">
+        <v>957</v>
+      </c>
+      <c r="B958" t="inlineStr">
+        <is>
+          <t>TC001M05</t>
+        </is>
+      </c>
+      <c r="C958" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D958" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng mờ 0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="n">
+        <v>958</v>
+      </c>
+      <c r="B959" t="inlineStr">
+        <is>
+          <t>TC001M09</t>
+        </is>
+      </c>
+      <c r="C959" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D959" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng mờ 0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="n">
+        <v>959</v>
+      </c>
+      <c r="B960" t="inlineStr">
+        <is>
+          <t>TC001M27</t>
+        </is>
+      </c>
+      <c r="C960" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D960" t="inlineStr">
+        <is>
+          <t>DEPA Màu trắng mờ 2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="n">
+        <v>960</v>
+      </c>
+      <c r="B961" t="inlineStr">
+        <is>
+          <t>TC301B05</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi nhạt  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="n">
+        <v>961</v>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>TC301B09</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D962" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi nhạt  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="n">
+        <v>962</v>
+      </c>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t>TC301B27</t>
+        </is>
+      </c>
+      <c r="C963" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D963" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi nhạt  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="n">
+        <v>963</v>
+      </c>
+      <c r="B964" t="inlineStr">
+        <is>
+          <t>TC303B05</t>
+        </is>
+      </c>
+      <c r="C964" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM GHI ĐẬM - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D964" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi đậm  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="n">
+        <v>964</v>
+      </c>
+      <c r="B965" t="inlineStr">
+        <is>
+          <t>TC303B09</t>
+        </is>
+      </c>
+      <c r="C965" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM GHI ĐẬM - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D965" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi đậm  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="n">
+        <v>965</v>
+      </c>
+      <c r="B966" t="inlineStr">
+        <is>
+          <t>TC303B27</t>
+        </is>
+      </c>
+      <c r="C966" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM GHI ĐẬM - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D966" t="inlineStr">
+        <is>
+          <t>DEPA Màu xám ghi đậm  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="n">
+        <v>966</v>
+      </c>
+      <c r="B967" t="inlineStr">
+        <is>
+          <t>TC304M05</t>
+        </is>
+      </c>
+      <c r="C967" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D967" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám ghi mờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="n">
+        <v>967</v>
+      </c>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t>TC304M09</t>
+        </is>
+      </c>
+      <c r="C968" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D968" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám ghi mờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="n">
+        <v>968</v>
+      </c>
+      <c r="B969" t="inlineStr">
+        <is>
+          <t>TC304M27</t>
+        </is>
+      </c>
+      <c r="C969" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D969" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám ghi mờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="n">
+        <v>969</v>
+      </c>
+      <c r="B970" t="inlineStr">
+        <is>
+          <t>TC305M05</t>
+        </is>
+      </c>
+      <c r="C970" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D970" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám xanh mờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="n">
+        <v>970</v>
+      </c>
+      <c r="B971" t="inlineStr">
+        <is>
+          <t>TC305M09</t>
+        </is>
+      </c>
+      <c r="C971" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D971" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám xanh mờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="n">
+        <v>971</v>
+      </c>
+      <c r="B972" t="inlineStr">
+        <is>
+          <t>TC305M27</t>
+        </is>
+      </c>
+      <c r="C972" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D972" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám xanh mờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="n">
+        <v>972</v>
+      </c>
+      <c r="B973" t="inlineStr">
+        <is>
+          <t>TC306M05</t>
+        </is>
+      </c>
+      <c r="C973" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM NHẠT - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D973" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám nhạt  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="n">
+        <v>973</v>
+      </c>
+      <c r="B974" t="inlineStr">
+        <is>
+          <t>TC306M09</t>
+        </is>
+      </c>
+      <c r="C974" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM NHẠT - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D974" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám nhạt  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="n">
+        <v>974</v>
+      </c>
+      <c r="B975" t="inlineStr">
+        <is>
+          <t>TC306M27</t>
+        </is>
+      </c>
+      <c r="C975" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XINGFA XÁM NHẠT - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D975" t="inlineStr">
+        <is>
+          <t>DEPA Màu xingfa xám nhạt  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="n">
+        <v>975</v>
+      </c>
+      <c r="B976" t="inlineStr">
+        <is>
+          <t>TC40205</t>
+        </is>
+      </c>
+      <c r="C976" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG CHÙA - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D976" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="n">
+        <v>976</v>
+      </c>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t>TC40209</t>
+        </is>
+      </c>
+      <c r="C977" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG CHÙA - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D977" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="n">
+        <v>977</v>
+      </c>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t>TC40227</t>
+        </is>
+      </c>
+      <c r="C978" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG CHÙA - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D978" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="n">
+        <v>978</v>
+      </c>
+      <c r="B979" t="inlineStr">
+        <is>
+          <t>TC403B05</t>
+        </is>
+      </c>
+      <c r="C979" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM NHẠT - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D979" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem nhạt 0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="n">
+        <v>979</v>
+      </c>
+      <c r="B980" t="inlineStr">
+        <is>
+          <t>TC403B09</t>
+        </is>
+      </c>
+      <c r="C980" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM NHẠT - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D980" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem nhạt 0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="n">
+        <v>980</v>
+      </c>
+      <c r="B981" t="inlineStr">
+        <is>
+          <t>TC404B05</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM ĐẬM - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D981" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem đậm  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="n">
+        <v>981</v>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>TC404B27</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM ĐẬM - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D982" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem đậm  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="n">
+        <v>982</v>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>TC40605</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CAM - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D983" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="n">
+        <v>983</v>
+      </c>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t>TC40609</t>
+        </is>
+      </c>
+      <c r="C984" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CAM - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D984" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="n">
+        <v>984</v>
+      </c>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t>TC40627</t>
+        </is>
+      </c>
+      <c r="C985" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CAM - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D985" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="n">
+        <v>985</v>
+      </c>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t>TC409B05</t>
+        </is>
+      </c>
+      <c r="C986" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG NGHỆ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D986" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="n">
+        <v>986</v>
+      </c>
+      <c r="B987" t="inlineStr">
+        <is>
+          <t>TC409B09</t>
+        </is>
+      </c>
+      <c r="C987" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG NGHỆ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D987" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="n">
+        <v>987</v>
+      </c>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t>TC409B27</t>
+        </is>
+      </c>
+      <c r="C988" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG NGHỆ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D988" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="n">
+        <v>988</v>
+      </c>
+      <c r="B989" t="inlineStr">
+        <is>
+          <t>TC50205</t>
+        </is>
+      </c>
+      <c r="C989" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐỎ CỜ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D989" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="n">
+        <v>989</v>
+      </c>
+      <c r="B990" t="inlineStr">
+        <is>
+          <t>TC50209</t>
+        </is>
+      </c>
+      <c r="C990" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐỎ CỜ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D990" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="n">
+        <v>990</v>
+      </c>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t>TC50227</t>
+        </is>
+      </c>
+      <c r="C991" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐỎ CỜ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D991" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="n">
+        <v>991</v>
+      </c>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t>TC60305</t>
+        </is>
+      </c>
+      <c r="C992" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH BỘ ĐỘI - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D992" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="n">
+        <v>992</v>
+      </c>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t>TC60309</t>
+        </is>
+      </c>
+      <c r="C993" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH BỘ ĐỘI - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D993" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="n">
+        <v>993</v>
+      </c>
+      <c r="B994" t="inlineStr">
+        <is>
+          <t>TC60327</t>
+        </is>
+      </c>
+      <c r="C994" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH BỘ ĐỘI - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="n">
+        <v>994</v>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t>TC604B05</t>
+        </is>
+      </c>
+      <c r="C995" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH LÁ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="n">
+        <v>995</v>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>TC604B09</t>
+        </is>
+      </c>
+      <c r="C996" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH LÁ - 01KG</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="n">
+        <v>996</v>
+      </c>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t>TC604B27</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH LÁ - 03KG</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="n">
+        <v>997</v>
+      </c>
+      <c r="B998" t="inlineStr">
+        <is>
+          <t>TC608B05</t>
+        </is>
+      </c>
+      <c r="C998" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D998" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="n">
+        <v>998</v>
+      </c>
+      <c r="B999" t="inlineStr">
+        <is>
+          <t>TC608B09</t>
+        </is>
+      </c>
+      <c r="C999" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D999" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="n">
+        <v>999</v>
+      </c>
+      <c r="B1000" t="inlineStr">
+        <is>
+          <t>TC608B27</t>
+        </is>
+      </c>
+      <c r="C1000" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1000" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="n">
+        <v>1000</v>
+      </c>
+      <c r="B1001" t="inlineStr">
+        <is>
+          <t>TC702B05</t>
+        </is>
+      </c>
+      <c r="C1001" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CÁNH GIÁN - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1001" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="n">
+        <v>1001</v>
+      </c>
+      <c r="B1002" t="inlineStr">
+        <is>
+          <t>TC702B09</t>
+        </is>
+      </c>
+      <c r="C1002" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CÁNH GIÁN - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1002" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="n">
+        <v>1002</v>
+      </c>
+      <c r="B1003" t="inlineStr">
+        <is>
+          <t>TC702B27</t>
+        </is>
+      </c>
+      <c r="C1003" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CÁNH GIÁN - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1003" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="n">
+        <v>1003</v>
+      </c>
+      <c r="B1004" t="inlineStr">
+        <is>
+          <t>TC80105</t>
+        </is>
+      </c>
+      <c r="C1004" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1004" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="n">
+        <v>1004</v>
+      </c>
+      <c r="B1005" t="inlineStr">
+        <is>
+          <t>TC80109</t>
+        </is>
+      </c>
+      <c r="C1005" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1005" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="n">
+        <v>1005</v>
+      </c>
+      <c r="B1006" t="inlineStr">
+        <is>
+          <t>TC80127</t>
+        </is>
+      </c>
+      <c r="C1006" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1006" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="n">
+        <v>1006</v>
+      </c>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t>TC804B05</t>
+        </is>
+      </c>
+      <c r="C1007" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU LAM NHẠT - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1007" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="n">
+        <v>1007</v>
+      </c>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t>TC804B09</t>
+        </is>
+      </c>
+      <c r="C1008" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU LAM NHẠT - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1008" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="n">
+        <v>1008</v>
+      </c>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t>TC804B27</t>
+        </is>
+      </c>
+      <c r="C1009" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU LAM NHẠT - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1009" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="n">
+        <v>1009</v>
+      </c>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t>TC805B05</t>
+        </is>
+      </c>
+      <c r="C1010" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH YAMAHA - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1010" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="n">
+        <v>1010</v>
+      </c>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t>TC805B09</t>
+        </is>
+      </c>
+      <c r="C1011" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH YAMAHA - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1011" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="n">
+        <v>1011</v>
+      </c>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t>TC805B27</t>
+        </is>
+      </c>
+      <c r="C1012" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH YAMAHA - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1012" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="n">
+        <v>1012</v>
+      </c>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t>TC901B05</t>
+        </is>
+      </c>
+      <c r="C1013" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN BÓNG - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1013" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="n">
+        <v>1013</v>
+      </c>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t>TC901B09</t>
+        </is>
+      </c>
+      <c r="C1014" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN BÓNG - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1014" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="n">
+        <v>1014</v>
+      </c>
+      <c r="B1015" t="inlineStr">
+        <is>
+          <t>TC901B27</t>
+        </is>
+      </c>
+      <c r="C1015" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN BÓNG - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1015" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="n">
+        <v>1015</v>
+      </c>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t>TC901M05</t>
+        </is>
+      </c>
+      <c r="C1016" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1016" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="n">
+        <v>1016</v>
+      </c>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t>TC901M09</t>
+        </is>
+      </c>
+      <c r="C1017" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1017" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="n">
+        <v>1017</v>
+      </c>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t>TC901M27</t>
+        </is>
+      </c>
+      <c r="C1018" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1018" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="n">
+        <v>1018</v>
+      </c>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t>TCN001B05</t>
+        </is>
+      </c>
+      <c r="C1019" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1019" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="n">
+        <v>1019</v>
+      </c>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t>TCN001B09</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1020" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="n">
+        <v>1020</v>
+      </c>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t>TCN001B27</t>
+        </is>
+      </c>
+      <c r="C1021" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1021" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="n">
+        <v>1021</v>
+      </c>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t>TCN402B05</t>
+        </is>
+      </c>
+      <c r="C1022" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ VÀNG - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1022" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="n">
+        <v>1022</v>
+      </c>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t>TCN402B09</t>
+        </is>
+      </c>
+      <c r="C1023" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ VÀNG - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1023" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="n">
+        <v>1023</v>
+      </c>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t>TCN402B27</t>
+        </is>
+      </c>
+      <c r="C1024" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ VÀNG - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1024" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="n">
+        <v>1024</v>
+      </c>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t>XCT0205</t>
+        </is>
+      </c>
+      <c r="C1025" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1025" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="n">
+        <v>1025</v>
+      </c>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t>XCT0209</t>
+        </is>
+      </c>
+      <c r="C1026" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 01KG</t>
+        </is>
+      </c>
+      <c r="D1026" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="n">
+        <v>1026</v>
+      </c>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t>XCT0227</t>
+        </is>
+      </c>
+      <c r="C1027" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 03KG</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  2.7 KG</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>