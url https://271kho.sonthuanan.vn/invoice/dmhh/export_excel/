--- v1 (2026-06-17)
+++ v2 (2026-08-12)
@@ -410,20513 +410,21533 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D1027"/>
+  <dimension ref="A1:D1078"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>TT</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tên hàng hóa</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Tên gọi chung</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>BotDLExIN</t>
+          <t>TTV_O</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AK5141619 - DS PUTTY 40K/A502-29133, 40K</t>
+          <t>Pallet nhựa ( TTV1)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Bột trét tường Dulux cao cấp nội thất và ngoại thất 40K/A502-29133, 40K</t>
+          <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>04GRN</t>
+          <t>TTV_O</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>AK5237816 - CHẤT MÀU -GRN -  XANH LÁ -1L</t>
+          <t>Pallet nhựa</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>AK5237816 - CHẤT MÀU -GRN -  XANH LÁ -1L</t>
+          <t>Pallet nhựa</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>05WHT</t>
+          <t>HS015SH</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>AK5237817 - CHẤT MÀU - WHT - TRẮNG -1L</t>
+          <t>Sóng nhựa HS015-SH</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>AK5237817 - CHẤT MÀU - WHT - TRẮNG -1L</t>
+          <t>Sóng nhựa HS015-SH</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>10YOX</t>
+          <t>HS005SH</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AK5237818 - CHẤT MÀU -YOX -  VÀNG OXD  -1L</t>
+          <t>Sóng nhựa HS005-SH</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>AK5237818 - CHẤT MÀU -YOX -  VÀNG OXD  -1L</t>
+          <t>Sóng nhựa HS005-SH</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>02MAG</t>
+          <t>TCTT</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AK5237849 - CHẤT MÀU- MAG -  ĐỎ TÍA  -1L</t>
+          <t>Trái cầu trang trí Tết</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>AK5237849 - CHẤT MÀU- MAG -  ĐỎ TÍA  -1L</t>
+          <t>Trái cầu trang trí Tết</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>08BLK</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>AK5237867 - CHẤT MÀU -BLK  -  ĐEN - 1L</t>
+          <t>GIFT - HELMET</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>AK5237867 - CHẤT MÀU -BLK  -  ĐEN - 1L</t>
+          <t>GIFT - HELMET</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>01FFR</t>
+          <t>TTV_O</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>AK5237869 - CHẤT MÀU -FFR  -  ĐỎ - 1L</t>
+          <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>AK5237869 - CHẤT MÀU -FFR  -  ĐỎ - 1L</t>
+          <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>03LFY</t>
+          <t>CC1M</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>AK5237870 - CHẤT MÀU -LFY - VÀNG -1L</t>
+          <t>Cặp cầu 1M</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>AK5237870 - CHẤT MÀU -LFY - VÀNG -1L</t>
+          <t>Cặp cầu 1M</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>06OXR</t>
+          <t>CMPEW</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AK5237881 - CHẤT MÀU -OXR -  ĐỎ OXD -1L</t>
+          <t>Chỉ may PE trắng</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>AK5237881 - CHẤT MÀU -OXR -  ĐỎ OXD -1L</t>
+          <t>Chỉ may PE trắng</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>07TBL</t>
+          <t>ATM</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AK5237883 - CHẤT MÀU - TBL  - XANH DƯƠNG -1L</t>
+          <t>Sơn xịt ATM</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>AK5237883 - CHẤT MÀU - TBL  - XANH DƯƠNG -1L</t>
+          <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>CTQ</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AK5279167 - SƠN DS WS MATT BJ8-BASE A, 1L</t>
+          <t>Cờ Tổ Quốc KT 126cm x195cm</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Cờ Tổ Quốc</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>COTB3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AK5279168 - SƠN DS WS MATT BJ8-BASE B, 1L</t>
+          <t>CỌ MÀU 3"</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>CỌ MÀU 3"</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>BJ815</t>
+          <t>51130</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>AK5355594 - SON DS WS BJ8-BASE A MO. 15L</t>
+          <t>Sơn BT Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>BotDLIn</t>
+          <t>51230</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AK5390586 - BOT TRET TUONG TRONG NHA DULUX 40KG</t>
+          <t>Sơn BT Alkyd Kem - 3Kg</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>BỘT TRÉT TƯỜNG TRONG NHÀ DULUX 40KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>66A15</t>
+          <t>61230</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AK5557417 - SON DS AMB 5IN1 PEARL MO 66A- BASE A 15L</t>
+          <t>Sơn BT Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>E01501</t>
+          <t>HCKL</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>AK5618558 - DS WS COLOUR PROTECT MATT BASE A 1L</t>
+          <t>Huy chương kim loại</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
+          <t>Huy chương kim loại</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>CTG</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>AK5618567 - DS WS COLOUR PROTECT MATT BASE A 5L</t>
+          <t>Cờ trao giải</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Cờ trao giải</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>AK5618569 - DS WS COLOUR PROTECT MATT BASE C 5L</t>
+          <t>AK5746538 - SON DS WS MATT IML BASE D 5L</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>E01515</t>
+          <t>LC610K</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AK5618576 - DS WS COLOUR PROTECT MATT BASE A 15L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 3cm</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 15L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>A360075</t>
+          <t>LC1012K</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AK5726547 - SON DAU MS A360-BASE A 0.75L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>WH05</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AK5726548 - SON DAU MS A360-BASE A 2.5L</t>
+          <t>WEATHER GARD HITEX BASE A 4L4</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>A360170</t>
+          <t>Vatex05W</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AK5726549 - SON DAU MS A360-BASE A 17L</t>
+          <t>Vatex 5K</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 17L</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>A360075</t>
+          <t>1KSOMICDB08</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AK5726550 - SON DAU MS A360-BASE B 0.75L</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>A360075</t>
+          <t>66A05</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AK5726553 - SON DAU MS A360-BASE D 0.75L</t>
+          <t>AK5745984 - SON DS AMB 5IN1 IML PEARL 66A-BASE C 5L</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>66A05</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AK5726554 - SON DAU MS A360-BASE D 2.5L</t>
+          <t>AK5745985 - SON DS AMB 5IN1 IML PEARL 66A-BASE D 5L</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>66A15W</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AK5745981 - SON DS AMB 5IN1 IML PEARL 66A-75060 5L</t>
+          <t>Tilac Base 1- 0.8L</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 5L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>66A05</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>AK5745982 - SON DS AMB 5IN1 IML PEARL 66A-BASE A 5L</t>
+          <t>Tilac Base 2 0.8L</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>AK5746535 - SON DS WS MATT IML BASE A 5L</t>
+          <t>Tilac Base 3 0.8L</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>30C05W</t>
+          <t>NM05</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AK5750959 - MAX TOTAL INT MT 30C-WHITE IML 5L</t>
+          <t>Matex Base A 5K</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>30C15W</t>
+          <t>NM5DEN</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>AK5750960 - MAX TOTAL INT MT 30C-WHITE IML 15L</t>
+          <t>Matex 9103 Black 5Kg</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 15L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>30C05</t>
+          <t>NM05</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>AK5750961 - MAX TOTAL INT MT 30C-BASE A IML 5L</t>
+          <t>Matex Base A 5Kg</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>30C15</t>
+          <t>TC301B03</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AK5750962 - MAX TOTAL INT MT 30C-BASE A IML15L</t>
+          <t>Sơn Màu Xám Ghi Nhạt - 03KG</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
+          <t>DEPA Xám Ghi Nhạt Bóng 2.7Kg</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>28C05</t>
+          <t>TC304M03</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AK5750981 - MAX TOUGH EXT MT 28C-BASE A IML 5L</t>
+          <t>Sơn Màu Xingfa Xám Ghi Mờ - 03KG</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 5L</t>
+          <t>DEPA Xingfa Xám Ghi Mờ 2.7Kg</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>28C15</t>
+          <t>TC305M03</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AK5750982 - MAX TOUGH EXT MT 28C-BASE A IML 15L</t>
+          <t>Sơn Màu Xingfa Xám Xanh Mờ - 03KG</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 15L</t>
+          <t>DEPA Xingfa Xám Xanh Mờ 2.7 kg</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Z9815</t>
+          <t>LxTH25</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AK5779596 - SON DS INSPIRE EXT MO Z98-BASE A.15L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>39A15W</t>
+          <t>TM40</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>AK5800097 - SON DS INSPIRE MO 39A-TRANG IML 15L</t>
+          <t>Sơn BT Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A Trắng 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>39A15</t>
+          <t>CRB08</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AK5800218 - SON DS INSPIRE MO 39A-BASE A IML 15L</t>
+          <t>Sơn BT Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>39A05</t>
+          <t>NHAN_V</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AK5800227 - SON DS INSPIRE MO 39A-TRANG IML 5L</t>
+          <t>In nhãn nền vàng</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A Trắng 5L</t>
+          <t>Nhãn nền vàng</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>39A05</t>
+          <t>53630</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>AK5800228 - SON DS INSPIRE MO 39A-BASE A IML 5L</t>
+          <t>Sơn BT Alkyd Cafe Sữa - 3Kg</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Z9805</t>
+          <t>EW05L</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AK5822396 - SON INSPIRE EXT MATT Z98 IML A 5L</t>
+          <t>SƠN NƯỚC EASY WASH BASE A 4L8</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT EASY WASH 05L</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>BotMaxilite</t>
+          <t>WH01</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>AK5825090 - MAXILITE EXT INT PUTTY A502-29137 40KG</t>
+          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 0L96</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Bột trét tường Maxilite nội thất và ngoại thất A502-29137, 40KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 1L</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>WH1</t>
+          <t>Z61105L</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>AK5828033 - DN ACOTONE TINTER WH1 COL_VN 1L</t>
+          <t>AK5361853 - DS AMB SUPERFLEXX Z611-LS-BASE A 5L</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>AK5828033 - DN ACOTONE TINTER WH1 COL_VN 1L</t>
+          <t>Sơn nội thất siêu cao cấp Dulux 5in1 Superflexx Bóng mờ – Z611 – 5L</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>NO1</t>
+          <t>120A28</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>AK5828034 - DN ACOTONE TINTER NO1 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Bạc - 2,8Kg</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>AK5828034 - DN ACOTONE TINTER NO1 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Bạc - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>NO2</t>
+          <t>612D30</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>AK5828035 - DN ACOTONE TINTER NO2 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>AK5828035 - DN ACOTONE TINTER NO2 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>YE1</t>
+          <t>71528</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>AK5828036 - DN ACOTONE TINTER YE1 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Yamaha - 2,8kg</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>AK5828036 - DN ACOTONE TINTER YE1 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8kg</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>YE2</t>
+          <t>612D08</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>AK5828037 - DN ACOTONE TINTER YE2 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>AK5828037 - DN ACOTONE TINTER YE2 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>XY1</t>
+          <t>71208</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>AK5828128 - DN ACOTONE TINTER XY1 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Hòa Bình Lợt - 800g</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>AK5828128 - DN ACOTONE TINTER XY1 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>RE1</t>
+          <t>612D04</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AK5828129 - DN ACOTONE TINTER RE1 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>AK5828129 - DN ACOTONE TINTER RE1 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>RE2</t>
+          <t>61830</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AK5828130 - DN ACOTONE TINTER RE2 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Vert - 3Kg</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>AK5828130 - DN ACOTONE TINTER RE2 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>XR1</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AK5828131 - DN ACOTONE TINTER XR1 COL_VN 1L</t>
+          <t>AK5985688 - MS ENAMEL A360 BASE D 2.5L</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>AK5828131 - DN ACOTONE TINTER XR1 COL_VN 1L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>MA1</t>
+          <t>TSMAX05C</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AK5828132 - DN ACOTONE TINTER MA1 COL_VN 1L</t>
+          <t>Ngoai Jotun Tough Shield Max 5L</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>AK5828132 - DN ACOTONE TINTER MA1 COL_VN 1L</t>
+          <t>Ngoai Jotun Tough Shield Max 5L</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>OR1</t>
+          <t>CKL</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AK5828133 - DN ACOTONE TINTER OR1 COL_VN 1L</t>
+          <t>Cúp kim loại</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>AK5828133 - DN ACOTONE TINTER OR1 COL_VN 1L</t>
+          <t>Cúp kim loại</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>GR1</t>
+          <t>LX08</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AK5828134 - DN ACOTONE TINTER GR1 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Lót Xám - 800g</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>AK5828134 - DN ACOTONE TINTER GR1 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>BU1</t>
+          <t>54230</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AK5828135 - DN ACOTONE TINTER BU1 COL_VN 1L</t>
+          <t>Sơn BT Alkyd Vàng - 3Kg</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>AK5828135 - DN ACOTONE TINTER BU1 COL_VN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>BU2</t>
+          <t>LTB23C</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>AK5828136 - DN ACOTONE TINTER BU2 COL_VN 1L</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LÒNG</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>AK5828136 - DN ACOTONE TINTER BU2 COL_VN 1L</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MK1405W</t>
+          <t>ATMDB</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AK5840931 - SON MAX CPHQ MO MK14-TRANG IML 5L</t>
+          <t>Sơn Xịt ATM màu 300 ( 12 lon/hộp)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 Trắng 5L</t>
+          <t>Sơn Xịt ATM màu đặc biệt</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MK1415W</t>
+          <t>12316</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>AK5840932 - SON MAX CPHQ MO MK14-TRANG IML 15L</t>
+          <t>Sơn BT Alkyd Xám Đậm - 16kg</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 Trắng 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 16kg</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>MK1405</t>
+          <t>12230</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>AK5840933 - SON MAX CPHQ MO MK14-BASE A IML 5L</t>
+          <t>Sơn BT Alkyd Xám - 3Kg</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>MK1415</t>
+          <t>LX30</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AK5840934 - SON MAX CPHQ MO MK14-BASE A IML 15L</t>
+          <t>Sơn BT Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>MK1405</t>
+          <t>17230</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AK5840935 - SON MAX CPHQ MO MK14-BASE B IML 5L</t>
+          <t>Sơn BT Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>MK1415</t>
+          <t>S124</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AK5840936 - SON MAX CPHQ MO MK14-BASE B IML 15L</t>
+          <t>Sơn KUROBUSHI #124-màu bạc</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
+          <t>Sơn KUROBUSHI #124-màu bạc</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>99A05W</t>
+          <t>S29109A</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AK5875153 - DS EC ANTIVIRUS MATT 99A WHITE 5L</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng (Hàng khuyến mại không thu tiền)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 5L</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>99A15W</t>
+          <t>SKSCVN</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AK5875154 - DS EC ANTIVIRUS MATT 99A WHITE 15L</t>
+          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 15L</t>
+          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>MAS08L</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AK5875155 - DS EC ANTIVIRUS MATT 99A BASE A 1L</t>
+          <t>SƠN AQA METALLUX ALKYD MAS1 0.8L</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>V189W05</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>AK5875158 - DS EC ANTIVIRUS MATT 99A BASE A 5L</t>
+          <t>AK5930119 - DS AQUATECH 3IN1 WHITE 6KG V189</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Trắng</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>16030</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>AK5875161 - DS EC ANTIVIRUS MATT 99A BASE A 15L</t>
+          <t>Sơn BT Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>99AB01</t>
+          <t>71130</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>AK5875175 - DS EC ANTIVIRUS SHEEN 99AB BASE A 1L</t>
+          <t>Sơn BT Alkyd Xanh Lơ - 3Kg</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Lơ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>99AB01</t>
+          <t>TM05</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AK5875176 - DS EC ANTIVIRUS SHEEN 99AB BASE B 1L</t>
+          <t>Sơn BT Alkyd Trắng Mờ - 500g</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 500g</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>99AB05</t>
+          <t>51108</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>AK5875178 - DS EC ANTIVIRUS SHEEN 99AB BASE A 5L</t>
+          <t>Sơn BT Alkyd Kem Lợt - 800g</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>99AB05</t>
+          <t>DLC01</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AK5875179 - DS EC ANTIVIRUS SHEEN 99AB BASE B 5L</t>
+          <t>SƠN ESSENCE DỄ LAU CHÙI BASE A 0.9L</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>99AB15</t>
+          <t>TS05</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AK5875181 - DS EC ANTIVIRUS SHEEN 99AB BASE A 15L</t>
+          <t>SƠN TOUGH SHIELD BASE C 4.5L</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 15L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>99AB15</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AK5875182 - DS EC ANTIVIRUS SHEEN 99AB BASE B 15L</t>
+          <t>SƠN ESSENCE DỄ LAU CHÙI BASE AA 16.2L</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 15L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>A93605</t>
+          <t>DNB15</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>AK5876136 - DS WS ALKALINE SEALER A936 IML 5L</t>
+          <t>Sơn Majestic đẹp nguyên bản Base A 13.5L</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>A93615</t>
+          <t>TSMAX17</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>AK5876137 - DS WS ALKALINE SEALER A936 IML 15L</t>
+          <t>SƠN TOUGH SHIELD MAX BASE A 16.2L</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 15L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield Max 17L</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>A93505</t>
+          <t>TSMAX05</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>AK5876629 - DS EASYCLEAN INT PRIMER A935 5L IML</t>
+          <t>SƠN TOUGH SHIELD MAX BASE C 4.5L</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 5L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield Max 5L</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>A93515</t>
+          <t>DM04</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>AK5876630 - DS EASYCLEAN INT PRIMER A935 15L IML</t>
+          <t>Sơn BT Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>48C05</t>
+          <t>16004</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>AK5877410 - MAX EXTERIOR SEALER 48C IML 5L</t>
+          <t>Sơn BT Trắng Xám - 0,4kg</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Sơn Lót Ngoại Thất Maxilite 5L</t>
+          <t>Sơn Bạch Tuyết Trắng Xám - 0,4kg</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>48C15</t>
+          <t>20008</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AK5877411 - MAX EXTERIOR SEALER 48C IML 15L</t>
+          <t>Sơn BT Alkyd Đen - 800g</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Sơn Lót Ngoại Thất Maxilite 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>ME415</t>
+          <t>120A08</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>AK5877413 - MAX INTERIOR SEALER ME4 IML 15L</t>
+          <t>Sơn BT Alkyd Bạc - 800g</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Sơn lót nội thất MAXILITE từ Dulux - ME4 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Bạc - 800g</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>71330</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>AK5878328 - DS EC ANTIVIRUS MATT 99A BASE C 5L</t>
+          <t>Sơn BTAlkyd Hòa Bình - 3Kg</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>99AB05</t>
+          <t>12104</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AK5878341 - DS EC ANTIVIRUS SHEEN 99AB BASE D 5L</t>
+          <t>Sơn BT Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>K002M08</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>AK5979288 - MS ENAMEL A360 BASE A 2.5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>11HEY</t>
+          <t>K10108</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AK6050841 - CHẤT MÀU HEY YL6141,1Q - 946ML</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>AK6050841 - CHẤT MÀU HEY YL6141,1Q - 946ML</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>09HER</t>
+          <t>WH05</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>AK6050890 - CHẤT MÀU HER RD6140,1Q - 946ML</t>
+          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 4L8</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>AK6050890 - CHẤT MÀU HER RD6140,1Q - 946ML</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>BotMaxilite</t>
+          <t>PE150CM</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AK6454313 - MAXILITE EXT INT PUTTY A502-29137 40KG</t>
+          <t>CUỘN PE KHỔ 150CM</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Bột trét tường Maxilite nội thất và ngoại thất A502-29137, 40KG</t>
+          <t>CUỘN PE KHỔ 150CM</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>URBOX</t>
+          <t>NHAN_T</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>AK6456851 - PHIẾU QUÀ TẶNG URBOX 800.000 (KM KHÔNG THU TIỀN)</t>
+          <t>In nhãn nền trắng</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>AK6456851 - PHIẾU QUÀ TẶNG URBOX 800.000 (KM KHÔNG THU TIỀN)</t>
+          <t>Nhãn nền trắng</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>BOGA</t>
+          <t>NHAN_XL</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>BO GA CHUN CHAN KB 160*200 KCP</t>
+          <t>In nhãn nền xanh lá</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>BO GA CHUN CHAN KB 160*200 KCP</t>
+          <t>Nhãn nền xanh lá</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>NEX</t>
+          <t>NHAN_RENZE</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (UL) 40K</t>
+          <t>In nhãn Renze</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (UL) 40K</t>
+          <t>Nhãn Renze</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>VMIN</t>
+          <t>NHAN_VETX</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Bột trét nội thất</t>
+          <t>In nhãn Vtex</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Bột trét tường nội thất</t>
+          <t>Nhãn Vtex</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>VMEX</t>
+          <t>LTB23C</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>BỘT TRÉT TƯỜNG NGOẠI THẤT</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG (cán lớn )</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Bột trét tường ngoại thất</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>VMIN</t>
+          <t>K10230</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>BỘT TRÉT TƯỜNG NỘI THẤT</t>
+          <t>Sơn BT Mạ Kẽm Xám - 3kg</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Bột trét tường nội thất</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>BotDLIn</t>
+          <t>K10208</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Bột trét tường trong nhà DULUX - 40KG</t>
+          <t>Sơn BT Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>BỘT TRÉT TƯỜNG TRONG NHÀ DULUX 40KG</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>BotDLIn</t>
+          <t>37628</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>BOT TRET TUONG TRONG NHA DULUX 40KG</t>
+          <t>Sơn BT Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>BỘT TRÉT TƯỜNG TRONG NHÀ DULUX 40KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>CTTT8CM</t>
+          <t>71308</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Cặp trang trí Tết 8 tấc</t>
+          <t>Sơn BT Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Cặp trang trí Tết 8 tấc</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>CTTTN1M</t>
+          <t>71304</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Cặp trang trí Tết nhung 1m</t>
+          <t>Sơn BT Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Cặp trang trí Tết nhung 1m</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>CHAN</t>
+          <t>45430</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>CHAN HE COTTON KB 160*200</t>
+          <t>Sơn BT Alkyd Gạch - 3Kg</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CHAN HE COTTON KB 160*200</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>CT11AS01</t>
+          <t>56230</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Sàn</t>
+          <t>Sơn BT Alkyd Vàng Chanh - 3Kg</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>CT-11A-1K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>612D08</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant BS 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant BS 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Xam08</t>
+          <t>61230</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K ( 1 KG)</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K ( 1 KG)</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>NEX</t>
+          <t>V189W20</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (BD) 40K</t>
+          <t>AK5930123 - DS AQUATECH 3IN1 WHITE 20KG V189</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (UL) 40K</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Trắng</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>BV</t>
+          <t>V189LG06</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant BV 1L</t>
+          <t>AK5930122 - DS AQUATECH 3IN1 L.GREY 6KG V189-70620</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant BV 1L</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Xám lợt</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>FS</t>
+          <t>V189LG20</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant FS 1L</t>
+          <t>AK5930126 - DS AQUATECH 3IN1 L.GREY 20KG V189-70620</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant FS 1L</t>
+          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Xám lợt</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>GI</t>
+          <t>37608</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GI 1L</t>
+          <t>Sơn BT Alkyd Đỏ Nâu - 800g</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GI 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 800g</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>51208</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GO 1L</t>
+          <t>Sơn BT Alkyd Kem - 800g</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GO 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>GS</t>
+          <t>15208</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GS 1L</t>
+          <t>Sơn BT Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GS 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>GV</t>
+          <t>675N08</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GV 1L</t>
+          <t>Sơn BT Alkyd Vert Nikko - 800g</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant GV 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 800g</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>HT</t>
+          <t>LX04</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant HT 1L</t>
+          <t>Sơn BT Alkyd Lót Xám - 400g</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant HT 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>51104</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant MA 1L</t>
+          <t>Sơn BT Kem Lợt - 0,4kg</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant MA 1L</t>
+          <t>Sơn Bạch Tuyết Kem Lợt - 0,4kg</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>OK</t>
+          <t>83504</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant OK 1L</t>
+          <t>Sơn BT Alkyd Nâu Đỏ - 400g</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant OK 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu Đỏ - 400g</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>RB</t>
+          <t>120A04</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RB 1L</t>
+          <t>Sơn BT Alkyd Bạc - 400g</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RB 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Bạc - 400g</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>RE</t>
+          <t>71230</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RE 1L</t>
+          <t>Sơn BT Alkyd Hòa Bình Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RE 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>54430</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RS 1L</t>
+          <t>Sơn BT Alkyd Vàng Cam - 3kg</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RS 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 3kg</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>RY</t>
+          <t>B123</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RY 1L</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome 225g (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant RY 1L</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome 225g</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>SS</t>
+          <t>B105</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant SS 1L</t>
+          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant SS 1L</t>
+          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ST</t>
+          <t>B21905</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant ST 1L</t>
+          <t>Bột trét vết nứt tường 0.5kg (24cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant ST 1L</t>
+          <t>Bột trét vết nứt tường 0.5kg</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>116</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>NHAN_VETX</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant SV 1L</t>
+          <t>Tờ rơi Vtex</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant SV 1L</t>
+          <t>Nhãn Vtex</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>117</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>BF</t>
+          <t>B21915</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Solvent free BF 1L</t>
+          <t>Bột trét vết nứt tường 1.5kg (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Solvent free BF 1L</t>
+          <t>Bột trét vết nứt tường 1.5kg</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>TSSOMIC10</t>
+          <t>HiTemp</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Chất tẩy sơn  (1kg)</t>
+          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao 400cc(12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Chất tẩy sơn (1kg)</t>
+          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>CMPEW</t>
+          <t>PU1900</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Chỉ may PE trắng</t>
+          <t>Sơn xịt bóng PU 100% Acrylic 600cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Chỉ may PE trắng</t>
+          <t>Sơn xịt bóng PU 100% Acrylic 600cc</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>NWP11K</t>
+          <t>B123</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM NIPPON WP 100 WHITE CHỐNG THẤM 1K</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome bóng 270cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM NIPPON WP 100 WHITE CHỐNG THẤM 1K</t>
+          <t>Sơn xịt 100% Acrylic màu Chrome bóng</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>WP201G20</t>
+          <t>37604</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 20K</t>
+          <t>Sơn BT Alkyd Đỏ Nâu - 400g</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 20K</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 400g</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>WP201G06</t>
+          <t>56204</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 6K</t>
+          <t>Sơn BT Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 6K</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>LC1012K</t>
+          <t>65304</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
+          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
+          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>LC610K</t>
+          <t>624D08</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>Sơn BT Alkyd Vert Đậm - 800g</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>LTB15C</t>
+          <t>66A01</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 150MM TRỤC ĐƠN</t>
+          <t>AK5317914 - SƠN DS AMBIANCE 5IN1 PEARL MO 66A-AP,1L</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 150MM TRỤC ĐƠN</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 1L</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>LTB23C</t>
+          <t>20004</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG (cán nhỏ mới)</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>VM1115K</t>
+          <t>TM40</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 11 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 11 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>VM15</t>
+          <t>12330</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 15 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 15 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>VM2125K</t>
+          <t>15208</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 21 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 21 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>V3M30K</t>
+          <t>17204</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 3 màu 9in</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 3 màu 9in</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>VM925K</t>
+          <t>37628</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 9in</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 9in</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>VM925K</t>
+          <t>51230</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ Pro 9in</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ Pro 9in</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>COTB1.5</t>
+          <t>51208</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>CỌ MÀU 1''1/2''</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CỌ MÀU 1''1/2''</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>COTB2.5</t>
+          <t>51204</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Cọ màu 2" 1/2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2"1/2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>COTB2.5</t>
+          <t>53730</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2"1/2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2"1/2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>COTB3</t>
+          <t>61208</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>CỌ MÀU 3"</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CỌ MÀU 3"</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>N158k</t>
+          <t>61204</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 1''1/2''</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 400g</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 1''1/2''</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 400g</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>N2010k</t>
+          <t>624D30</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>N2513k</t>
+          <t>65308</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 2''1/2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 800g</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 2''1/2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 800g</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>N3015k</t>
+          <t>54230</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 3"</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 3"</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>COTB2</t>
+          <t>54208</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Cọ Thanh Bình</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>COTB1.5</t>
+          <t>54204</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Cọ Thanh Bình 1.5 (38mm)</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 400g</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>CỌ MÀU 1''1/2''</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 400g</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>COTB2</t>
+          <t>73628</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Cọ Thanh Bình 2 (50mm)</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2"</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>COTB2.5</t>
+          <t>71508</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Cọ Thanh Bình 3 (75mm)</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>CỌ MÀU 3"</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>NCARD</t>
+          <t>71504</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>COLOUR CARD - 2338 FANDECK</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 400g</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>COLOUR CARD - 2338 FANDECK</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 400g</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>NCARD</t>
+          <t>70508</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>COLOUR CARD - FANDECK PROFESSIONAL</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>COLOUR CARD - FANDECK PROFESSIONAL</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>NCARD</t>
+          <t>70504</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>COLOUR CARD - MAU SAC DIU NHE</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 400g</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>COLOUR CARD - MAU SAC DIU NHE</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 400g</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>NCARD</t>
+          <t>53630</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>COLOUR CARD - PREMIUM NGOẠI THẤT</t>
+          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>COLOUR CARD - PREMIUM NGOẠI THẤT</t>
+          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>NCARD</t>
+          <t>CPTDM01</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>COLOUR CARD - PREMIUM NỘI THẤT</t>
+          <t>SƠN ESSENCE CHE PHỦ TD MỜ BASE A 0.9L</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>COLOUR CARD - PREMIUM NỘI THẤT</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 1L</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>NCARD</t>
+          <t>DHHM01</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>COLOUR CARD - WP 200 PLUS</t>
+          <t>SƠN MAJESTIC ĐHH MỜ (MỚI) BASE A 0.9L</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>COLOUR CARD - WP 200 PLUS</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 1L</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>CT11AS01</t>
+          <t>DHHM05</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>CT-11A-1K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>SƠN MAJESTIC ĐHH MỜ (MỚI) BASE A 4.5L</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CT-11A-1K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 5L</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>CT11AS22</t>
+          <t>N054k</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>CT-11A-22K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 1/2"</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>CT-11A-22K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 1/2"</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>CT11AS05</t>
+          <t>N4020K</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>CT-11A-5K - Chất chống thấm KOVA CT11A Plus Sàn</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 4"</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 4"</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>154</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>CT11AS05</t>
+          <t>NM18</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>CT-11A-5K - Chất chống thấm KOVA CT11A Plus
-Sàn</t>
+          <t>SƠN NƯỚC MATEX BASE B 18L</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 18L</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>CT11AT05</t>
+          <t>KOVAKL5T</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>CT-11ADB-5K - Chất chống thấm KOVA CT11A Plus Tường</t>
+          <t>Sơn công nghiệp epoxy KOVA KL5 Tường kháng khuẩn</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>CT-11ADB-5K - Chất chống thấm KOVA CT11A Plus Tường</t>
+          <t>Sơn công nghiệp epoxy KOVA KL5 Tường kháng khuẩn</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>DD</t>
+          <t>CPM05</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Dây dù</t>
+          <t>SƠN JOTASHIELD CHỐNG PHAI MÀU BASE A 4.5L</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Dây dù</t>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 5L</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>DLTT</t>
+          <t>CPM01</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Dây liễn trang trí</t>
+          <t>SƠN JOTASHIELD CHỐNG PHAI MÀU BASE A 0.9L</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Dây liễn trang trí</t>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>158</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>DT6LY</t>
+          <t>LC6TC</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Dây trắng 6 ly</t>
+          <t>AK6445481 - CỌ SƠN (KM KHÔNG THU TIỀN)</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Dây trắng 6 ly</t>
+          <t>Lăn chỉ 10cm (TC)</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>DTTN</t>
+          <t>S336</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Đèn trang trí bằng nhựa</t>
+          <t>Sơn KUROBUSHI #6-màu đỏ</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Đèn trang trí bằng nhựa</t>
+          <t>Samurai 33/6 Đỏ</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>S16106</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Dulux Chùi Rửa Vượt Trội 5L</t>
+          <t>Sơn KUROBUSHI #106-màu xám sáng</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Samurai 16/106 Xám nhạt</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>99A15W</t>
+          <t>TOP109</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>DS EC ANTIVIRUS MATT 99A WHITE 15l</t>
+          <t>Phụ gia chống thấm Sikatop-109 Seal VN (AB) (15kg/set)</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 15L</t>
+          <t>Phụ gia chống thấm Sikatop-109 Seal VN (AB) (15kg/set)</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>COTB2.5</t>
+          <t>K001M40</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2 ''1/2"</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2 ''1/2"</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>COTB2</t>
+          <t>K001M10</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2"</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>CỌ MÀU 2''</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>164</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>YV</t>
+          <t>K10308</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Chât tạo màu Muticolor Colorant YV 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Chất tạo màu Muticolor Colorant YV 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>N106K</t>
+          <t>K002M30</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 1"</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 1"</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>DLC17W</t>
+          <t>71408</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Enssence dễ lau chùi White 17L</t>
+          <t>Sơn BT Alkyd Yamaha Lợt - 800g</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>DLC05W</t>
+          <t>20028</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Enssence dễ lau chùi White 5 L</t>
+          <t>Sơn BT Alkyd Đen - 2,8Kg</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>168</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>CPTDM01</t>
+          <t>NHAN_C</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Essence che phủ tối đa mờ 1L</t>
+          <t>In nhãn nền cam</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 1L</t>
+          <t>Nhãn màu cam</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>CPTDM01</t>
+          <t>CC8T</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Essence che phủ tối đa mờ base A 0.9L</t>
+          <t>Cặp cầu 8T</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 1L</t>
+          <t>Cặp cầu 8T</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>CPTDM15</t>
+          <t>GIN</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Essence che phủ tối đa mờ base A 13.5L</t>
+          <t>Giấy nhiệt</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 15L</t>
+          <t>Giấy nhiệt</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>CPTDM05</t>
+          <t>71504</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Essence che phủ tối đa mờ Base A 4.5L</t>
+          <t>Sơn BT Alkyd Yamaha - 400g</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 400g</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>DLC01</t>
+          <t>51204</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Essence dễ lau chùi Base A 0.9L</t>
+          <t>Sơn BT Alkyd Kem - 400g</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>173</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>TT05W</t>
+          <t>16004</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Essence sơn trần chuyên dụng 5L</t>
+          <t>Sơn BT Alkyd Trắng Xám - 400g</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Trần Chuyên Dụng 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>174</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC70130</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>GIFT - HELMET</t>
+          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 03KG</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>GIFT - HELMET</t>
+          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 03KG</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>175</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC901M09</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>GIFT - JACKET 3 LAYERS</t>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 01KG</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>GIFT - JACKET 3 LAYERS</t>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 01KG</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC901M03</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>GIFT - NIPPON BACKPACK BLUE</t>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 03KG</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>GIFT - NIPPON BACKPACK BLUE</t>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 03KG</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TCN001B09</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>GIFT - OPENER TOOL</t>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 01KG</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>GIFT - OPENER TOOL</t>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 01KG</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>178</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC001M09</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>GIFT - OPENER TOOL INOX 304</t>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 01KG</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>GIFT - OPENER TOOL INOX 304</t>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 01KG</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>179</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC301B09</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>GIFT - RAINCOAT POLY PREMIUM</t>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 01KG</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>GIFT - RAINCOAT POLY PREMIUM</t>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 01KG</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC304M09</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>GIFT - RUBBER HAMMER</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 01KG</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>GIFT - RUBBER HAMMER</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 01KG</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC305M09</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>GIFT - STIRRER TOOL</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 01KG</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>GIFT - STIRRER TOOL</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 01KG</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>182</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>TC70109</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>GIFT - T-SHIRT BLUE</t>
+          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 01KG</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>GIFT - T-SHIRT BLUE</t>
+          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 01KG</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>183</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>2IN115A</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>GIFT - T-SHIRT BLUE (FEMALE)</t>
+          <t>AK9063058 - DS INSPIRE INT 2IN1 BASE A 15L</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>GIFT - T-SHIRT BLUE (FEMALE)</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 15L</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>2IN105</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>GIFT - VACUUM WATER BOTTLE</t>
+          <t>AK9063056 - DS INSPIRE INT 2IN1 BASE E 5L</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>GIFT - VACUUM WATER BOTTLE</t>
+          <t>ƠN NỘI THẤT DULUX INSPIRE 2IN1 5L</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>185</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>2IN105</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>GIFT- MU LUOI TRAI DEN</t>
+          <t>AK9063055 - DS INSPIRE INT 2IN1 BASE B 5L</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>GIFT- MU LUOI TRAI DEN</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 5L</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>186</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>2IN105</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>GIFT- PAINTER SHIRT RED GREY</t>
+          <t>AK9063054 - DS INSPIRE INT 2IN1 BASE A 5L</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>GIFT- PAINTER SHIRT RED GREY</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 5L</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>187</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>PLA17W</t>
+          <t>2IN101</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Jotaplast Super White 17 L</t>
+          <t>AK9063052 - DS INSPIRE INT 2IN1 BASE E 1L</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 1L</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>188</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>CPM01</t>
+          <t>2IN101</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Jotashield  chống phai màu (mới)  base A 0.9L</t>
+          <t>AK9063051 - DS INSPIRE INT 2IN1 BASE B 1L</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 1L</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>189</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>CPM01</t>
+          <t>2IN101</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Jotashield  chống phai màu 1L</t>
+          <t>AK9063040 - DS INSPIRE INT 2IN1 BASE A 1L</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 1L</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>190</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>CPM05</t>
+          <t>2IN115W</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Jotashield chống phai màu (mới) Base A 4.5L</t>
+          <t>AK9063057 - DS INSPIRE INT 2IN1 WHITE 15L</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 5L</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 TRẮNG 15L</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>191</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>CPM15</t>
+          <t>2IN105W</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Jotashield Chống Phai Màu Base A-13.5 L</t>
+          <t>AK9063053 - DS INSPIRE INT 2IN1 WHITE 5L</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 15L</t>
+          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 TRẮNG 5L</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>192</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>JPLN05</t>
+          <t>BKN05530</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Jotashield Primer 5L</t>
+          <t>Băng keo nilon B 55cm x 30m</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Sơn Lót Ngoại Thất Jotashield Primer 5L</t>
+          <t>Băng keo nilon B 55cm x 30m</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>193</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>JIN</t>
+          <t>GTQAS</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Jotun bột trét Cao Cấp nội thất (ĐL) 40KG</t>
+          <t>GIÁ TREO QUẦN ÁO HT2C EX-S WH</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Jotun bột trét CC nội thất (ĐL) 40KG</t>
+          <t>GIÁ TREO QUẦN ÁO HT2C EX-S WH</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>194</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>JEXIN</t>
+          <t>GTQAD</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
+          <t>GIÁ TREO QUẦN ÁO HT2C EX-D WH</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
+          <t>GIÁ TREO QUẦN ÁO HT2C EX-D WH</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>195</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>KTAM</t>
+          <t>MQAGW38</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>K.TAM MM PRO SE DOI70*140*512G</t>
+          <t>MÓC QUẦN ÁO GỖ W38 YUKARI</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>K.TAM MM PRO SE DOI70*140*512G</t>
+          <t>MÓC QUẦN ÁO GỖ W38 YUKARI</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>196</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>TiB5</t>
+          <t>MKQAGW36</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Keo dán gạch Sika Tilebond GP - 5kg/ 1Bao</t>
+          <t>MÓC KẸP QUẦN&amp;VÁY GỖ W36 LOTUS 3P</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Keo dán gạch Sika Tilebond GP - 5kg/ 1Bao</t>
+          <t>MÓC KẸP QUẦN&amp;VÁY GỖ W36 LOTUS 3P</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>197</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>CW1L</t>
+          <t>GTQASWH</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Keo KOVA Clear</t>
+          <t>GIÁ TREO QUẦN ÁO HT2C S WH</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Keo KOVA Clear 1L</t>
+          <t>GIÁ TREO QUẦN ÁO HT2C S WH</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Flex140</t>
+          <t>BK</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Keo trám khe Sikaflex-140 Construction Concrete Grey (600ml)</t>
+          <t>Băng keo</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Keo trám khe Sikaflex-140 Construction Concrete Grey (600ml)</t>
+          <t>Băng keo trong 5cm</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>199</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>KMAT</t>
+          <t>BKG24</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>KMAT MM SE DOI 34*78*110G-TR</t>
+          <t>Băng keo GV 24mm x 30y</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>KMAT MM SE DOI 34*78*110G-TR</t>
+          <t>Băng keo GV 24mm x 30y</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>200</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>KTAY</t>
+          <t>BKG50</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>KTAY MM SEDOI 28*48*55G-TR</t>
+          <t>Băng keo GV 48mm x 30y</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>KTAY MM SEDOI 28*48*55G-TR</t>
+          <t>Băng keo GV 48mm x 30y</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>201</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>NGIFT</t>
+          <t>NN_P150P180</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>LABEL FOR BROTHER KHUE TU 200PCS/CUỘN</t>
+          <t>Giấy nhám (9" x 11")</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>LABEL FOR BROTHER KHUE TU 200PCS/CUỘN</t>
+          <t>Nhám nước P150,P180</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>202</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>LC610K</t>
+          <t>NN_P1000</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Lăn chỉ 6cm</t>
+          <t>Giấy nhám Japan (9" x 11")</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>Nhám nước P1000</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>203</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>LTB15C</t>
+          <t>NT_P150P180P240</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Lăn Decor Line 15cm</t>
+          <t>Nhám Dĩa (Japan)</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 150MM TRỤC ĐƠN</t>
+          <t>Nhám tròn P150,P180,P240</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>204</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>LTB23C</t>
+          <t>W75906XD</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Lăn Decor Line 23cm</t>
+          <t>AK5318513 - SON DS AQUATECH FLEX WP W759-70619 6KG</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
+          <t>Chống Thấm Tường Ngoai Dulux Aquatech Flex 6kg Xám đậm</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>205</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>48C05</t>
+          <t>EWS15L</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Lót ngoài Maxilite 5L</t>
+          <t>SƠN NƯỚC EASY WASH SEALER 15L</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Sơn Lót Ngoại Thất Maxilite 5L</t>
+          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 15L</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>206</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>DHHM01</t>
+          <t>K00228</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Majestic đẹp hoàn hảo mờ (mới) Base A 0.9L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>207</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>DHHM15</t>
+          <t>K00208</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Majestic đẹp hoàn hảo mờ (mới) Base A 13.5 lít</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 15L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>208</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>DHHM05</t>
+          <t>K60130</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Majestic đẹp hoàn hảo mờ (mới) Base A 4.5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>209</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>MajP17</t>
+          <t>K70308</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Majestic Primer 17L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp Jotun Majestic Primer 17L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>210</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>MajP05</t>
+          <t>CPTDM05</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Majestic Primer 5L</t>
+          <t>Sơn Essence Che Phủ TD Mờ Base C 4.5L</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp Jotun Majestic Primer 5L</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>211</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>STB01</t>
+          <t>DHHM05</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Majestic sang trọng Base A 0.9L</t>
+          <t>SƠN MAJESTIC ĐHH MỜ (MỚI) BASE B 4.5L</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Sang Trọng 1L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 5L</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>212</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>STB15</t>
+          <t>NHAN_H</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Majestic sang trọng Base A 13.5L</t>
+          <t>In nhãn nền hồng</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Sang Trọng 15L</t>
+          <t>Nhãn nền hồng</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>213</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>STB05</t>
+          <t>70528</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Majestic sang trọng Base A 4.5L</t>
+          <t>Sơn BT Alkyd Dương-2.8kg</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Sang Trọng 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>214</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>30C15</t>
+          <t>W75920XD</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>MAX TOTAL INT MT 15L</t>
+          <t>AK5318512 - SON DS AQUATECH FLEX WP W759-70619 20KG</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
+          <t>Chống Thấm Tường Ngoai Dulux Aquatech Flex 20kg Xám đậm</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>215</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>NHAN_C</t>
+          <t>V91020XN</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Nhãn nền cam</t>
+          <t>AK5556009 - CHAT CHONG THAM SON DS AQUATECH MAX 20KG</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Nhãn màu cam</t>
+          <t>Chống Thấm Sàn Dulux Aquatech Max 20Kg Xám nhạt</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>216</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>NHAN_C</t>
+          <t>V91006XN</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Nhãn màu cam</t>
+          <t>AK5556010 - CHAT CHONG THAM SON DS AQUATECH MAX 6KG</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Nhãn màu cam</t>
+          <t>Chống Thấm Sàn Dulux Aquatech Max 06Kg Xám nhạt</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>217</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>NHAN_T</t>
+          <t>70528</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Nhãn màu trắng</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 2,8Kg</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Nhãn màu trắng</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>218</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>NHAN_V</t>
+          <t>Xam40</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Nhãn màu vàng</t>
+          <t>Sơn lót EPOXY 1K (4 KG)</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Nhãn màu vàng</t>
+          <t>Sơn lót EPOXY 1K (4 KG)</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>219</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>NHAN_X</t>
+          <t>A36015A</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh</t>
+          <t>AK5979297 - MS ENAMEL A360 BASE A 15L</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 15L</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>220</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>NHAN_XD</t>
+          <t>40430</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh dương</t>
+          <t>Sơn BT Alkyd Cam - 3Kg</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh dương</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 3kg</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>221</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>NHAN_XL</t>
+          <t>DLC01</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh lá</t>
+          <t>SƠN ESSENCE DỄ LAU CHÙI BASE C 0.9L</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Nhãn màu xanh lá</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>222</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>NHAN_T</t>
+          <t>JG07L</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Nhãn nền trắng</t>
+          <t>SƠN GARDEX BÓNG MỜ BASE C 0.72L</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Nhãn nền trắng</t>
+          <t>Sơn Jotun Gardex bóng mờ 0.72L</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>223</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>NHAN_V</t>
+          <t>JG07LW</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Nhãn nền vàng</t>
+          <t>SƠN GARDEX BÓNG MỜ WHITE 0.8L</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Nhãn nền vàng</t>
+          <t>Sơn Jotun Gardex bóng mờ 0.8L Trắng</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>224</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>NHAN_XL</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Nhãn nền xanh lá</t>
+          <t>SƠN GARDEX BÓNG MỜ BASE A 2.25L</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Nhãn nền xanh lá</t>
+          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>225</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>NHAN_RENZE</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Nhãn Renze</t>
+          <t>SƠN GARDEX BÓNG MỜ BASE C 2.25L</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Nhãn Renze</t>
+          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>226</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>NHAN_VETX</t>
+          <t>JG25LW</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Nhãn Vtex</t>
+          <t>SƠN GARDEX BÓNG MỜ WHITE 2.5L</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Nhãn Vtex</t>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L Trắng</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>227</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>PLA17W</t>
+          <t>TS05</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Nội Jotun Jotaplast Trắng 17L</t>
+          <t>SƠN TOUGH SHIELD BASE AA 4.5L</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>228</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>NO1</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Nội Jotun Jotaplast Trắng 5L</t>
+          <t>CHẤT MÀU ACOTONE ĐEN NO1</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
+          <t>AK5828034 - DN ACOTONE TINTER NO1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>229</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>OK1</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Jotun Gadex 2.5L</t>
+          <t>Chất Tạo Màu Multicolor Colorant OK 1L</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
+          <t>Chất Tạo Màu Multicolor Colorant OK 1L</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>DLC05</t>
+          <t>DHHB15</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Essence dễ lau chùi Base A 4.5L</t>
+          <t>SƠN MAJESTIC ĐHH BÓNG (MỚI) BASE A 13.5L</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Bóng 15L</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>231</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>CPM01</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Essence dễ lau chùi Base A 16.2L</t>
+          <t>SƠN JOTASHIELD CHỐNG PHAI MÀU BASE C 0.9L</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>232</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>NHAN_H</t>
+          <t>K70328</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Nhãn nền hồng</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Nhãn nền hồng</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>233</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>30C15W</t>
+          <t>31CF</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Nội Maxilite Total Trắng 15L</t>
+          <t>Chất kết dính Sikadur-31 CF Normal (AB) (1.2Kg/set)</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 15L</t>
+          <t>Chất kết dính Sikadur 31CF(bộ 731) 1.2kg</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>234</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>TTV_O</t>
+          <t>TSMAX05B</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV)</t>
+          <t>SƠN TOUGH SHIELD MAX BASE B 4.5L</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV)</t>
+          <t>Sơn ngoài Jotun Tough Shield Max 5L</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>235</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>TTV_O</t>
+          <t>JPLN17</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV1)</t>
+          <t>SƠN JOTASHIELD PRIMER 17L</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV)</t>
+          <t>Sơn Lót Ngoại Thất Jotashield Primer 17L</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>NBXB</t>
+          <t>CPTDM05</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
+          <t>SƠN ESSENCE CHE PHỦ TD MỜ BASE A 4.5L</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>237</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>NCBCB</t>
+          <t>V189TS20</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
+          <t>AK5930124 - DS AQUATECH 3IN1 OFF WHITE 20KG V189-75700</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
+          <t>Chống Thấm Ngoài Dulux AquaTech 3in1 20Kg Trắng sứ</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>NHSOEO</t>
+          <t>PE1MC</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
+          <t>Vải không dệt làm từ 100% polyester (100% sợi filament nhân tạo), định lượng 60g/m2(+/-10%), kt: 100cm*50m</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
+          <t>Màng PE chống thấm 100cm*50m</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>239</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>NHSYEY</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
+          <t>GIFT - VACUUM WATER BOTTLE</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
+          <t>GIFT - VACUUM WATER BOTTLE</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>240</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>NBL</t>
+          <t>DUR732</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
+          <t>Chất kết dính Sikadur 732 - 1Kg</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
+          <t>Chất kết dính Sikadur 732 - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>241</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>NMV</t>
+          <t>STS530</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
+          <t>Sản phẩm chống thấm SikaTop-530 Seal 25Kg</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
+          <t>Sản phẩm chống thấm SikaTop-530 Seal 25Kg</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>NOREDR</t>
+          <t>17216</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
+          <t>Sơn BT Alkyd Xám Xanh - 16Kg</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 16Kg</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>243</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>NOYA</t>
+          <t>53804</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
+          <t>Sơn BT Alkyd Vàng Đồng - 400g</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 400g</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>244</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>NOGOG</t>
+          <t>51104</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
+          <t>Sơn BT Alkyd Kem Lợt - 400g</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>245</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>NPHBE</t>
+          <t>KVMTD25</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
+          <t>Mastic dẻo KOVA đa năng</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
+          <t>Kova Mastic dẻo đa năng 25kg</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>246</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>NPHGD</t>
+          <t>CRB16</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
+          <t>Sơn BT Alkyd Chống Rỉ - 16Kg</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 16Kg</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>247</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>NREDHT</t>
+          <t>83508</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
+          <t>Sơn BT Alkyd Nâu Đỏ - 800g</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu Đỏ - 800g</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>248</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>NREDF</t>
+          <t>M1605</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
+          <t>AK9079976 - MAX LMTU INT MT M16-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
+          <t>Sơn nội thất Maxilite từ Dulux - Láng mịn tối ưu (mờ) 5L</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>249</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>NREDOR</t>
+          <t>M1615</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
+          <t>AK9079977 - MAX LMTU INT MT M16-BASE B IML 15L</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
+          <t>Sơn nội thất Maxilite từ Dulux - Láng mịn tối ưu (mờ) 15L</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>250</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>NTWKX</t>
+          <t>M6005</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
+          <t>AK9079994 - MAX MBD EXT MT M60-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
+          <t>Sơn nội thất Maxilite từ Dulux Màu bền đẹp (mờ) 5L</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>251</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>LxTH02</t>
+          <t>M6015</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
+          <t>AK9079995 - MAX MBD EXT MT M60-BASE A IML 15L</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
+          <t>Sơn nội thất Maxilite từ Dulux Màu bền đẹp (mờ) 15L</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>252</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>LxTH5</t>
+          <t>M6005</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
+          <t>AK9079996 - MAX MBD EXT MT M60-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
+          <t>Sơn nội thất Maxilite từ Dulux Màu bền đẹp (mờ) 5L</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>253</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>R7N5</t>
+          <t>M6015</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
+          <t>AK9079997 - MAX MBD EXT MT M60-BASE B IML15L</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
+          <t>Sơn nội thất Maxilite từ Dulux Màu bền đẹp (mờ) 15L</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>254</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>S128A</t>
+          <t>EW05LW</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Samurai 128A Trong mờ</t>
+          <t>SƠN NƯỚC EASY WASH 9102 WHITE 5L</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
+          <t>SƠN NƯỚC EASY WASH 9102 WHITE 5L</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>255</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>SF2</t>
+          <t>EW15LW</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Samurai F2 Trắng Mờ</t>
+          <t>SƠN NƯỚC EASY WASH 9102 WHITE 15L</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
+          <t>SƠN NƯỚC EASY WASH 9102 WHITE 15L</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>256</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>JOMAR</t>
+          <t>MT05W</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>SD JOMAR (70g)</t>
+          <t>AK9079984 - MAX SUPER WHITE INT MT IML 5L</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Sơn dầu SD JOMAR (70g)</t>
+          <t>Sơn nước nội thất Dulux Maxilite Siêu Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>SDSOMICDB400</t>
+          <t>MT15W</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB  (0.4 kg)</t>
+          <t>AK9079985 - MAX SUPER WHITE INT MT IML 15L</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
+          <t>Sơn nước nội thất Dulux Maxilite Siêu Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>SDSOMICDB800</t>
+          <t>M1615A</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB  (0.8 kg)</t>
+          <t>AK9079975 - MAX LMTU INT MT M16-BASE A IML 15L</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
+          <t>Sơn nước nội thất Dulux Maxilite Láng mịn tối ưu 15L</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>259</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>SDSOMICDB30</t>
+          <t>M1605A</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB  (3 kg)</t>
+          <t>AK9079974 - MAX LMTU INT MT M16-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (3 kg)</t>
+          <t>Sơn nước nội thất Dulux Maxilite Láng mịn tối ưu 5L</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>SEAL</t>
+          <t>48C15</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Seal niêm phong nhựa</t>
+          <t>AK9079987 - MAX EXTERIOR SEALER 48C IML 15L</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Seal niêm phong nhựa</t>
+          <t>Sơn Lót Ngoại Thất Maxilite 15L</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>DNB15</t>
+          <t>V17905</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Sơn  Majestic đẹp nguyên bản Base A 13.5L</t>
+          <t>AK9070127 - DULUX AQUATECH CLEARCOAT V179 5L</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
+          <t>Chống Thấm DULUX AQUATECH CLEARCOAT V179 5L</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>DNB01</t>
+          <t>V17901</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Sơn  Majestic đẹp nguyên bản Base A 0.9L</t>
+          <t>AK9070126 - DULUX AQUATECH CLEARCOAT V179 1L</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 1L</t>
+          <t>Chống Thấm DULUX AQUATECH CLEARCOAT V179 1L</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>263</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>DNB05</t>
+          <t>TM18</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Sơn  Majestic đẹp nguyên bản Base A 4.5L</t>
+          <t>Sơn BT Alkyd Trắng Mờ - 18Kg</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 18Kg</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>264</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>71304</t>
+          <t>VMEX</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Hòa Bình - 400g</t>
+          <t>Bột Trét Ngoài Trời</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Bột trét tường ngoại thất</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>265</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>71308</t>
+          <t>VMIN</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Hòa Bình - 800g</t>
+          <t>Bột Trét</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Bột trét nội thất</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>266</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>E015M01E</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Trắng - 400g</t>
+          <t>AK9063036 - DS WS COLOUR PROTECT MATT E015M BASE E 1L</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>267</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>10008</t>
+          <t>K70130</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 3Kg</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>268</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>71404</t>
+          <t>67404</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 400g</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 400g</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>269</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>71408</t>
+          <t>67428</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Yamaha Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>270</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>MAS08L</t>
+          <t>675N04</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD SATIN MAS1 0.8L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 400g</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 400g</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>271</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>40404</t>
+          <t>624D04</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 400g</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 400g</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>272</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>40408</t>
+          <t>15204</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 400g</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 400g</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>273</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>CRB30</t>
+          <t>45404</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 400g</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 400g</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>274</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>CRB04</t>
+          <t>TiB25</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
+          <t>Keo dán gạch Sika Tilebond GP - 25kg/ 1Bao - CT Sika T5-2026</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
+          <t>Keo dán gạch Sika Tilebond GP - 25kg / 1Bao</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>275</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>CRB08</t>
+          <t>ESS17</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
+          <t>Essence Sơn Lót Chống Kiềm 17L</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
+          <t>Sơn Lót Nội Ngoại Jotun Essence 17L</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>276</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>20028</t>
+          <t>ODLBST15</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
+          <t>SƠN NƯỚC ODL BÓNG SANG TRỌNG BASE A 14L4</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL BÓNG SANG TRỌNG 15L</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>277</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>20008</t>
+          <t>ME415</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
+          <t>AK9079989 - MAX INTERIOR SEALER ME4 IML 15L</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
+          <t>Sơn lót nội thất MAXILITE từ Dulux - ME4 15L</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>278</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>DM30</t>
+          <t>13230</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
+          <t>Sơn BT Alkyd Hồng - 3Kg</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Hồng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>279</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>DM04</t>
+          <t>13204</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
+          <t>Sơn BT Alkyd Hồng - 400g</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hồng - 400g</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>280</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>DM08</t>
+          <t>13208</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
+          <t>Sơn BT Alkyd Hồng - 800g</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hồng - 800g</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>281</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>34428</t>
+          <t>NM18W</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
+          <t>SƠN NƯỚC MATEX SUPER WHITE 18L</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
+          <t>SƠN NƯỚC MATEX SUPER WHITE 18L</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>282</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>34404</t>
+          <t>NM05W</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
+          <t>SƠN NƯỚC MATEX SUPER WHITE 4.8K</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
+          <t>SƠN NƯỚC MATEX SUPER WHITE 4.8K</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>283</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>34408</t>
+          <t>WP118K</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
+          <t>CHỐNG THẤM NIPPON WP 100 WHITE CHỐNG THẤM 18K</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
+          <t>CHỐNG THẤM NIPPON WP 100 WHITE CHỐNG THẤM 18K</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>284</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>71304</t>
+          <t>K70108</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>285</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>71308</t>
+          <t>K70328</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>286</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>15230</t>
+          <t>83528</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
+          <t>Sơn BT Alkyd Nâu Đỏ - 2,8Kg</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu Đỏ - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>287</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>51130</t>
+          <t>71230</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn BTAlkyd Hòa Bình Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>288</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>CRX30</t>
+          <t>EWS15L</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
+          <t>SƠN EASY WASH SEALER 15L</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
+          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 15L</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>289</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>CRX04</t>
+          <t>BotDLExIN</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
+          <t>AK5141619 - DS PUTTY 40K/A502-29133, 40K</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
+          <t>Bột trét tường Dulux cao cấp nội thất và ngoại thất 40K/A502-29133, 40K</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>290</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>CRX08</t>
+          <t>04GRN</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
+          <t>AK5237816 - CHẤT MÀU -GRN -  XANH LÁ -1L</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
+          <t>AK5237816 - CHẤT MÀU -GRN -  XANH LÁ -1L</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>291</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>10030</t>
+          <t>05WHT</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
+          <t>AK5237817 - CHẤT MÀU - WHT - TRẮNG -1L</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
+          <t>AK5237817 - CHẤT MÀU - WHT - TRẮNG -1L</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>292</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>10YOX</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>AK5237818 - CHẤT MÀU -YOX -  VÀNG OXD  -1L</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>AK5237818 - CHẤT MÀU -YOX -  VÀNG OXD  -1L</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>293</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>10008</t>
+          <t>02MAG</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>AK5237849 - CHẤT MÀU- MAG -  ĐỎ TÍA  -1L</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>AK5237849 - CHẤT MÀU- MAG -  ĐỎ TÍA  -1L</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>294</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>TM10</t>
+          <t>08BLK</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
+          <t>AK5237867 - CHẤT MÀU -BLK  -  ĐEN - 1L</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
+          <t>AK5237867 - CHẤT MÀU -BLK  -  ĐEN - 1L</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>295</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>70508</t>
+          <t>01FFR</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Sơn Alkyd Xanh Dương - 800g</t>
+          <t>AK5237869 - CHẤT MÀU -FFR  -  ĐỎ - 1L</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
+          <t>AK5237869 - CHẤT MÀU -FFR  -  ĐỎ - 1L</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>296</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>16030</t>
+          <t>03LFY</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
+          <t>AK5237870 - CHẤT MÀU -LFY - VÀNG -1L</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
+          <t>AK5237870 - CHẤT MÀU -LFY - VÀNG -1L</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>297</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>56204</t>
+          <t>06OXR</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
+          <t>AK5237881 - CHẤT MÀU -OXR -  ĐỎ OXD -1L</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
+          <t>AK5237881 - CHẤT MÀU -OXR -  ĐỎ OXD -1L</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>298</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>56208</t>
+          <t>07TBL</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
+          <t>AK5237883 - CHẤT MÀU - TBL  - XANH DƯƠNG -1L</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
+          <t>AK5237883 - CHẤT MÀU - TBL  - XANH DƯƠNG -1L</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>299</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>15130</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
+          <t>AK5279167 - SƠN DS WS MATT BJ8-BASE A, 1L</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>300</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>15104</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
+          <t>AK5279168 - SƠN DS WS MATT BJ8-BASE B, 1L</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>301</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>61830</t>
+          <t>BJ815</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
+          <t>AK5355594 - SON DS WS BJ8-BASE A MO. 15L</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>302</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>61804</t>
+          <t>BotDLIn</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
+          <t>AK5390586 - BOT TRET TUONG TRONG NHA DULUX 40KG</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
+          <t>BỘT TRÉT TƯỜNG TRONG NHÀ DULUX 40KG</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>303</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>61808</t>
+          <t>66A15</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
+          <t>AK5557417 - SON DS AMB 5IN1 PEARL MO 66A- BASE A 15L</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>304</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>12230</t>
+          <t>E01501</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
+          <t>AK5618558 - DS WS COLOUR PROTECT MATT BASE A 1L</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>305</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>12204</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
+          <t>AK5618567 - DS WS COLOUR PROTECT MATT BASE A 5L</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>306</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>12208</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
+          <t>AK5618569 - DS WS COLOUR PROTECT MATT BASE C 5L</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>307</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>12308</t>
+          <t>E01515</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
+          <t>AK5618576 - DS WS COLOUR PROTECT MATT BASE A 15L</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 15L</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>308</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>12130</t>
+          <t>A360075</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
+          <t>AK5726547 - SON DAU MS A360-BASE A 0.75L</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>309</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>12104</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
+          <t>AK5726548 - SON DAU MS A360-BASE A 2.5L</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>310</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>12108</t>
+          <t>A360170</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
+          <t>AK5726549 - SON DAU MS A360-BASE A 17L</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 17L</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>311</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>17230</t>
+          <t>A360075</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
+          <t>AK5726550 - SON DAU MS A360-BASE B 0.75L</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>312</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>17208</t>
+          <t>A360075</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
+          <t>AK5726553 - SON DAU MS A360-BASE D 0.75L</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>313</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>612D30</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
+          <t>AK5726554 - SON DAU MS A360-BASE D 2.5L</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>314</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>612D04</t>
+          <t>66A15W</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
+          <t>AK5745981 - SON DS AMB 5IN1 IML PEARL 66A-75060 5L</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>315</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>65704</t>
+          <t>66A05</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
+          <t>AK5745982 - SON DS AMB 5IN1 IML PEARL 66A-BASE A 5L</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>316</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>65708</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
+          <t>AK5746535 - SON DS WS MATT IML BASE A 5L</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>317</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>71528</t>
+          <t>30C05W</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
+          <t>AK5750959 - MAX TOTAL INT MT 30C-WHITE IML 5L</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>318</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>71428</t>
+          <t>30C15W</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
+          <t>AK5750960 - MAX TOTAL INT MT 30C-WHITE IML 15L</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>319</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>71404</t>
+          <t>30C05</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>AK5750961 - MAX TOTAL INT MT 30C-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 5L</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>320</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>K00130</t>
+          <t>30C15</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
+          <t>AK5750962 - MAX TOTAL INT MT 30C-BASE A IML15L</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>321</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>K00108</t>
+          <t>28C05</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
+          <t>AK5750981 - MAX TOUGH EXT MT 28C-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
+          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 5L</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>322</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>K10230</t>
+          <t>28C15</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>AK5750982 - MAX TOUGH EXT MT 28C-BASE A IML 15L</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 15L</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>323</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>K10208</t>
+          <t>Z9815</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>AK5779596 - SON DS INSPIRE EXT MO Z98-BASE A.15L</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>324</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>K10103</t>
+          <t>39A15W</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>AK5800097 - SON DS INSPIRE MO 39A-TRANG IML 15L</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>325</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>K60108</t>
+          <t>COTB2.5</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>CỌ MÀU 2"1/2"</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>CỌ MÀU 2"1/2"</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>326</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>K70408</t>
+          <t>39A15</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>AK5800218 - SON DS INSPIRE MO 39A-BASE A IML 15L</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 15L</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>327</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>53608</t>
+          <t>39A05</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cafe Sữa - 800g</t>
+          <t>AK5800227 - SON DS INSPIRE MO 39A-TRANG IML 5L</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 800g</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>328</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>62308</t>
+          <t>39A05</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cẩm Thạch - 800g</t>
+          <t>AK5800228 - SON DS INSPIRE MO 39A-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>329</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>CRB30</t>
+          <t>Z9805</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Chống Rỉ - 3Kg</t>
+          <t>AK5822396 - SON INSPIRE EXT MATT Z98 IML A 5L</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 5L</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>330</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>DM30</t>
+          <t>BotMaxilite</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen Mờ - 3Kg</t>
+          <t>AK5825090 - MAXILITE EXT INT PUTTY A502-29137 40KG</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
+          <t>Bột trét tường Maxilite nội thất và ngoại thất A502-29137, 40KG</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>331</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>DM08</t>
+          <t>WH1</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen Mờ - 800g</t>
+          <t>AK5828033 - DN ACOTONE TINTER WH1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
+          <t>AK5828033 - DN ACOTONE TINTER WH1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>332</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>34428</t>
+          <t>NO1</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ - 2,8Kg</t>
+          <t>AK5828034 - DN ACOTONE TINTER NO1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
+          <t>AK5828034 - DN ACOTONE TINTER NO1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>333</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>45404</t>
+          <t>NO2</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Gạch - 400g</t>
+          <t>AK5828035 - DN ACOTONE TINTER NO2 COL_VN 1L</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Gạch - 400g</t>
+          <t>AK5828035 - DN ACOTONE TINTER NO2 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>334</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>45408</t>
+          <t>YE1</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Gạch - 800g</t>
+          <t>AK5828036 - DN ACOTONE TINTER YE1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Gạch - 800g</t>
+          <t>AK5828036 - DN ACOTONE TINTER YE1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>335</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>71204</t>
+          <t>YE2</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình Lợt - 400g</t>
+          <t>AK5828037 - DN ACOTONE TINTER YE2 COL_VN 1L</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 400g</t>
+          <t>AK5828037 - DN ACOTONE TINTER YE2 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>336</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>15230</t>
+          <t>XY1</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Đậm - 3Kg</t>
+          <t>AK5828128 - DN ACOTONE TINTER XY1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
+          <t>AK5828128 - DN ACOTONE TINTER XY1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>337</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>65330</t>
+          <t>RE1</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lá Mạ - 3Kg</t>
+          <t>AK5828129 - DN ACOTONE TINTER RE1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 3Kg</t>
+          <t>AK5828129 - DN ACOTONE TINTER RE1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>338</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>83604</t>
+          <t>RE2</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Nâu - 400g</t>
+          <t>AK5828130 - DN ACOTONE TINTER RE2 COL_VN 1L</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Nâu - 400g</t>
+          <t>AK5828130 - DN ACOTONE TINTER RE2 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>339</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>10030</t>
+          <t>XR1</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng - 3Kg</t>
+          <t>AK5828131 - DN ACOTONE TINTER XR1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
+          <t>AK5828131 - DN ACOTONE TINTER XR1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>340</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>MA1</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng - 400g</t>
+          <t>AK5828132 - DN ACOTONE TINTER MA1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
+          <t>AK5828132 - DN ACOTONE TINTER MA1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>341</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>10008</t>
+          <t>OR1</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng - 800g</t>
+          <t>AK5828133 - DN ACOTONE TINTER OR1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
+          <t>AK5828133 - DN ACOTONE TINTER OR1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>342</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>TM10</t>
+          <t>GR1</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Mờ - 1Kg</t>
+          <t>AK5828134 - DN ACOTONE TINTER GR1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
+          <t>AK5828134 - DN ACOTONE TINTER GR1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>343</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>16008</t>
+          <t>BU1</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Xám - 800g</t>
+          <t>AK5828135 - DN ACOTONE TINTER BU1 COL_VN 1L</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 800g</t>
+          <t>AK5828135 - DN ACOTONE TINTER BU1 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>344</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>16030</t>
+          <t>BU2</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Xanh - 3Kg</t>
+          <t>AK5828136 - DN ACOTONE TINTER BU2 COL_VN 1L</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xanh - 3Kg</t>
+          <t>AK5828136 - DN ACOTONE TINTER BU2 COL_VN 1L</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>345</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>54208</t>
+          <t>MK1405W</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng - 800g</t>
+          <t>AK5840931 - SON MAX CPHQ MO MK14-TRANG IML 5L</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>346</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>54408</t>
+          <t>MK1415W</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Cam - 800g</t>
+          <t>AK5840932 - SON MAX CPHQ MO MK14-TRANG IML 15L</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 800g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>347</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>53708</t>
+          <t>MK1405</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Đồng - 800g</t>
+          <t>AK5840933 - SON MAX CPHQ MO MK14-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 800g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>348</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>15130</t>
+          <t>MK1415</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Kem - 3Kg</t>
+          <t>AK5840934 - SON MAX CPHQ MO MK14-BASE A IML 15L</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>349</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>15108</t>
+          <t>MK1405</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Kem - 800g</t>
+          <t>AK5840935 - SON MAX CPHQ MO MK14-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>350</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>675N30</t>
+          <t>MK1415</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Nikko - 3kg</t>
+          <t>AK5840936 - SON MAX CPHQ MO MK14-BASE B IML 15L</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 3kg</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>351</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>12204</t>
+          <t>99A05W</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám - 400g</t>
+          <t>AK5875153 - DS EC ANTIVIRUS MATT 99A WHITE 5L</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>352</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>12330</t>
+          <t>99A15W</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 3Kg</t>
+          <t>AK5875154 - DS EC ANTIVIRUS MATT 99A WHITE 15L</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>353</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>12130</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Lợt - 3Kg</t>
+          <t>AK5875155 - DS EC ANTIVIRUS MATT 99A BASE A 1L</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>354</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>12108</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Lợt - 800g</t>
+          <t>GIFT- MU LUOI TRAI DEN</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
+          <t>GIFT- MU LUOI TRAI DEN</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>355</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>17204</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Xanh - 400g</t>
+          <t>AK5875158 - DS EC ANTIVIRUS MATT 99A BASE A 5L</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>356</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>67428</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
+          <t>AK5875161 - DS EC ANTIVIRUS MATT 99A BASE A 15L</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>357</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>70528</t>
+          <t>99AB01</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Dương - 2,8Kg</t>
+          <t>AK5875175 - DS EC ANTIVIRUS SHEEN 99AB BASE A 1L</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 2,8Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>358</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>67408</t>
+          <t>99AB01</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 800g</t>
+          <t>AK5875176 - DS EC ANTIVIRUS SHEEN 99AB BASE B 1L</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 800g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>359</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>73628</t>
+          <t>99AB05</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Đậm - 2,8Kg</t>
+          <t>AK5875178 - DS EC ANTIVIRUS SHEEN 99AB BASE A 5L</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2.8Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>360</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>71404</t>
+          <t>99AB05</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Lợt - 400g</t>
+          <t>AK5875179 - DS EC ANTIVIRUS SHEEN 99AB BASE B 5L</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>361</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>53604</t>
+          <t>99AB15</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Sơn BT Cafe Sữa - 0,4kg</t>
+          <t>AK5875181 - DS EC ANTIVIRUS SHEEN 99AB BASE A 15L</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Cafe Sữa - 0,4kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 15L</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>362</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>BT030</t>
+          <t>99AB15</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Sơn BT màu thường 3.0kg</t>
+          <t>AK5875182 - DS EC ANTIVIRUS SHEEN 99AB BASE B 15L</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết màu thường 3.0kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 15L</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>363</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>A93605</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>AK5876136 - DS WS ALKALINE SEALER A936 IML 5L</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 5L</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>364</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>A360075</t>
+          <t>A93615</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>SON DAU MS A360 0.75L</t>
+          <t>AK5876137 - DS WS ALKALINE SEALER A936 IML 15L</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
+          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 15L</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>365</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>A360075</t>
+          <t>A93505</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Sơn dầu MS A360 0.75L</t>
+          <t>AK5876629 - DS EASYCLEAN INT PRIMER A935 5L IML</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
+          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 5L</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>366</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>A93515</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Sơn dầu MS A360 2.5L</t>
+          <t>AK5876630 - DS EASYCLEAN INT PRIMER A935 15L IML</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>367</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>48C05</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>SON DAU MS A360-BASE A 2.5L</t>
+          <t>AK5877410 - MAX EXTERIOR SEALER 48C IML 5L</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn Lót Ngoại Thất Maxilite 5L</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>368</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>48C15</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Sơn dầu TILAC 0.8L</t>
+          <t>AK5877411 - MAX EXTERIOR SEALER 48C IML 15L</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>Sơn Lót Ngoại Thất Maxilite 15L</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>369</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>TI200</t>
+          <t>ME405</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Sơn dầu Tilac 20L</t>
+          <t>AK5877412 - MAX INTERIOR SEALER ME4 IML 5L</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 20L</t>
+          <t>Sơn lót nội thất MAXILITE từ Dulux - ME4 5L</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>370</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>TI030</t>
+          <t>ME415</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Sơn dầu Tilac 3L</t>
+          <t>AK5877413 - MAX INTERIOR SEALER ME4 IML 15L</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 3L</t>
+          <t>Sơn lót nội thất MAXILITE từ Dulux - ME4 15L</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>371</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 1 0.8L</t>
+          <t>AK5878328 - DS EC ANTIVIRUS MATT 99A BASE C 5L</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>372</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>TI200</t>
+          <t>99AB05</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 1 20L</t>
+          <t>AK5878341 - DS EC ANTIVIRUS SHEEN 99AB BASE D 5L</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 20L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>373</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>TI030</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 1 3L</t>
+          <t>AK5979288 - MS ENAMEL A360 BASE A 2.5L</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 3L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>374</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>11HEY</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 2 0.8L</t>
+          <t>AK6050841 - CHẤT MÀU HEY YL6141,1Q - 946ML</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>AK6050841 - CHẤT MÀU HEY YL6141,1Q - 946ML</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>375</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>TI030</t>
+          <t>09HER</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 2 3L</t>
+          <t>AK6050890 - CHẤT MÀU HER RD6140,1Q - 946ML</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 3L</t>
+          <t>AK6050890 - CHẤT MÀU HER RD6140,1Q - 946ML</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>376</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>BotMaxilite</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 3 0.8L</t>
+          <t>AK6454313 - MAXILITE EXT INT PUTTY A502-29137 40KG</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>Bột trét tường Maxilite nội thất và ngoại thất A502-29137, 40KG</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>377</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>TI030</t>
+          <t>URBOX</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC BASE 3 3L</t>
+          <t>AK6456851 - PHIẾU QUÀ TẶNG URBOX 800.000 (KM KHÔNG THU TIỀN)</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 3L</t>
+          <t>AK6456851 - PHIẾU QUÀ TẶNG URBOX 800.000 (KM KHÔNG THU TIỀN)</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>378</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>66A15W</t>
+          <t>BOGA</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A75060 15L</t>
+          <t>BO GA CHUN CHAN KB 160*200 KCP</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
+          <t>BO GA CHUN CHAN KB 160*200 KCP</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>379</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>66A15W</t>
+          <t>NEX</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-75060 15L</t>
+          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (BD) 40K</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
+          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (UL) 40K</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>380</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>66A15</t>
+          <t>NEX</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP 15L</t>
+          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (UL) 40K</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
+          <t>BỘT TRÉT NIPPON EXTERIOR PUTTY (UL) 40K</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>381</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>66A15</t>
+          <t>VMIN</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP
-15L</t>
+          <t>Bột trét nội thất</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
+          <t>Bột trét tường nội thất</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>382</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>VMEX</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>SƠN DS EC ANTIVIRUS MATT 99A 1L</t>
+          <t>BỘT TRÉT TƯỜNG NGOẠI THẤT</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Bột trét tường ngoại thất</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>383</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>VMIN</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>SƠN DS EC ANTIVIRUS MATT 99A BASE A 1L</t>
+          <t>BỘT TRÉT TƯỜNG NỘI THẤT</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Bột trét tường nội thất</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>384</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Z9815</t>
+          <t>BotDLIn</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>SON DS INSPIRE EXT MO Z98 15L</t>
+          <t>Bột trét tường trong nhà DULUX - 40KG</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>BỘT TRÉT TƯỜNG TRONG NHÀ DULUX 40KG</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>385</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>A93615</t>
+          <t>BotDLIn</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>SƠN DS WS ALKALINE SEALER A936 IML 15L</t>
+          <t>BOT TRET TUONG TRONG NHA DULUX 40KG</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 15L</t>
+          <t>BỘT TRÉT TƯỜNG TRONG NHÀ DULUX 40KG</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>386</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>A93605</t>
+          <t>CTTT8CM</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>SƠN DS WS ALKALINE SEALER A936 IML 5L</t>
+          <t>Cặp trang trí Tết 8 tấc</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 5L</t>
+          <t>Cặp trang trí Tết 8 tấc</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>387</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>CTTTN1M</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>SƠN DS WS MATT BJ8  1L</t>
+          <t>Cặp trang trí Tết nhung 1m</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Cặp trang trí Tết nhung 1m</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>388</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>CHAN</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>SƠN DS WS MATT BJ8-BASE A 5L</t>
+          <t>CHAN HE COTTON KB 160*200</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>CHAN HE COTTON KB 160*200</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>389</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>GJ805</t>
+          <t>CT11AS01</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>SƠN DS WS PFL 2 GJ8 BASE A MỜ 5L</t>
+          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Sàn</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - GJ8 5L</t>
+          <t>CT-11A-1K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>390</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>SƠN DULUX EasyClean LCVT 99A 15L</t>
+          <t>Chât tạo màu Muticolor Colorant BS 1L</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Chât tạo màu Muticolor Colorant BS 1L</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>391</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>Xam08</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi Base A 16.2L</t>
+          <t>Sơn lót EPOXY 1K ( 1 KG)</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Sơn lót EPOXY 1K ( 1 KG)</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>392</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>DLC05</t>
+          <t>BV</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi Base AA 4.5L</t>
+          <t>Chât tạo màu Muticolor Colorant BV 1L</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
+          <t>Chât tạo màu Muticolor Colorant BV 1L</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>393</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>DLC17W</t>
+          <t>FS</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi White 17L</t>
+          <t>Chât tạo màu Muticolor Colorant FS 1L</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
+          <t>Chât tạo màu Muticolor Colorant FS 1L</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>394</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>DLC05W</t>
+          <t>GI</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Sơn Essence Dễ Lau Chùi White 5L</t>
+          <t>Chât tạo màu Muticolor Colorant GI 1L</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
+          <t>Chât tạo màu Muticolor Colorant GI 1L</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>395</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>JG07L</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Sơn Gardex bóng mờ̀ Base A 0.72L</t>
+          <t>Chât tạo màu Muticolor Colorant GO 1L</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 0.72L</t>
+          <t>Chât tạo màu Muticolor Colorant GO 1L</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>396</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Joc01</t>
+          <t>GS</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Sơn Joclean - Jcb70RXA-00K1</t>
+          <t>Chât tạo màu Muticolor Colorant GS 1L</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Sơn Joclean 1L</t>
+          <t>Chât tạo màu Muticolor Colorant GS 1L</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>397</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Joc35</t>
+          <t>GV</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>SƠN JOCLEAN-JCP70EXA-K3.5</t>
+          <t>Chât tạo màu Muticolor Colorant GV 1L</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>SƠN JOCLEAN 3.5L</t>
+          <t>Chât tạo màu Muticolor Colorant GV 1L</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>398</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>PLA17</t>
+          <t>HT</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Base A 16.2L</t>
+          <t>Chât tạo màu Muticolor Colorant HT 1L</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast 17L</t>
+          <t>Chât tạo màu Muticolor Colorant HT 1L</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>399</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>PLA05</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Base A 4.5L</t>
+          <t>Chât tạo màu Muticolor Colorant MA 1L</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
+          <t>Chât tạo màu Muticolor Colorant MA 1L</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>400</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>OK</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast White 5L</t>
+          <t>Chât tạo màu Muticolor Colorant OK 1L</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
+          <t>Chât tạo màu Muticolor Colorant OK 1L</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>401</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>DLC17W</t>
+          <t>RB</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Sơn Jotun Enssence dễ lau chùi White 17L</t>
+          <t>Chât tạo màu Muticolor Colorant RB 1L</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
+          <t>Chât tạo màu Muticolor Colorant RB 1L</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>402</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>DLC05W</t>
+          <t>RE</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Sơn Jotun Enssence dễ lau chùi White 5 L</t>
+          <t>Chât tạo màu Muticolor Colorant RE 1L</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
+          <t>Chât tạo màu Muticolor Colorant RE 1L</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>403</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>DLC01</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence dễ lau chùi 0.9L</t>
+          <t>Chât tạo màu Muticolor Colorant RS 1L</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
+          <t>Chât tạo màu Muticolor Colorant RS 1L</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>404</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>RY</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence dễ lau chùi 16.2L</t>
+          <t>Chât tạo màu Muticolor Colorant RY 1L</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Chât tạo màu Muticolor Colorant RY 1L</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>405</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>DLC05</t>
+          <t>SS</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence dễ lau chùi 4.5L</t>
+          <t>Chât tạo màu Muticolor Colorant SS 1L</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
+          <t>Chât tạo màu Muticolor Colorant SS 1L</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>406</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>ST</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Sơn Jotun Plast 5L</t>
+          <t>Chât tạo màu Muticolor Colorant ST 1L</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
+          <t>Chât tạo màu Muticolor Colorant ST 1L</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>407</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>S29109A</t>
+          <t>SV</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
+          <t>Chât tạo màu Muticolor Colorant SV 1L</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
+          <t>Chât tạo màu Muticolor Colorant SV 1L</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>408</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>S30109</t>
+          <t>YV</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109-màu đen</t>
+          <t>Chât tạo màu Muticolor Colorant YV 1L</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109-màu đen</t>
+          <t>Chất tạo màu Muticolor Colorant YV 1L</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>409</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>S128A</t>
+          <t>BF</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
+          <t>Chât tạo màu Muticolor Solvent free BF 1L</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
+          <t>Chât tạo màu Muticolor Solvent free BF 1L</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>410</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>S1128</t>
+          <t>TSSOMIC10</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128-màu trong</t>
+          <t>Chất tẩy sơn  (1kg)</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #128-màu trong</t>
+          <t>Chất tẩy sơn (1kg)</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>411</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>SK1K</t>
+          <t>NWP11K</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
+          <t>CHỐNG THẤM NIPPON WP 100 WHITE CHỐNG THẤM 1K</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
+          <t>CHỐNG THẤM NIPPON WP 100 WHITE CHỐNG THẤM 1K</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>412</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>SUCH2010</t>
+          <t>WP201G20</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
+          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 20K</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
+          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 20K</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>413</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>SF2</t>
+          <t>WP201G06</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
+          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 6K</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
+          <t>CHỐNG THẤM WP 200 201 LIGHT GREY 6K</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>414</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>SH2</t>
+          <t>LC1012K</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>415</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>LC610K</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Sơn Gadex bóng mờ Base A 2.25L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>416</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>LTB15C</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Sơn Gardex bóng mờ̀ Base  A 2.25L</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 150MM TRỤC ĐƠN</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 150MM TRỤC ĐƠN</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>417</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Xam04</t>
+          <t>LTB23C</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG (cán nhỏ mới)</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>418</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Xam04</t>
+          <t>VM1115K</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
+          <t>Cọ lăn Việt Mỹ 11 cm</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
+          <t>Cọ lăn Việt Mỹ 11 cm</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="n">
         <v>419</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>A93515</t>
+          <t>VM15</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
+          <t>Cọ lăn Việt Mỹ 15 cm</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
+          <t>Cọ lăn Việt Mỹ 15 cm</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n">
         <v>420</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>K00208</t>
+          <t>VM2125K</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen - 800g</t>
+          <t>Cọ lăn Việt Mỹ 21 cm</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
+          <t>Cọ lăn Việt Mỹ 21 cm</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>421</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>K002M08</t>
+          <t>V3M30K</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen Mờ - 3Kg</t>
+          <t>Cọ lăn Việt Mỹ 3 màu 9in</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
+          <t>Cọ lăn Việt Mỹ 3 màu 9in</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n">
         <v>422</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>K002M30</t>
+          <t>VM925K</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Cọ lăn Việt Mỹ 9in</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Cọ lăn Việt Mỹ 9in</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="n">
         <v>423</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>K70130</t>
+          <t>VM925K</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Hòa Bình - 3Kg</t>
+          <t>Cọ lăn Việt Mỹ Pro 9in</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 3Kg</t>
+          <t>Cọ lăn Việt Mỹ Pro 9in</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="n">
         <v>424</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>K70108</t>
+          <t>COTB1.5</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Hòa Bình - 800g</t>
+          <t>CỌ MÀU 1''1/2''</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 800g</t>
+          <t>CỌ MÀU 1''1/2''</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n">
         <v>425</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>K00130</t>
+          <t>COTB2.5</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng - 3Kg</t>
+          <t>CỌ MÀU 2 ''1/2"</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
+          <t>CỌ MÀU 2 ''1/2"</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>426</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>K00108</t>
+          <t>COTB2</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng - 800g</t>
+          <t>CỌ MÀU 2"</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
+          <t>CỌ MÀU 2''</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>427</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>K001M10</t>
+          <t>COTB2.5</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng Mờ - 1Kg</t>
+          <t>Cọ màu 2" 1/2"</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
+          <t>CỌ MÀU 2"1/2"</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>428</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>K001M40</t>
+          <t>N106K</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Trắng Mờ - 4Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 1"</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 1"</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>429</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>K50130</t>
+          <t>N158k</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 1''1/2''</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 1''1/2''</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>430</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>K10230</t>
+          <t>N2010k</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám - 3Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 2"</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 2"</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>431</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>K10208</t>
+          <t>N2513k</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám - 800g</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 2''1/2"</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 2''1/2"</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>432</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>K10308</t>
+          <t>N3015k</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 3"</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Cọ sơn Ngôi Sao cán nhựa 3"</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>433</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>K103M08</t>
+          <t>COTB2</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>Cọ Thanh Bình</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>CỌ MÀU 2"</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>434</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>K10103</t>
+          <t>COTB1.5</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>Cọ Thanh Bình 1.5 (38mm)</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
+          <t>CỌ MÀU 1''1/2''</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>435</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>K10108</t>
+          <t>COTB2</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Lợt - 800g</t>
+          <t>Cọ Thanh Bình 2 (50mm)</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
+          <t>CỌ MÀU 2"</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>436</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>K60130</t>
+          <t>COTB2.5</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xanh Ngọc - 3Kg</t>
+          <t>Cọ Thanh Bình 3 (75mm)</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
+          <t>CỌ MÀU 3"</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>437</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>K60108</t>
+          <t>NCARD</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>COLOUR CARD - 2338 FANDECK</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
+          <t>COLOUR CARD - 2338 FANDECK</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>438</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>K70328</t>
+          <t>NCARD</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha - 2,8Kg</t>
+          <t>COLOUR CARD - FANDECK PROFESSIONAL</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
+          <t>COLOUR CARD - FANDECK PROFESSIONAL</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>439</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>K70308</t>
+          <t>NCARD</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha - 800g</t>
+          <t>COLOUR CARD - MAU SAC DIU NHE</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
+          <t>COLOUR CARD - MAU SAC DIU NHE</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>440</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>K70408</t>
+          <t>NCARD</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>COLOUR CARD - PREMIUM NGOẠI THẤT</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
+          <t>COLOUR CARD - PREMIUM NGOẠI THẤT</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>441</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>K70228</t>
+          <t>NCARD</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
+          <t>COLOUR CARD - PREMIUM NỘI THẤT</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
+          <t>COLOUR CARD - PREMIUM NỘI THẤT</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>442</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>K70208</t>
+          <t>NCARD</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Yamaha Lợt - 800g</t>
+          <t>COLOUR CARD - WP 200 PLUS</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 800g</t>
+          <t>COLOUR CARD - WP 200 PLUS</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>443</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>MK1415</t>
+          <t>CT11AS01</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>SON MAX CPHQ MO MK14 15L</t>
+          <t>CT-11A-1K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
+          <t>CT-11A-1K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>444</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>MK1405</t>
+          <t>CT11AS22</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>SON MAX CPHQ MO MK14 5L</t>
+          <t>CT-11A-22K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
+          <t>CT-11A-22K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>445</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>MK1405</t>
+          <t>CT11AS05</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>SON MAX CPHQ MO MK14-BASE A IML 5L</t>
+          <t>CT-11A-5K - Chất chống thấm KOVA CT11A Plus Sàn</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
+          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>446</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>30C05</t>
+          <t>CT11AS05</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>SON MAX TOTAL MO 30C-BASE A IML 5L</t>
+          <t>CT-11A-5K - Chất chống thấm KOVA CT11A Plus
+Sàn</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
+          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>447</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>CT11AT05</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Sơn ngoại thất cao cấp NP Weathergard PLUS+ 1L</t>
+          <t>CT-11ADB-5K - Chất chống thấm KOVA CT11A Plus Tường</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>CT-11ADB-5K - Chất chống thấm KOVA CT11A Plus Tường</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>448</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Mex18LW</t>
+          <t>DD</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Sơn ngoại thất chất lượng tiêu chuẩn NP Super Matex - 18L Trắng</t>
+          <t>Dây dù</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
+          <t>Dây dù</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>449</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>NCR15W</t>
+          <t>DLTT</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Sơn nội thất cao cấp NP ODOUR-LESS CRVT&amp;KK 9102 WHITE 15L</t>
+          <t>Dây liễn trang trí</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
+          <t>Dây liễn trang trí</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>450</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>NM18DEN</t>
+          <t>DT6LY</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Sơn nội thất chất lượng cao NP MATEX 18L Đen</t>
+          <t>Dây trắng 6 ly</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
+          <t>Dây trắng 6 ly</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>451</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Vatex05W</t>
+          <t>DTTN</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Sơn nội thất NP VATEX - 4.8Kg</t>
+          <t>Đèn trang trí bằng nhựa</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
+          <t>Đèn trang trí bằng nhựa</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>452</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>NM18DEN</t>
+          <t>99A05W</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX 9103 BLACK 18L</t>
+          <t>DS EC ANTIVIRUS MATT 99A WHITE 15L</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>453</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>NM5DEN</t>
+          <t>99A15W</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX 9103 BLACK 5K</t>
+          <t>DS EC ANTIVIRUS MATT 99A WHITE 15l</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>454</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>NM18</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX BASE A 18L</t>
+          <t>Dulux Chùi Rửa Vượt Trội 5L</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 18L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>455</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>NM05</t>
+          <t>DLC17W</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX BASE A 5K</t>
+          <t>Enssence dễ lau chùi White 17L</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>456</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>NM05</t>
+          <t>DLC05W</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX BASE B 5K</t>
+          <t>Enssence dễ lau chùi White 5 L</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>457</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>NSM17</t>
+          <t>CPTDM01</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 16.2L</t>
+          <t>Essence che phủ tối đa mờ 1L</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 17L</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 1L</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>458</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>NSM05</t>
+          <t>CPTDM01</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 4.5L</t>
+          <t>Essence che phủ tối đa mờ base A 0.9L</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 5L</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 1L</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>459</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>NSM17W</t>
+          <t>CPTDM15</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
+          <t>Essence che phủ tối đa mờ base A 13.5L</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 15L</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>460</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>SM17W</t>
+          <t>CPTDM05</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SEALER 17L</t>
+          <t>Essence che phủ tối đa mờ Base A 4.5L</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>SƠN LÓT NỘI THẤT MATEX SEALER 17L</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>461</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>SM05W</t>
+          <t>DLC01</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SEALER 5L</t>
+          <t>Essence dễ lau chùi Base A 0.9L</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>SƠN LÓT NỘI THẤT MATEX SEALER 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>462</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>BJ815</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
+          <t>Essence dễ lau chùi Base A 16.2L</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>463</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>DLC05</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Essence dễ lau chùi Base A 4.5L</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>464</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>TT05W</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Essence sơn trần chuyên dụng 5L</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Sơn nội thất Jotun Essence Trần Chuyên Dụng 5L</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>465</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Z9815</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>GIFT - JACKET 3 LAYERS</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>GIFT - JACKET 3 LAYERS</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>466</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>GIFT - NIPPON BACKPACK BLUE</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>GIFT - NIPPON BACKPACK BLUE</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>467</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>GIFT - OPENER TOOL</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>GIFT - OPENER TOOL</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>468</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>K103M30</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
+          <t>GIFT - OPENER TOOL INOX 304</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
+          <t>GIFT - OPENER TOOL INOX 304</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>469</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>K10308</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Xám Đậm - 800g</t>
+          <t>GIFT - RAINCOAT POLY PREMIUM</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
+          <t>GIFT - RAINCOAT POLY PREMIUM</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>470</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>K00228</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Đen - 2,8Kg</t>
+          <t>GIFT - RUBBER HAMMER</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
+          <t>GIFT - RUBBER HAMMER</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>471</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>39A05</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
+          <t>GIFT - STIRRER TOOL</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
+          <t>GIFT - STIRRER TOOL</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>472</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>NCR15W</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
+          <t>GIFT - T-SHIRT BLUE</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
+          <t>GIFT - T-SHIRT BLUE</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>473</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>NCR05W</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
+          <t>GIFT - T-SHIRT BLUE (FEMALE)</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
+          <t>GIFT - T-SHIRT BLUE (FEMALE)</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>474</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 0.9L</t>
+          <t>GIFT- PAINTER SHIRT RED GREY</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>GIFT- PAINTER SHIRT RED GREY</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>475</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>PLA17W</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 13.5L</t>
+          <t>Jotaplast Super White 17 L</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>476</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>NCR05</t>
+          <t>CPM01</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 4.5L</t>
+          <t>Jotashield  chống phai màu (mới)  base A 0.9L</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>477</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>NCR05</t>
+          <t>CPM01</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 4.5L</t>
+          <t>Jotashield  chống phai màu 1L</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>478</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>CPM05</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 0.9L</t>
+          <t>Jotashield chống phai màu (mới) Base A 4.5L</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 5L</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>479</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>CPM15</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 13.5L</t>
+          <t>Jotashield Chống Phai Màu Base A-13.5 L</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 15L</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>480</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>NCR05</t>
+          <t>JPLN05</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 4.5L</t>
+          <t>Jotashield Primer 5L</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
+          <t>Sơn Lót Ngoại Thất Jotashield Primer 5L</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>481</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>JIN</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 0.9L</t>
+          <t>Jotun bột trét Cao Cấp nội thất (ĐL) 40KG</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>Jotun bột trét CC nội thất (ĐL) 40KG</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>482</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>NCR05</t>
+          <t>JEXIN</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 4.5L</t>
+          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
+          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>483</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX 5L</t>
+          <t>Jotun Gadex 2.5L</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>484</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Mex18LW</t>
+          <t>KTAM</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 18L</t>
+          <t>K.TAM MM PRO SE DOI70*140*512G</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
+          <t>K.TAM MM PRO SE DOI70*140*512G</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>485</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Mex5LW</t>
+          <t>TiB25</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 5L</t>
+          <t>Keo dán gạch Sika Tilebond GP - 25kg/ 1Bao</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 5L</t>
+          <t>Keo dán gạch Sika Tilebond GP - 25kg / 1Bao</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>486</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Mex18L</t>
+          <t>TiB5</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE A 18L</t>
+          <t>Keo dán gạch Sika Tilebond GP - 5kg/ 1Bao</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
+          <t>Keo dán gạch Sika Tilebond GP - 5kg/ 1Bao</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>487</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>CW1L</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE A 5L</t>
+          <t>Keo KOVA Clear</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>Keo KOVA Clear 1L</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>488</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>Flex140</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE B 5L</t>
+          <t>Keo trám khe Sikaflex-140 Construction Concrete Grey (600ml)</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>Keo trám khe Sikaflex-140 Construction Concrete Grey (600ml)</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>489</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>M17LW</t>
+          <t>KMAT</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX SEALER 17L</t>
+          <t>KMAT MM SE DOI 34*78*110G-TR</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 17L</t>
+          <t>KMAT MM SE DOI 34*78*110G-TR</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>490</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>M05LW</t>
+          <t>KTAY</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX SEALER 5L</t>
+          <t>KTAY MM SEDOI 28*48*55G-TR</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 5L</t>
+          <t>KTAY MM SEDOI 28*48*55G-TR</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>491</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>TTTD15L</t>
+          <t>NGIFT</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 15L</t>
+          <t>LABEL FOR BROTHER KHUE TU 200PCS/CUỘN</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 15L</t>
+          <t>LABEL FOR BROTHER KHUE TU 200PCS/CUỘN</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>492</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>TTTD05L</t>
+          <t>LC610K</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 5L</t>
+          <t>Lăn chỉ 6cm</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 5L</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>493</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Vatex17W</t>
+          <t>LTB15C</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC VATEX 9102 WHITE 17L</t>
+          <t>Lăn Decor Line 15cm</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 17L</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 150MM TRỤC ĐƠN</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>494</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Vatex05W</t>
+          <t>LTB23C</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC VATEX 9102 WHITE 4.8K</t>
+          <t>Lăn Decor Line 23cm</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
+          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>495</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>WH15</t>
+          <t>48C05</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 14L4</t>
+          <t>Lót ngoài Maxilite 5L</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 15L</t>
+          <t>Sơn Lót Ngoại Thất Maxilite 5L</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>496</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>DHHM01</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 0.9L</t>
+          <t>Majestic đẹp hoàn hảo mờ (mới) Base A 0.9L</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 1L</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>497</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>DHHM15</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 13.5L</t>
+          <t>Majestic đẹp hoàn hảo mờ (mới) Base A 13.5 lít</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 15L</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>498</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>WP05</t>
+          <t>DHHM05</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 4.5L</t>
+          <t>Majestic đẹp hoàn hảo mờ (mới) Base A 4.5L</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 5L</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>499</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>MajP17</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 0.9L</t>
+          <t>Majestic Primer 17L</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>Sơn Lót Nội Thất Cao Cấp Jotun Majestic Primer 17L</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>500</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>MajP05</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 13.5L</t>
+          <t>Majestic Primer 5L</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>Sơn Lót Nội Thất Cao Cấp Jotun Majestic Primer 5L</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>501</v>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>WP05</t>
+          <t>STB01</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 4.5L</t>
+          <t>Majestic sang trọng Base A 0.9L</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Sang Trọng 1L</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>502</v>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>STB15</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 0.9L</t>
+          <t>Majestic sang trọng Base A 13.5L</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>Sơn Nội Thất Jotun Majestic Sang Trọng 15L</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>503</v>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>WP05</t>
+          <t>STB05</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 4.5L</t>
+          <t>Majestic sang trọng Base A 4.5L</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Sang Trọng 5L</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>504</v>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>WGS15</t>
+          <t>30C15</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD SEALER 15L</t>
+          <t>MAX TOTAL INT MT 15L</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 15L</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>505</v>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>WGS05</t>
+          <t>NHAN_V</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD SEALER 5L</t>
+          <t>Nhãn nền vàng</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 5L</t>
+          <t>Nhãn nền vàng</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>506</v>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>WP2P18</t>
+          <t>NHAN_XL</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS BASE A 18K</t>
+          <t>Nhãn nền xanh lá</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS 18K</t>
+          <t>Nhãn nền xanh lá</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>507</v>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>WP2P06</t>
+          <t>NHAN_RENZE</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS BASE A 6K</t>
+          <t>Nhãn Renze</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
+          <t>Nhãn Renze</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>508</v>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>1KSOMIC08</t>
+          <t>NHAN_VETX</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
+          <t>Nhãn Vtex</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
+          <t>Nhãn Vtex</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n">
         <v>509</v>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>1KSOMICDB30</t>
+          <t>PLA17W</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
+          <t>Nội Jotun Jotaplast Trắng 17L</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n">
         <v>510</v>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>1KSOMICDB04</t>
+          <t>PLA05W</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
+          <t>Nội Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n">
         <v>511</v>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>1KSOMICDB08</t>
+          <t>30C15W</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
+          <t>Nội Maxilite Total Trắng 15L</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n">
         <v>512</v>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>1KSOMIC04</t>
+          <t>NBXB</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
+          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
+          <t>PHẨM MÀU ECO 100 BLACK XB 1L</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n">
         <v>513</v>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>1KSOMIC08</t>
+          <t>NCBCB</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 800g)</t>
+          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
+          <t>PHẨM MÀU ECO 100 COBALT BLUE CB 1L</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n">
         <v>514</v>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>2KCA08</t>
+          <t>NHSOEO</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
+          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
+          <t>PHẨM MÀU ECO 100 HS ORANGE EO 1L</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n">
         <v>515</v>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>2KCB02</t>
+          <t>NHSYEY</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
+          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
+          <t>PHẨM MÀU ECO 100 HS YELLOW EY 1L</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="n">
         <v>516</v>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>2KCA08</t>
+          <t>NBL</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - A( 800g)</t>
+          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
+          <t>PHẨM MÀU ECO 100 LAMP BLACK B 1L</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="n">
         <v>517</v>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>2KCB02</t>
+          <t>NMV</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - B( 200g)</t>
+          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
+          <t>PHẨM MÀU ECO 100 MAGENTA V 1L</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="n">
         <v>518</v>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>TS17</t>
+          <t>NOREDR</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield 17L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC RED R 1L</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n">
         <v>519</v>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>TS17</t>
+          <t>NOYA</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Base A 16.2L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
+          <t>PHẨM MÀU ECO 100 ORGANIC YELLOW A 1L</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n">
         <v>520</v>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>TS05</t>
+          <t>NOGOG</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Base A 4.5L</t>
+          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
+          <t>PHẨM MÀU ECO 100 OXIDE GREEN OG 1L</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>521</v>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>TSP17W</t>
+          <t>NPHBE</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Primer 17L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>Sơn lót ngoại thất Tough Shield Primer 17L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO BLUE E 1L</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>522</v>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>TSP05W</t>
+          <t>NPHGD</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield Primer 5L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>Sơn lót ngoại thất Tough Shield Primer 5L</t>
+          <t>PHẨM MÀU ECO 100 PHTHALO GREEN D 1L</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="n">
         <v>523</v>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>TS05W</t>
+          <t>NREDHT</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Sơn Tough Shield White 5L</t>
+          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
+          <t>PHẨM MÀU ECO 100 RED HT 1L</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="n">
         <v>524</v>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>ATM</t>
+          <t>NREDF</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE F 1L</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="n">
         <v>525</v>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>ATM</t>
+          <t>NREDOR</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM màu thường</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường</t>
+          <t>PHẨM MÀU ECO 100 RED OXIDE OR 1L</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="n">
         <v>526</v>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>ATM</t>
+          <t>NTWKX</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường ( 12 lon)</t>
+          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường</t>
+          <t>PHẨM MÀU ECO 100 TITANIUM WHITE KX 1L</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="n">
         <v>527</v>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>TOLAX</t>
+          <t>LxTH02</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Sơn Xịt ToLax</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>Sơn Xịt ToLax</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 2L</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="n">
         <v>528</v>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>LxTH5</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 15L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Phụ gia bê tông chống thấm Sika Latex TH - 5L</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="n">
         <v>529</v>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>R7N5</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 5L</t>
+          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Phụ gia bê tông Sikament R-7 N - 5L</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="n">
         <v>530</v>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>TOAAS18</t>
+          <t>S128A</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
+          <t>Samurai 128A Trong mờ</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
+          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="n">
         <v>531</v>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>100WRL1L</t>
+          <t>SF2</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
+          <t>Samurai F2 Trắng Mờ</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
+          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="n">
         <v>532</v>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>TOLAX</t>
+          <t>JOMAR</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Tolax 800 Gỗ Cánh Gián Vàng</t>
+          <t>SD JOMAR (70g)</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>Sơn Xịt ToLax</t>
+          <t>Sơn dầu SD JOMAR (70g)</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="n">
         <v>533</v>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>TS17W</t>
+          <t>SDSOMICDB400</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Tough Shield White 17L</t>
+          <t>SD SOMIC màu ĐB  (0.4 kg)</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield White 17L</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="n">
         <v>534</v>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>TS05W</t>
+          <t>SDSOMICDB800</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Tough Shield White 5L</t>
+          <t>SD SOMIC màu ĐB  (0.8 kg)</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="n">
         <v>535</v>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>TCTT</t>
+          <t>SDSOMICDB30</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Trái cầu trang trí Tết</t>
+          <t>SD SOMIC màu ĐB  (3 kg)</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>Trái cầu trang trí Tết</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (3 kg)</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="n">
         <v>536</v>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>CSX</t>
+          <t>SEAL</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
+          <t>Seal niêm phong nhựa</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
+          <t>Seal niêm phong nhựa</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="n">
         <v>537</v>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Top107</t>
+          <t>TTV_O</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
+          <t>Pallet nhựa (TTV1)</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
+          <t>Pallet nhựa (TTV)</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="n">
         <v>538</v>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>KEOCS</t>
+          <t>NHAN_C</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
+          <t>Nhãn nền cam</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
+          <t>Nhãn màu cam</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="n">
         <v>539</v>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Grout25</t>
+          <t>NHAN_C</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP</t>
+          <t>Nhãn màu cam</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP</t>
+          <t>Nhãn màu cam</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="n">
         <v>540</v>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Grout05</t>
+          <t>NHAN_H</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP - 5Kg</t>
+          <t>Nhãn nền hồng</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>Vữa rót Sikagrout GP - 5Kg</t>
+          <t>Nhãn nền hồng</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="n">
         <v>541</v>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>NHAN_T</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>AK5746537 - SON DS WS MATT IML BASE C 5L</t>
+          <t>Nhãn màu trắng</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>Nhãn màu trắng</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="n">
         <v>542</v>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>NHAN_V</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>AK5279169 - SƠN DS WS MATT BJ8-BASE C. 1L</t>
+          <t>Nhãn màu vàng</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Nhãn màu vàng</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="n">
         <v>543</v>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>NHAN_X</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>AK5878330 - DS EC ANTIVIRUS MATT 99A BASE C 15L</t>
+          <t>Nhãn màu xanh</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Nhãn màu xanh</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="n">
         <v>544</v>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>NHAN_XD</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>AK5878331 - DS EC ANTIVIRUS MATT 99A BASE D 15L</t>
+          <t>Nhãn màu xanh dương</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Nhãn màu xanh dương</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="n">
         <v>545</v>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>NHAN_XL</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>AK5618570 - DS WS COLOUR PROTECT MATT BASE D 5L</t>
+          <t>Nhãn màu xanh lá</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Nhãn màu xanh lá</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="n">
         <v>546</v>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>NHAN_T</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>AK5875159 - DS EC ANTIVIRUS MATT 99A BASE B 5L</t>
+          <t>Nhãn nền trắng</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Nhãn nền trắng</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="n">
         <v>547</v>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>99A05</t>
+          <t>DNB15</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>AK5878329 - DS EC ANTIVIRUS MATT 99A BASE D 5L</t>
+          <t>Sơn  Majestic đẹp nguyên bản Base A 13.5L</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="n">
         <v>548</v>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>DNB01</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>AK5746536 - SON DS WS MATT IML BASE B 5L</t>
+          <t>Sơn  Majestic đẹp nguyên bản Base A 0.9L</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 1L</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="n">
         <v>549</v>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>BJ801</t>
+          <t>DNB05</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>AK5279170 - SƠN DS WS MATT BJ8-BASE D, 1L</t>
+          <t>Sơn  Majestic đẹp nguyên bản Base A 4.5L</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
+          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 5L</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="n">
         <v>550</v>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>71304</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>AK5875156 - DS EC ANTIVIRUS MATT 99A BASE B 1L</t>
+          <t>Sơn Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="n">
         <v>551</v>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>71308</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>AK5878207 - DS EC ANTIVIRUS MATT 99A BASE D 1L</t>
+          <t>Sơn Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="n">
         <v>552</v>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>AK5726551 - SON DAU MS A360-BASE B 2.5L</t>
+          <t>Sơn Alkyd Trắng - 400g</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="n">
         <v>553</v>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Z9815</t>
+          <t>10008</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>AK5779597 - SON DS INSPIRE EXT MO Z98-BASE B.15L</t>
+          <t>Sơn Alkyd Trắng - 800g</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="n">
         <v>554</v>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Z9805</t>
+          <t>70508</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>AK5822397 - SON INSPIRE EXT MATT Z98 IML B 5L</t>
+          <t>Sơn Alkyd Xanh Dương - 800g</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="n">
         <v>555</v>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>E01505</t>
+          <t>71404</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>AK5618568 - DS WS COLOUR PROTECT MATT BASE B 5L</t>
+          <t>Sơn Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="n">
         <v>556</v>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>99A15</t>
+          <t>71408</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>AK5875162 - DS EC ANTIVIRUS MATT 99A BASE B 15L</t>
+          <t>Sơn Alkyd Yamaha Lợt - 800g</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="n">
         <v>557</v>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>99A01</t>
+          <t>MAS08L</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>AK5878206 - DS EC ANTIVIRUS MATT 99A BASE C 1L</t>
+          <t>SƠN AQA METALLUX ALKYD SATIN MAS1 0.8L</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
+          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="n">
         <v>558</v>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>28C05</t>
+          <t>40404</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>AK5750983 - MAX TOUGH EXT MT 28C-BASE B IML 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 400g</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="n">
         <v>559</v>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>28C15</t>
+          <t>40408</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>AK5750984 - MAX TOUGH EXT MT 28C-BASE B IML15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="n">
         <v>560</v>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>30C05</t>
+          <t>CRB30</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>AK5750963 - MAX TOTAL INT MT 30C-BASE B IML 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="n">
         <v>561</v>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>30C15</t>
+          <t>CRB04</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>AK5750964 - MAX TOTAL INT MT 30C-BASE B IML 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="n">
         <v>562</v>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>39A05</t>
+          <t>CRB08</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>AK5800229 - SON DS INSPIRE MO 39A-BASE B IML 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="n">
         <v>563</v>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>39A15</t>
+          <t>20028</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>AK5800219 - SON DS INSPIRE MO 39A-BASE B IML 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="n">
         <v>564</v>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>99AB01</t>
+          <t>20008</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>AK5878338 - DS EC ANTIVIRUS SHEEN 99AB BASE C 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="n">
         <v>565</v>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>99AB05</t>
+          <t>DM30</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>AK5878340 - DS EC ANTIVIRUS SHEEN 99AB BASE C 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="n">
         <v>566</v>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>99AB01</t>
+          <t>DM04</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>AK5878339 - DS EC ANTIVIRUS SHEEN 99AB BASE D 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="n">
         <v>567</v>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>E01501</t>
+          <t>DM08</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>AK5618559 - DS WS COLOUR PROTECT MATT BASE B 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="n">
         <v>568</v>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>E01501</t>
+          <t>34428</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>AK5618561 - DS WS COLOUR PROTECT MATT BASE D 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="n">
         <v>569</v>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>K70428</t>
+          <t>34404</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="n">
         <v>570</v>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>K103M08</t>
+          <t>34408</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="n">
         <v>571</v>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>K50108</t>
+          <t>71304</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="n">
         <v>572</v>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>K50130</t>
+          <t>71308</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="n">
         <v>573</v>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>K10330</t>
+          <t>15230</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="n">
         <v>574</v>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>12304</t>
+          <t>51130</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="n">
         <v>575</v>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>73604</t>
+          <t>CRX30</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Đậm - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="n">
         <v>576</v>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>20004</t>
+          <t>CRX04</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="n">
         <v>577</v>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>71508</t>
+          <t>CRX08</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="n">
         <v>578</v>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>83608</t>
+          <t>10030</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Nâu - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Nâu - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="n">
         <v>579</v>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>73608</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="n">
         <v>580</v>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>34404</t>
+          <t>10008</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="n">
         <v>581</v>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>12208</t>
+          <t>TM10</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="n">
         <v>582</v>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>12308</t>
+          <t>16030</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="n">
         <v>583</v>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>40408</t>
+          <t>56204</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cam - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="n">
         <v>584</v>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>34408</t>
+          <t>56208</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 800g</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="n">
         <v>585</v>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>VM15</t>
+          <t>15130</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 15cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>Cọ lăn Việt Mỹ 15 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="n">
         <v>586</v>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>LC610K</t>
+          <t>15104</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6 cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="n">
         <v>587</v>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>61830</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 13.5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="n">
         <v>588</v>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>61804</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 13.5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 400g</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="n">
         <v>589</v>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>61808</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 13.5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert - 800g</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="n">
         <v>590</v>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>NYOC</t>
+          <t>12230</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="n">
         <v>591</v>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Mex18L</t>
+          <t>12204</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE B 18L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="n">
         <v>592</v>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>NCR15</t>
+          <t>12208</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 13.5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="n">
         <v>593</v>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>WP05</t>
+          <t>12308</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 4.5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="n">
         <v>594</v>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>12130</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE C 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="n">
         <v>595</v>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Mex05L</t>
+          <t>12104</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC SUPER MATEX BASE D 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="n">
         <v>596</v>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>NCR01</t>
+          <t>12108</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 0.9L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="n">
         <v>597</v>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Xam10</t>
+          <t>17230</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám ( 1 KG)</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K màu xám (1 KG)</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="n">
         <v>598</v>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>VMIN</t>
+          <t>17208</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Bột trét tường nội thất</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>Bột trét tường nội thất</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="n">
         <v>599</v>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>ATM</t>
+          <t>612D30</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường ( 12 lon/hộp)</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>Sơn xịt ATM thường</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="n">
         <v>600</v>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>JEXIN</t>
+          <t>612D04</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Jotun bột trét CC nôi và ngoại thất (ĐL) 40Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="n">
         <v>601</v>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>S2102</t>
+          <t>65704</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #102-màu trắng</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #102-màu trắng</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 400g</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="n">
         <v>602</v>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>CRB04</t>
+          <t>65708</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Chống Rỉ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Rêu - 800g</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="n">
         <v>603</v>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>71528</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Lợt - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
           <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="n">
         <v>604</v>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>624D30</t>
+          <t>71428</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="n">
         <v>605</v>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>17208</t>
+          <t>71404</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Xanh - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="n">
         <v>606</v>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>15104</t>
+          <t>K00130</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="n">
         <v>607</v>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>WP15</t>
+          <t>K00108</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>WEATHERGARD PLUS + BASE A 13.5 LÍT</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="n">
         <v>608</v>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>VMEX</t>
+          <t>K10230</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Bột trét tường ngoại thất</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>Bột trét tường ngoại thất</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="n">
         <v>609</v>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>CT11AT22KG</t>
+          <t>K10208</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường 22Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="n">
         <v>610</v>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>PLA17W</t>
+          <t>K10103</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Super White 17L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="n">
         <v>611</v>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>PLA05W</t>
+          <t>K60108</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Sơn Jotaplast Super White 5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="n">
         <v>612</v>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>ESS05L</t>
+          <t>K70408</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Sơn Essence sơn lót chống kiềm 5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>Sơn Lót Ngoại Thất - Nội Thất Jotun Essence 5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="n">
         <v>613</v>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>1KSOMICDB04</t>
+          <t>53608</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
+          <t>Sơn BT Alkyd Cafe Sữa - 800g</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
+          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 800g</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="n">
         <v>614</v>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>SDSOMICDB800</t>
+          <t>62308</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB (0.8 kg)</t>
+          <t>Sơn BT Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
+          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="n">
         <v>615</v>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>SDSOMICDB400</t>
+          <t>CRB30</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>SD SOMIC màu ĐB (0.4 kg)</t>
+          <t>Sơn BT Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="n">
         <v>616</v>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>1KSOMIC30</t>
+          <t>DM30</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
+          <t>Sơn BT Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="n">
         <v>617</v>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>JOMAR</t>
+          <t>DM08</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>SD Jomar (70 gam)</t>
+          <t>Sơn BT Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>Sơn dầu SD JOMAR (70g)</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="n">
         <v>618</v>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>WP2P06</t>
+          <t>34428</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>CHỐNG THẤM WP 200 PLUS BASE A 6K</t>
+          <t>Sơn BT Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="n">
         <v>619</v>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>66A15W</t>
+          <t>45404</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>AK5557416 - SON DS AMBIANCE 5IN1 PEARL 66A-75060 15L</t>
+          <t>Sơn BT Alkyd Gạch - 400g</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 400g</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="n">
         <v>620</v>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>CT11AS05</t>
+          <t>45408</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Chống thấm Kova Sàn CT-11A 5 Kg</t>
+          <t>Sơn BT Alkyd Gạch - 800g</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
+          <t>Sơn Bạch Tuyết Alkyd Gạch - 800g</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="n">
         <v>621</v>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>15108</t>
+          <t>71204</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
+          <t>Sơn BT Alkyd Hòa Bình Lợt - 400g</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="n">
         <v>622</v>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>CPTDM15</t>
+          <t>15230</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence che phủ tối đa mờ 13.5L</t>
+          <t>Sơn BT Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 15L</t>
+          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="n">
         <v>623</v>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>K50108</t>
+          <t>65330</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Sơn Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sơn BT Alkyd Lá Mạ - 3Kg</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="n">
         <v>624</v>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>NSM05W</t>
+          <t>83604</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
+          <t>Sơn BT Alkyd Nâu - 400g</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu - 400g</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="n">
         <v>625</v>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>HS015SH</t>
+          <t>10030</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Sóng nhựa HS015-SH</t>
+          <t>Sơn BT Alkyd Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>Sóng nhựa HS015-SH</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="n">
         <v>626</v>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>CSD</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
+          <t>Sơn BT Alkyd Trắng - 400g</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 400g</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="n">
         <v>627</v>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>BJ805</t>
+          <t>10008</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>AK5746538 - SON DS WS MATT IML BASE D 5L</t>
+          <t>Sơn BT Alkyd Trắng - 800g</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="n">
         <v>628</v>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>LC610K</t>
+          <t>TM10</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 3cm</t>
+          <t>Sơn BT Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="n">
         <v>629</v>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>LC1012K</t>
+          <t>16008</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
+          <t>Sơn BT Alkyd Trắng Xám - 800g</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>Cọ lăn chỉ mini Việt Mỹ 10cm</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="n">
         <v>630</v>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>WH05</t>
+          <t>16030</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>WEATHER GARD HITEX BASE A 4L4</t>
+          <t>Sơn BT Alkyd Trắng Xanh - 3Kg</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Trắng Xanh - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="n">
         <v>631</v>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Vatex05W</t>
+          <t>54208</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Vatex 5K</t>
+          <t>Sơn BT Alkyd Vàng - 800g</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="n">
         <v>632</v>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>1KSOMICDB08</t>
+          <t>54408</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
+          <t>Sơn BT Alkyd Vàng Cam - 800g</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 800g)</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 800g</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="n">
         <v>633</v>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>53708</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>Sơn Gadex bóng mờ Base C 2.25L</t>
+          <t>Sơn BT Alkyd Vàng Đồng - 800g</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 800g</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="n">
         <v>634</v>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>66A05</t>
+          <t>15130</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>AK5745985 - SON DS AMB 5IN1 IML PEARL 66A-BASE D 5L</t>
+          <t>Sơn BT Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="n">
         <v>635</v>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>66A05</t>
+          <t>15108</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>AK5745984 - SON DS AMB 5IN1 IML PEARL 66A-BASE C 5L</t>
+          <t>Sơn BT Alkyd Vàng Kem - 800g</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="n">
         <v>636</v>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>675N30</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Tilac Base 1- 0.8L</t>
+          <t>Sơn BT Alkyd Vert Nikko - 3kg</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 3kg</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="n">
         <v>637</v>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>12204</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Tilac Base 2 0.8L</t>
+          <t>Sơn BT Alkyd Xám - 400g</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 400g</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="n">
         <v>638</v>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>TI008</t>
+          <t>12330</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Tilac Base 3 0.8L</t>
+          <t>Sơn BT Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>SƠN DẦU TILAC 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="n">
         <v>639</v>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>NM05</t>
+          <t>12130</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Matex Base A 5K</t>
+          <t>Sơn BT Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="n">
         <v>640</v>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>NM5DEN</t>
+          <t>12108</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Matex 9103 Black 5Kg</t>
+          <t>Sơn BT Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="n">
         <v>641</v>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>NM05</t>
+          <t>17204</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Matex Base A 5Kg</t>
+          <t>Sơn BT Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="n">
         <v>642</v>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>TC301B03</t>
+          <t>70528</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Sơn Màu Xám Ghi Nhạt - 03KG</t>
+          <t>Sơn BT Alkyd Xanh Dương - 2,8Kg</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>DEPA Xám Ghi Nhạt Bóng 2.7Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="n">
         <v>643</v>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>TC304M03</t>
+          <t>70508</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Sơn Màu Xingfa Xám Ghi Mờ - 03KG</t>
+          <t>Sơn BT Alkyd Xanh Dương - 800g</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>DEPA Xingfa Xám Ghi Mờ 2.7Kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="n">
         <v>644</v>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>TC305M03</t>
+          <t>67428</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Sơn Màu Xingfa Xám Xanh Mờ - 03KG</t>
+          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>DEPA Xingfa Xám Xanh Mờ 2.7 kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="n">
         <v>645</v>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>MAS08L</t>
+          <t>67408</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD MAS1 0.8L</t>
+          <t>Sơn BT Alkyd Xanh Ngọc Đậm - 800g</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>SƠN AQA METALLUX ALKYD SATIN 1L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="n">
         <v>646</v>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>TC901M03</t>
+          <t>73628</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Sơn Màu Đen Mờ - 03KG</t>
+          <t>Sơn BT Alkyd Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>DEPA Đen Mờ 901M 2.7 kg</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2.8Kg</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="n">
         <v>647</v>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>LxTH25</t>
+          <t>71404</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
+          <t>Sơn BT Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>Phụ gia bê tông chống thấm Sika Latex TH - 25L</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 400g</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="n">
         <v>648</v>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>TM40</t>
+          <t>53604</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Mờ - 4Kg</t>
+          <t>Sơn BT Cafe Sữa - 0,4kg</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
+          <t>Sơn Bạch Tuyết Cafe Sữa - 0,4kg</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="n">
         <v>649</v>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>CRB08</t>
+          <t>BT030</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Chống Rỉ - 800g</t>
+          <t>Sơn BT màu thường 3.0kg</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 800g</t>
+          <t>Sơn Bạch Tuyết màu thường 3.0kg</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="n">
         <v>650</v>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>NHAN_V</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>In nhãn nền vàng</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>Nhãn nền vàng</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="n">
         <v>651</v>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>53630</t>
+          <t>A360075</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cafe Sữa - 3Kg</t>
+          <t>SON DAU MS A360 0.75L</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="n">
         <v>652</v>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>EWS05L</t>
+          <t>A360075</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC EASY WASH SEALER 5L</t>
+          <t>Sơn dầu MS A360 0.75L</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 5L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 0.75L</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="n">
         <v>653</v>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>EW05L</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC EASY WASH BASE A 4L8</t>
+          <t>Sơn dầu MS A360 2.5L</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT EASY WASH 05L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="n">
         <v>654</v>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>WH01</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 0L96</t>
+          <t>SON DAU MS A360-BASE A 2.5L</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 1L</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="n">
         <v>655</v>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Z61105L</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>AK5361853 - DS AMB SUPERFLEXX Z611-LS-BASE A 5L</t>
+          <t>Sơn dầu TILAC 0.8L</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>Sơn nội thất siêu cao cấp Dulux 5in1 Superflexx Bóng mờ – Z611 – 5L</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="n">
         <v>656</v>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>ME405</t>
+          <t>TI200</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>AK5877412 - MAX INTERIOR SEALER ME4 IML 5L</t>
+          <t>Sơn dầu Tilac 20L</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>Sơn lót nội thất MAXILITE từ Dulux - ME4 5L</t>
+          <t>SƠN DẦU TILAC 20L</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="n">
         <v>657</v>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>120A28</t>
+          <t>TI030</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Bạc - 2,8Kg</t>
+          <t>Sơn dầu Tilac 3L</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Bạc - 2,8Kg</t>
+          <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="n">
         <v>658</v>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>612D30</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc - 3Kg</t>
+          <t>SƠN DẦU TILAC BASE 1 0.8L</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 3Kg</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="n">
         <v>659</v>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>71528</t>
+          <t>TI200</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha - 2,8kg</t>
+          <t>SƠN DẦU TILAC BASE 1 20L</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8kg</t>
+          <t>SƠN DẦU TILAC 20L</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="n">
         <v>660</v>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>612D08</t>
+          <t>TI030</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc - 800g</t>
+          <t>SƠN DẦU TILAC BASE 1 3L</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
+          <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="n">
         <v>661</v>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>71208</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình Lợt - 800g</t>
+          <t>SƠN DẦU TILAC BASE 2 0.8L</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 800g</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="n">
         <v>662</v>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>612D04</t>
+          <t>TI030</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Ngọc - 400g</t>
+          <t>SƠN DẦU TILAC BASE 2 3L</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 400g</t>
+          <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="n">
         <v>663</v>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>61830</t>
+          <t>TI008</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert - 3Kg</t>
+          <t>SƠN DẦU TILAC BASE 3 0.8L</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert - 3Kg</t>
+          <t>SƠN DẦU TILAC 1L</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="n">
         <v>664</v>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>A36025</t>
+          <t>TI030</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>AK5985688 - MS ENAMEL A360 BASE D 2.5L</t>
+          <t>SƠN DẦU TILAC BASE 3 3L</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
+          <t>SƠN DẦU TILAC 3L</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="n">
         <v>665</v>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>99A05W</t>
+          <t>66A15W</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>DS EC ANTIVIRUS MATT 99A WHITE 15L</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A75060 15L</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A Trắng 5L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="n">
         <v>666</v>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>TSMAX05C</t>
+          <t>66A15W</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Ngoai Jotun Tough Shield Max 5L</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-75060 15L</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>Ngoai Jotun Tough Shield Max 5L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="n">
         <v>667</v>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>TT05W</t>
+          <t>66A15</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Sơn Jotun Essence sơn trần chuyên dụng 5L</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP 15L</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Trần Chuyên Dụng 5L</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="n">
         <v>668</v>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>HCKL</t>
+          <t>K60108</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Huy chương kim loại</t>
+          <t>Sơn Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>Huy chương kim loại</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 800g</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="n">
         <v>669</v>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>CKL</t>
+          <t>66A15</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Cúp kim loại</t>
+          <t>SƠN DS AMBIANCE 5IN1 PEARL MỜ 66A-AP
+15L</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>Cúp kim loại</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 15L</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="n">
         <v>670</v>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>CTG</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Cờ trao giải</t>
+          <t>SƠN DS EC ANTIVIRUS MATT 99A 1L</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>Cờ trao giải</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="n">
         <v>671</v>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>LX08</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lót Xám - 800g</t>
+          <t>SƠN DS EC ANTIVIRUS MATT 99A BASE A 1L</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 800g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="n">
         <v>672</v>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>54230</t>
+          <t>Z9815</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng - 3Kg</t>
+          <t>SON DS INSPIRE EXT MO Z98 15L</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="n">
         <v>673</v>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>LTB23C</t>
+          <t>A93615</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LÒNG</t>
+          <t>SƠN DS WS ALKALINE SEALER A936 IML 15L</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
+          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 15L</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="n">
         <v>674</v>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>TTV_O</t>
+          <t>A93605</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Pallet nhựa ( TTV1)</t>
+          <t>SƠN DS WS ALKALINE SEALER A936 IML 5L</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>Pallet nhựa (TTV)</t>
+          <t>Sơn Lót Chống Kiềm Ngoại Thất Cao Cấp DULUX WEATHERSHIELD - A936 5L</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="n">
         <v>675</v>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>WP01</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 0.9L</t>
+          <t>SƠN DS WS MATT BJ8  1L</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="n">
         <v>676</v>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>TiB25</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Keo dán gạch Sika Tilebond GP - 25kg/ 1Bao</t>
+          <t>SƠN DS WS MATT BJ8-BASE A 5L</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>Keo dán gạch Sika Tilebond GP - 25kg / 1Bao</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="n">
         <v>677</v>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>ATMDB</t>
+          <t>GJ805</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Sơn Xịt ATM màu 300 ( 12 lon/hộp)</t>
+          <t>SƠN DS WS PFL 2 GJ8 BASE A MỜ 5L</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>Sơn Xịt ATM màu đặc biệt</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - GJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="n">
         <v>678</v>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>12316</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Đậm - 16kg</t>
+          <t>SƠN DULUX EasyClean LCVT 99A 15L</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 16kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="n">
         <v>679</v>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>12230</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám - 3Kg</t>
+          <t>Sơn Essence Dễ Lau Chùi Base A 16.2L</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám - 3Kg</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="n">
         <v>680</v>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>LX30</t>
+          <t>DLC05</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lót Xám - 3Kg</t>
+          <t>Sơn Essence Dễ Lau Chùi Base AA 4.5L</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 3Kg</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="n">
         <v>681</v>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>61230</t>
+          <t>DLC17W</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cẩm Thạch - 3Kg</t>
+          <t>Sơn Essence Dễ Lau Chùi White 17L</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="n">
         <v>682</v>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>51130</t>
+          <t>DLC05W</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn Essence Dễ Lau Chùi White 5L</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 3Kg</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="n">
         <v>683</v>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>51230</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem - 3Kg</t>
+          <t>Sơn Gadex bóng mờ Base A 2.25L</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="n">
         <v>684</v>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>17230</t>
+          <t>JG25L</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Xanh - 3Kg</t>
+          <t>Sơn Gardex bóng mờ̀ Base  A 2.25L</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 3Kg</t>
+          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="n">
         <v>685</v>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>S29109A</t>
+          <t>JG07L</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng (Hàng khuyến mại không thu tiền)</t>
+          <t>Sơn Gardex bóng mờ̀ Base A 0.72L</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
+          <t>Sơn Jotun Gardex bóng mờ 0.72L</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="n">
         <v>686</v>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>S124</t>
+          <t>Joc01</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #124-màu bạc</t>
+          <t>Sơn Joclean - Jcb70RXA-00K1</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #124-màu bạc</t>
+          <t>Sơn Joclean 1L</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="n">
         <v>687</v>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>SKSCVN</t>
+          <t>Joc35</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
+          <t>SƠN JOCLEAN-JCP70EXA-K3.5</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>Bột trét Sika Wall Skimcoat (25kg/bag)</t>
+          <t>SƠN JOCLEAN 3.5L</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="n">
         <v>688</v>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>V189W05</t>
+          <t>PLA17</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>AK5930119 - DS AQUATECH 3IN1 WHITE 6KG V189</t>
+          <t>Sơn Jotaplast Base A 16.2L</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Trắng</t>
+          <t>Sơn nội thất Jotun Jotaplast 17L</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="n">
         <v>689</v>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>16030</t>
+          <t>PLA05</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Xám - 3Kg</t>
+          <t>Sơn Jotaplast Base A 4.5L</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 3Kg</t>
+          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="n">
         <v>690</v>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>71130</t>
+          <t>PLA05W</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Lơ - 3Kg</t>
+          <t>Sơn Jotaplast White 5L</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Lơ - 3Kg</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="n">
         <v>691</v>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>TM05</t>
+          <t>DLC17W</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Mờ - 500g</t>
+          <t>Sơn Jotun Enssence dễ lau chùi White 17L</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 500g</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="n">
         <v>692</v>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>51108</t>
+          <t>DLC05W</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Lợt - 800g</t>
+          <t>Sơn Jotun Enssence dễ lau chùi White 5 L</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Lợt - 800g</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="n">
         <v>693</v>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>DLC01</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>SƠN ESSENCE DỄ LAU CHÙI BASE A 0.9L</t>
+          <t>Sơn Jotun Essence dễ lau chùi 0.9L</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
           <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="n">
         <v>694</v>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>TS05</t>
+          <t>DLC17</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD BASE C 4.5L</t>
+          <t>Sơn Jotun Essence dễ lau chùi 16.2L</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="n">
         <v>695</v>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>DLC17</t>
+          <t>DLC05</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>SƠN ESSENCE DỄ LAU CHÙI BASE AA 16.2L</t>
+          <t>Sơn Jotun Essence dễ lau chùi 4.5L</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 17L</t>
+          <t>Sơn nội thất Jotun Essence Dễ lau chùi 5L</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="n">
         <v>696</v>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>DNB15</t>
+          <t>TT05W</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Sơn Majestic đẹp nguyên bản Base A 13.5L</t>
+          <t>Sơn Jotun Essence sơn trần chuyên dụng 5L</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Nguyên Bản 15L</t>
+          <t>Sơn nội thất Jotun Essence Trần Chuyên Dụng 5L</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="n">
         <v>697</v>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>TSMAX17</t>
+          <t>PLA05W</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD MAX BASE A 16.2L</t>
+          <t>Sơn Jotun Plast 5L</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield Max 17L</t>
+          <t>Sơn nước nội thất Jotun Jotaplast 5L</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="n">
         <v>698</v>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>BKG24</t>
+          <t>S29109A</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Băng keo GV 24mm x 30y</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>Băng keo GV 24mm x 30y</t>
+          <t>Sơn KUROBUSHI #109A-màu đen phẳng</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="n">
         <v>699</v>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>TSMAX05</t>
+          <t>S30109</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD MAX BASE C 4.5L</t>
+          <t>Sơn KUROBUSHI #109-màu đen</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield Max 5L</t>
+          <t>Sơn KUROBUSHI #109-màu đen</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="n">
         <v>700</v>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>DM04</t>
+          <t>S128A</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen Mờ - 400g</t>
+          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen Mờ - 400g</t>
+          <t>Sơn KUROBUSHI #128A-màu trong phẳng</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="n">
         <v>701</v>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>16004</t>
+          <t>S1128</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Sơn BT Trắng Xám - 0,4kg</t>
+          <t>Sơn KUROBUSHI #128-màu trong</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Trắng Xám - 0,4kg</t>
+          <t>Sơn KUROBUSHI #128-màu trong</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="n">
         <v>702</v>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>20008</t>
+          <t>SK1K</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen - 800g</t>
+          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 800g</t>
+          <t>Sơn KUROBUSHI #K1K**-màu trong</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="n">
         <v>703</v>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>120A08</t>
+          <t>SUCH2010</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Bạc - 800g</t>
+          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Bạc - 800g</t>
+          <t>Sơn KUROBUSHI #UCH210*-lớp bề mặt</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="n">
         <v>704</v>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>12104</t>
+          <t>SF2</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xám Lợt - 400g</t>
+          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Lợt - 400g</t>
+          <t>Sơn KUROBUSHI SP#F2-màu trắng mờ</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="n">
         <v>705</v>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>71330</t>
+          <t>SH2</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Sơn BTAlkyd Hòa Bình - 3Kg</t>
+          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 3Kg</t>
+          <t>Sơn KUROBUSHI SP#H2***-600C màu đen (sơn chịu nhiệt)</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="n">
         <v>706</v>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>K002M08</t>
+          <t>Xam04</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
+          <t>Sơn lót EPOXY 1K (0.5 KG)</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="n">
         <v>707</v>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>K10108</t>
+          <t>Xam04</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
+          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
+          <t>Sơn lót EPOXY 1K màu xám (0.5 KG)</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="n">
         <v>708</v>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>WH05</t>
+          <t>A93515</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 4L8</t>
+          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 5L</t>
+          <t>Sơn Lót Nội Thất Cao Cấp DULUX EASYCLEAN A935 15L</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="n">
         <v>709</v>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>PE150CM</t>
+          <t>K00228</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>CUỘN PE KHỔ 150CM</t>
+          <t>Sơn Mạ Kẽm Đen - 2,8Kg</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>CUỘN PE KHỔ 150CM</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="n">
         <v>710</v>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>NHAN_T</t>
+          <t>K00208</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>In nhãn nền trắng</t>
+          <t>Sơn Mạ Kẽm Đen - 800g</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>Nhãn nền trắng</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="n">
         <v>711</v>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>NHAN_XL</t>
+          <t>K002M08</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>In nhãn nền xanh lá</t>
+          <t>Sơn Mạ Kẽm Đen Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>Nhãn nền xanh lá</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="n">
         <v>712</v>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>NHAN_RENZE</t>
+          <t>K002M30</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>In nhãn Renze</t>
+          <t>Sơn Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>Nhãn Renze</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="n">
         <v>713</v>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>NHAN_VETX</t>
+          <t>K70130</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>In nhãn Vtex</t>
+          <t>Sơn Mạ Kẽm Hòa Bình - 3Kg</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>Nhãn Vtex</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="n">
         <v>714</v>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>LTB23C</t>
+          <t>K70108</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG (cán lớn )</t>
+          <t>Sơn Mạ Kẽm Hòa Bình - 800g</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>CỌ LĂN DECOR LINE 2 SỌC XANH 230MM TRỤC LỒNG</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Hòa Bình - 800g</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="n">
         <v>715</v>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>K10230</t>
+          <t>K00130</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Sơn BT Mạ Kẽm Xám - 3kg</t>
+          <t>Sơn Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="n">
         <v>716</v>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>K10208</t>
+          <t>K00108</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Sơn BT Mạ Kẽm Xám - 800g</t>
+          <t>Sơn Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng - 800g</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="n">
         <v>717</v>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>37628</t>
+          <t>K001M10</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn Mạ Kẽm Trắng Mờ - 1Kg</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="n">
         <v>718</v>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>71308</t>
+          <t>K001M40</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Mạ Kẽm Trắng Mờ - 4Kg</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="n">
         <v>719</v>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>71304</t>
+          <t>K50130</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="n">
         <v>720</v>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>45430</t>
+          <t>K10230</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Gạch - 3Kg</t>
+          <t>Sơn Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Gạch - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="n">
         <v>721</v>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>56230</t>
+          <t>K10208</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Chanh - 3Kg</t>
+          <t>Sơn Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="n">
         <v>722</v>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>612D08</t>
+          <t>K10308</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
+          <t>Sơn Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Ngọc - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="n">
         <v>723</v>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>61230</t>
+          <t>K10308</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
+          <t>Sơn Mạ Kẽm Xám Đậm - 800g</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 3Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="n">
         <v>724</v>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>V189W20</t>
+          <t>K103M08</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>AK5930123 - DS AQUATECH 3IN1 WHITE 20KG V189</t>
+          <t>Sơn Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Trắng</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="n">
         <v>725</v>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>V189LG06</t>
+          <t>K10103</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>AK5930122 - DS AQUATECH 3IN1 L.GREY 6KG V189-70620</t>
+          <t>Sơn Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 6kg Xám lợt</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="n">
         <v>726</v>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>V189LG20</t>
+          <t>K10108</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>AK5930126 - DS AQUATECH 3IN1 L.GREY 20KG V189-70620</t>
+          <t>Sơn Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>Sơn chống thấm cao cấp DULUX AQUATECH 3IN1 – 20kg Xám lợt</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="n">
         <v>727</v>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>37608</t>
+          <t>K60130</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ Nâu - 800g</t>
+          <t>Sơn Mạ Kẽm Xanh Ngọc - 3Kg</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="n">
         <v>728</v>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>51208</t>
+          <t>K70328</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem - 800g</t>
+          <t>Sơn Mạ Kẽm Yamaha - 2,8Kg</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="n">
         <v>729</v>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>15208</t>
+          <t>K70308</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem Đậm - 800g</t>
+          <t>Sơn Mạ Kẽm Yamaha - 800g</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="n">
         <v>730</v>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>675N08</t>
+          <t>K70408</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Nikko - 800g</t>
+          <t>Sơn Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Nikko - 800g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="n">
         <v>731</v>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>LX04</t>
+          <t>K70228</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Lót Xám - 400g</t>
+          <t>Sơn Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lót Xám - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="n">
         <v>732</v>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>51104</t>
+          <t>K70208</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>Sơn BT Kem Lợt - 0,4kg</t>
+          <t>Sơn Mạ Kẽm Yamaha Lợt - 800g</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Kem Lợt - 0,4kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Lợt - 800g</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="n">
         <v>733</v>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>83504</t>
+          <t>MK1415</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Nâu Đỏ - 400g</t>
+          <t>SON MAX CPHQ MO MK14 15L</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Nâu Đỏ - 400g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 15L</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="n">
         <v>734</v>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>120A04</t>
+          <t>MK1405</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Bạc - 400g</t>
+          <t>SON MAX CPHQ MO MK14 5L</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Bạc - 400g</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="n">
         <v>735</v>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>71230</t>
+          <t>MK1405</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Hòa Bình Lợt - 3Kg</t>
+          <t>SON MAX CPHQ MO MK14-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Hòa Bình Lợt - 3Kg</t>
+          <t>Sơn nước nội thất Maxilite Che Phủ Hiệu Quả từ Dulux - MK14 5L</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="n">
         <v>736</v>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>54430</t>
+          <t>30C05</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Cam - 3kg</t>
+          <t>SON MAX TOTAL MO 30C-BASE A IML 5L</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Cam - 3kg</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="n">
         <v>737</v>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>B123</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome 225g (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn ngoại thất cao cấp NP Weathergard PLUS+ 1L</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome 225g</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="n">
         <v>738</v>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>B105</t>
+          <t>Mex18LW</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn ngoại thất chất lượng tiêu chuẩn NP Super Matex - 18L Trắng</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu vàng 18KT 200cc</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="n">
         <v>739</v>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>B21905</t>
+          <t>NCR15W</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 0.5kg (24cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn nội thất cao cấp NP ODOUR-LESS CRVT&amp;KK 9102 WHITE 15L</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 0.5kg</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="n">
         <v>740</v>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>B21915</t>
+          <t>NM18DEN</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 1.5kg (12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn nội thất chất lượng cao NP MATEX 18L Đen</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>Bột trét vết nứt tường 1.5kg</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="n">
         <v>741</v>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>HiTemp</t>
+          <t>Vatex05W</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao 400cc(12cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>Sơn nội thất NP VATEX - 4.8Kg</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic chịu nhiệt độ cao</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="n">
         <v>742</v>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>PU1900</t>
+          <t>EWS05L</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Sơn xịt bóng PU 100% Acrylic 600cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>SƠN NƯỚC EASY WASH SEALER 5L</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>Sơn xịt bóng PU 100% Acrylic 600cc</t>
+          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="n">
         <v>743</v>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>B123</t>
+          <t>NM18DEN</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome bóng 270cc (6cans/carton), hiệu Bosny, xuất xứ Thái Lan</t>
+          <t>SƠN NƯỚC MATEX 9103 BLACK 18L</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>Sơn xịt 100% Acrylic màu Chrome bóng</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 18L</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="n">
         <v>744</v>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>37604</t>
+          <t>NM5DEN</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đỏ Nâu - 400g</t>
+          <t>SƠN NƯỚC MATEX 9103 BLACK 5K</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 400g</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 9103 BLACK 5K</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="n">
         <v>745</v>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>56204</t>
+          <t>NM18</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vàng Chanh - 400g</t>
+          <t>SƠN NƯỚC MATEX BASE A 18L</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Chanh - 400g</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 18L</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="n">
         <v>746</v>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>65304</t>
+          <t>NM05</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
+          <t>SƠN NƯỚC MATEX BASE A 5K</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Lá Mạ - 400g</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="n">
         <v>747</v>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>624D08</t>
+          <t>NM05</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Vert Đậm - 800g</t>
+          <t>SƠN NƯỚC MATEX BASE B 5K</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 800g</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX 5K</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="n">
         <v>748</v>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>66A01</t>
+          <t>NSM17</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>AK5317914 - SƠN DS AMBIANCE 5IN1 PEARL MO 66A-AP,1L</t>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 16.2L</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A 1L</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 17L</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="n">
         <v>749</v>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>CC1M</t>
+          <t>NSM05</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>Cặp cầu 1M</t>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT BASE A 4.5L</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>Cặp cầu 1M</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT 5L</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="n">
         <v>750</v>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>CC8T</t>
+          <t>NSM17W</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>Cặp cầu 8T</t>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>Cặp cầu 8T</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 17L</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="n">
         <v>751</v>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>20004</t>
+          <t>SM17W</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
+          <t>SƠN NƯỚC MATEX SEALER 17L</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
+          <t>SƠN LÓT NỘI THẤT MATEX SEALER 17L</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="n">
         <v>752</v>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>TM40</t>
+          <t>SM05W</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
+          <t>SƠN NƯỚC MATEX SEALER 5L</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Mờ - 4Kg</t>
+          <t>SƠN LÓT NỘI THẤT MATEX SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="n">
         <v>753</v>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>12330</t>
+          <t>BJ815</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 3Kg</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 15L</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="n">
         <v>754</v>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>15208</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem Đậm - 800g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="n">
         <v>755</v>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>17204</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 400g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="n">
         <v>756</v>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>37628</t>
+          <t>Z9815</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đỏ Nâu - 2,8Kg</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="n">
         <v>757</v>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>51230</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 3Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="n">
         <v>758</v>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>51208</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 800g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="n">
         <v>759</v>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>51204</t>
+          <t>K103M30</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="n">
         <v>760</v>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>53730</t>
+          <t>39A05</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng Đồng - 3Kg</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="n">
         <v>761</v>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>BKG50</t>
+          <t>NCR15W</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Băng keo GV 48mm x 30y</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>Băng keo GV 48mm x 30y</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 15L</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="n">
         <v>762</v>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>61208</t>
+          <t>NCR05W</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 800g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 9102 WHITE 5L</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="n">
         <v>763</v>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>61204</t>
+          <t>NCR01</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 400g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 0.9L</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cẩm Thạch - 400g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="n">
         <v>764</v>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>624D30</t>
+          <t>NCR15</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 13.5L</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="n">
         <v>765</v>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>65308</t>
+          <t>NCR05</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 800g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE A 4.5L</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Lá Mạ - 800g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="n">
         <v>766</v>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>54230</t>
+          <t>NCR05</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 4.5L</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 3Kg</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="n">
         <v>767</v>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>54208</t>
+          <t>NCR01</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 0.9L</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 800g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="n">
         <v>768</v>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>54204</t>
+          <t>NCR15</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 400g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 13.5L</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Vàng - 400g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="n">
         <v>769</v>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>73628</t>
+          <t>NCR05</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2,8Kg</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE C 4.5L</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 2,8Kg</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="n">
         <v>770</v>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>71508</t>
+          <t>NCR01</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 0.9L</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="n">
         <v>771</v>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>71504</t>
+          <t>NCR05</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 400g</t>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 4.5L</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 400g</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 5L</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="n">
         <v>772</v>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>70508</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
+          <t>SƠN NƯỚC SUPER MATEX 5L</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="n">
         <v>773</v>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>70504</t>
+          <t>Mex18LW</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 400g</t>
+          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 18L</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 400g</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 18L</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="n">
         <v>774</v>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>53630</t>
+          <t>Mex5LW</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
+          <t>SƠN NƯỚC SUPER MATEX 9102 WHITE 5L</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cafe Sữa - 3Kg</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 9102 WHITE 5L</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="n">
         <v>775</v>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>CPTDM01</t>
+          <t>Mex18L</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>SƠN ESSENCE CHE PHỦ TD MỜ BASE A 0.9L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE A 18L</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 1L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="n">
         <v>776</v>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>DHHM01</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>SƠN MAJESTIC ĐHH MỜ (MỚI) BASE A 0.9L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE A 5L</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 1L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="n">
         <v>777</v>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>DHHM05</t>
+          <t>Mex05L</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>SƠN MAJESTIC ĐHH MỜ (MỚI) BASE A 4.5L</t>
+          <t>SƠN NƯỚC SUPER MATEX BASE B 5L</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 5L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="n">
         <v>778</v>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>N054k</t>
+          <t>M17LW</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 1/2"</t>
+          <t>SƠN NƯỚC SUPER MATEX SEALER 17L</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 1/2"</t>
+          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 17L</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="n">
         <v>779</v>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>N4020K</t>
+          <t>M05LW</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 4"</t>
+          <t>SƠN NƯỚC SUPER MATEX SEALER 5L</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>Cọ sơn Ngôi Sao cán nhựa 4"</t>
+          <t>SƠN LÓT NGOẠI THẤT SUPER MATEX SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="n">
         <v>780</v>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>NM18</t>
+          <t>TTTD15L</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC MATEX BASE B 18L</t>
+          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 15L</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC NỘI THẤT MATEX 18L</t>
+          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 15L</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="n">
         <v>781</v>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>KOVAKL5T</t>
+          <t>TTTD05L</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>Sơn công nghiệp epoxy KOVA KL5 Tường kháng khuẩn</t>
+          <t>SƠN NƯỚC TRẮNG TRẦN TOÀN DIỆN 5L</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>Sơn công nghiệp epoxy KOVA KL5 Tường kháng khuẩn</t>
+          <t>SƠN NƯỚC NỘI THẤT TRẮNG TRẦN TOÀN DIỆN 5L</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="n">
         <v>782</v>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>TC001M03</t>
+          <t>Vatex17W</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>Sơn Màu Trắng Mờ - 3.0KG</t>
+          <t>SƠN NƯỚC VATEX 9102 WHITE 17L</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>DEPA Trắng Mờ 2.7 kg</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 17L</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="n">
         <v>783</v>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>CPM05</t>
+          <t>Vatex05W</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>SƠN JOTASHIELD CHỐNG PHAI MÀU BASE A 4.5L</t>
+          <t>SƠN NƯỚC VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 5L</t>
+          <t>SƠN NƯỚC NỘI THẤT VATEX 9102 WHITE 4.8K</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="n">
         <v>784</v>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>CPM01</t>
+          <t>WH15</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>SƠN JOTASHIELD CHỐNG PHAI MÀU BASE A 0.9L</t>
+          <t>SƠN NƯỚC WEATHERGARD HITEX BASE A 14L4</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD HITEX 15L</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="n">
         <v>785</v>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>LC6TC</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>AK6445481 - CỌ SƠN (KM KHÔNG THU TIỀN)</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 0.9L</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>Lăn chỉ 10cm (TC)</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="n">
         <v>786</v>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>S336</t>
+          <t>WP15</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #6-màu đỏ</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 13.5L</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>Samurai 33/6 Đỏ</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="n">
         <v>787</v>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>S16106</t>
+          <t>WP05</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>Sơn KUROBUSHI #106-màu xám sáng</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE A 4.5L</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>Samurai 16/106 Xám nhạt</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="n">
         <v>788</v>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>TOP109</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Phụ gia chống thấm Sikatop-109 Seal VN (AB) (15kg/set)</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 0.9L</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>Phụ gia chống thấm Sikatop-109 Seal VN (AB) (15kg/set)</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="n">
         <v>789</v>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>K001M40</t>
+          <t>WP15</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 13.5L</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 4Kg</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="n">
         <v>790</v>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>K001M10</t>
+          <t>WP05</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE B 4.5L</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Trắng Mờ - 1Kg</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="n">
         <v>791</v>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>K10308</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 0.9L</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 800g</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="n">
         <v>792</v>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>K002M30</t>
+          <t>WP05</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 4.5L</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen Mờ - 3Kg</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="n">
         <v>793</v>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>71408</t>
+          <t>WGS15</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha Lợt - 800g</t>
+          <t>SƠN NƯỚC WEATHERGARD SEALER 15L</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha Lợt - 800g</t>
+          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 15L</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="n">
         <v>794</v>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>20028</t>
+          <t>WGS05</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Đen - 2,8Kg</t>
+          <t>SƠN NƯỚC WEATHERGARD SEALER 5L</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Đen - 2,8Kg</t>
+          <t>SƠN LÓT NGOẠI THẤT WEATHERGARD SEALER 5L</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="n">
         <v>795</v>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>NHAN_C</t>
+          <t>WP2P18</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>In nhãn nền cam</t>
+          <t>SƠN NƯỚC WP 200 PLUS BASE A 18K</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>Nhãn màu cam</t>
+          <t>SƠN NƯỚC WP 200 PLUS 18K</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="n">
         <v>796</v>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>NHAN_VETX</t>
+          <t>WP2P06</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>Tờ rơi Vtex</t>
+          <t>SƠN NƯỚC WP 200 PLUS BASE A 6K</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>Nhãn Vtex</t>
+          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="n">
         <v>797</v>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>GIN</t>
+          <t>1KSOMIC08</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>Giấy nhiệt</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
-          <t>Giấy nhiệt</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="n">
         <v>798</v>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>71504</t>
+          <t>1KSOMICDB30</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Yamaha - 400g</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Yamaha - 400g</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 3 kg)</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="n">
         <v>799</v>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>51204</t>
+          <t>1KSOMICDB04</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Kem - 400g</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Kem - 400g</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 400g)</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="n">
         <v>800</v>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>16004</t>
+          <t>1KSOMICDB08</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Trắng Xám - 400g</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Trắng Xám - 400g</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu đặc biệt ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="n">
         <v>801</v>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>TC70130</t>
+          <t>1KSOMIC04</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 03KG</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 03KG</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 400g)</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="n">
         <v>802</v>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>TC901M09</t>
+          <t>1KSOMIC08</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN MỜ - 01KG</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN MỜ - 01KG</t>
+          <t>Sơn phủ 1k đa dụng  SOMIC màu chuẩn ( 800g)</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="n">
         <v>803</v>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>TC901M03</t>
+          <t>2KCA08</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN MỜ - 03KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN MỜ - 03KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="n">
         <v>804</v>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>TCN001B09</t>
+          <t>2KCB02</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 01KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 01KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="n">
         <v>805</v>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>TC001M09</t>
+          <t>2KCA08</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU TRẮNG MỜ - 01KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - A( 800g)</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU TRẮNG MỜ - 01KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn  - A( 800g)</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="n">
         <v>806</v>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>TC301B09</t>
+          <t>2KCB02</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 01KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC màu chuẩn - B( 200g)</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 01KG</t>
+          <t>Sơn phủ 2k đa dụng SOMIC  màu chuẩn - B( 200g)</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="n">
         <v>807</v>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>TC304M09</t>
+          <t>TS17</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 01KG</t>
+          <t>Sơn Tough Shield 17L</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 01KG</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="n">
         <v>808</v>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>TC305M09</t>
+          <t>TS17</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 01KG</t>
+          <t>Sơn Tough Shield Base A 16.2L</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 01KG</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 17L</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="n">
         <v>809</v>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>TC70109</t>
+          <t>TS05</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 01KG</t>
+          <t>Sơn Tough Shield Base A 4.5L</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XINGFA NÂU CAFE - 01KG</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="n">
         <v>810</v>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>2IN115A</t>
+          <t>TSP17W</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>AK9063058 - DS INSPIRE INT 2IN1 BASE A 15L</t>
+          <t>Sơn Tough Shield Primer 17L</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 15L</t>
+          <t>Sơn lót ngoại thất Tough Shield Primer 17L</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="n">
         <v>811</v>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>2IN105</t>
+          <t>TSP05W</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>AK9063055 - DS INSPIRE INT 2IN1 BASE B 5L</t>
+          <t>Sơn Tough Shield Primer 5L</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 5L</t>
+          <t>Sơn lót ngoại thất Tough Shield Primer 5L</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="n">
         <v>812</v>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>2IN105</t>
+          <t>TS05W</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>AK9063054 - DS INSPIRE INT 2IN1 BASE A 5L</t>
+          <t>Sơn Tough Shield White 5L</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 5L</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="n">
         <v>813</v>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>2IN101</t>
+          <t>ATM</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>AK9063052 - DS INSPIRE INT 2IN1 BASE E 1L</t>
+          <t>Sơn xịt ATM màu thường</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 1L</t>
+          <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="n">
         <v>814</v>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>2IN101</t>
+          <t>ATM</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>AK9063051 - DS INSPIRE INT 2IN1 BASE B 1L</t>
+          <t>Sơn xịt ATM thường ( 12 lon)</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 1L</t>
+          <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="n">
         <v>815</v>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>2IN101</t>
+          <t>TOLAX</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>AK9063040 - DS INSPIRE INT 2IN1 BASE A 1L</t>
+          <t>Sơn Xịt ToLax</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 1L</t>
+          <t>Sơn Xịt ToLax</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="n">
         <v>816</v>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>2IN115W</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>AK9063057 - DS INSPIRE INT 2IN1 WHITE 15L</t>
+          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 15L</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 TRẮNG 15L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="n">
         <v>817</v>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>2IN105W</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>AK9063053 - DS INSPIRE INT 2IN1 WHITE 5L</t>
+          <t>Sơn, Dulux Easyclean Antivirus Matt 99A Base A 5L</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t>SƠN NỘI THẤT DULUX INSPIRE 2IN1 TRẮNG 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="n">
         <v>818</v>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>2IN105</t>
+          <t>TOAAS18</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>AK9063056 - DS INSPIRE INT 2IN1 BASE E 5L</t>
+          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>ƠN NỘI THẤT DULUX INSPIRE 2IN1 5L</t>
+          <t>SUPERTECH PRO NGOAI THAT #000AS 18L</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="n">
         <v>819</v>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>BKN05530</t>
+          <t>100WRL1L</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Băng keo nilon B 55cm x 30m</t>
+          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>Băng keo nilon B 55cm x 30m</t>
+          <t>TOA 100 WATER REPELLENT GLOSS #00000 1/4 GL</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="n">
         <v>820</v>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>GTQAS</t>
+          <t>TOLAX</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>GIÁ TREO QUẦN ÁO HT2C EX-S WH</t>
+          <t>Tolax 800 Gỗ Cánh Gián Vàng</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t>GIÁ TREO QUẦN ÁO HT2C EX-S WH</t>
+          <t>Sơn Xịt ToLax</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="n">
         <v>821</v>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>GTQAD</t>
+          <t>TS17W</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>GIÁ TREO QUẦN ÁO HT2C EX-D WH</t>
+          <t>Tough Shield White 17L</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>GIÁ TREO QUẦN ÁO HT2C EX-D WH</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield White 17L</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="n">
         <v>822</v>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>MQAGW38</t>
+          <t>TS05W</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>MÓC QUẦN ÁO GỖ W38 YUKARI</t>
+          <t>Tough Shield White 5L</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>MÓC QUẦN ÁO GỖ W38 YUKARI</t>
+          <t>Sơn nước ngoại thất Jotun Tough Shield White 5L</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="n">
         <v>823</v>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>MKQAGW36</t>
+          <t>CSX</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>MÓC KẸP QUẦN&amp;VÁY GỖ W36 LOTUS 3P</t>
+          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>MÓC KẸP QUẦN&amp;VÁY GỖ W36 LOTUS 3P</t>
+          <t>Vữa chà ron Cá Sấu Premium Plus (White - J0204171001-G700, 1gói = 1kg)</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="n">
         <v>824</v>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>GTQASWH</t>
+          <t>Top107</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>GIÁ TREO QUẦN ÁO HT2C S WH</t>
+          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>GIÁ TREO QUẦN ÁO HT2C S WH</t>
+          <t>Vữa chống thấm Sikatop-107 Seal VN (AB) 25kg</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="n">
         <v>825</v>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>BK</t>
+          <t>KEOCS</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Băng keo</t>
+          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>Băng keo trong 5cm</t>
+          <t>Vữa dán gạch Cá Sấu Green (Grey - J0101111020-01, 1 bao = 20kg)</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="n">
         <v>826</v>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>NN_P1000</t>
+          <t>Grout25</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Giấy nhám Japan (9" x 11")</t>
+          <t>Vữa rót Sikagrout GP</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>Nhám nước P1000</t>
+          <t>Vữa rót Sikagrout GP</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="n">
         <v>827</v>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>NT_P150P180P240</t>
+          <t>Grout05</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Nhám Dĩa (Japan)</t>
+          <t>Vữa rót Sikagrout GP - 5Kg</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>Nhám tròn P150,P180,P240</t>
+          <t>Vữa rót Sikagrout GP - 5Kg</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="n">
         <v>828</v>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>NN_P150P180</t>
+          <t>WP01</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Giấy nhám (9" x 11")</t>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 0.9L</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>Nhám nước P150,P180</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 1L</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="n">
         <v>829</v>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>TC001M05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>BJ805</t>
+        </is>
+      </c>
+      <c r="C830" t="inlineStr">
+        <is>
+          <t>AK5746537 - SON DS WS MATT IML BASE C 5L</t>
+        </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng mờ 0.5 KG</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="n">
         <v>830</v>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>TC001M09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>BJ801</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>AK5279169 - SƠN DS WS MATT BJ8-BASE C. 1L</t>
+        </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng mờ 0.9 KG</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="n">
         <v>831</v>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>EWS15L</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>SƠN NƯỚC EASY WASH SEALER 15L</t>
+          <t>AK5878330 - DS EC ANTIVIRUS MATT 99A BASE C 15L</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>SƠN LÓT NỘI THẤT EASY WASH SEALER 15L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="n">
         <v>832</v>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>K00228</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
+          <t>AK5878331 - DS EC ANTIVIRUS MATT 99A BASE D 15L</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 2,8Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="n">
         <v>833</v>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>K00208</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
+          <t>AK5618570 - DS WS COLOUR PROTECT MATT BASE D 5L</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Đen - 800g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="n">
         <v>834</v>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>K60130</t>
+          <t>VMIN</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
+          <t>Bột trét tường nội thất</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Xanh Ngọc - 3Kg</t>
+          <t>Bột trét tường nội thất</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="n">
         <v>835</v>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>K70308</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
+          <t>AK5875159 - DS EC ANTIVIRUS MATT 99A BASE B 5L</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 800g</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="n">
         <v>836</v>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>CPTDM05</t>
+          <t>99A05</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Sơn Essence Che Phủ TD Mờ Base C 4.5L</t>
+          <t>AK5878329 - DS EC ANTIVIRUS MATT 99A BASE D 5L</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 5L</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="n">
         <v>837</v>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>DHHM05</t>
+          <t>BJ805</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>SƠN MAJESTIC ĐHH MỜ (MỚI) BASE B 4.5L</t>
+          <t>AK5746536 - SON DS WS MATT IML BASE B 5L</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Mờ 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 5L</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="n">
         <v>838</v>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>70508</t>
+          <t>BJ801</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Xanh Dương - 800g</t>
+          <t>AK5279170 - SƠN DS WS MATT BJ8-BASE D, 1L</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 800g</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD Bề Mặt Mờ - BJ8 1L</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="n">
         <v>839</v>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>70528</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Dương-2.8kg</t>
+          <t>AK5875156 - DS EC ANTIVIRUS MATT 99A BASE B 1L</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Dương - 2,8Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="n">
         <v>840</v>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>W75906XD</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>AK5318513 - SON DS AQUATECH FLEX WP W759-70619 6KG</t>
+          <t>AK5878207 - DS EC ANTIVIRUS MATT 99A BASE D 1L</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>Chống Thấm Tường Ngoai Dulux Aquatech Flex 6kg Xám đậm</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="n">
         <v>841</v>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>W75920XD</t>
+          <t>A36025</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>AK5318512 - SON DS AQUATECH FLEX WP W759-70619 20KG</t>
+          <t>AK5726551 - SON DAU MS A360-BASE B 2.5L</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>Chống Thấm Tường Ngoai Dulux Aquatech Flex 20kg Xám đậm</t>
+          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 2.5L</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="n">
         <v>842</v>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>V91020XN</t>
+          <t>Z9815</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>AK5556009 - CHAT CHONG THAM SON DS AQUATECH MAX 20KG</t>
+          <t>AK5779597 - SON DS INSPIRE EXT MO Z98-BASE B.15L</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>Chống Thấm Sàn Dulux Aquatech Max 20Kg Xám nhạt</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 15L</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="n">
         <v>843</v>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>V91006XN</t>
+          <t>Z9805</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>AK5556010 - CHAT CHONG THAM SON DS AQUATECH MAX 6KG</t>
+          <t>AK5822397 - SON INSPIRE EXT MATT Z98 IML B 5L</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>Chống Thấm Sàn Dulux Aquatech Max 06Kg Xám nhạt</t>
+          <t>Sơn nước ngoại thất DULUX INSPIRE Bề mặt mờ - Z98 5L</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="n">
         <v>844</v>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>CTQ</t>
+          <t>E01505</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Cờ Tổ Quốc KT 126cm x195cm</t>
+          <t>AK5618568 - DS WS COLOUR PROTECT MATT BASE B 5L</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>Cờ Tổ Quốc</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 5L</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="n">
         <v>845</v>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>NHAN_H</t>
+          <t>99A15</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>In nhãn nền hồng</t>
+          <t>AK5875162 - DS EC ANTIVIRUS MATT 99A BASE B 15L</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>Nhãn nền hồng</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 15L</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="n">
         <v>846</v>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>70528</t>
+          <t>99A01</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 2,8Kg</t>
+          <t>AK5878206 - DS EC ANTIVIRUS MATT 99A BASE C 1L</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Xanh Dương - 2,8Kg</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Mờ - 99A 1L</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="n">
         <v>847</v>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Xam40</t>
+          <t>28C05</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K (4 KG)</t>
+          <t>AK5750983 - MAX TOUGH EXT MT 28C-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>Sơn lót EPOXY 1K (4 KG)</t>
+          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 5L</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="n">
         <v>848</v>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>A36015A</t>
+          <t>28C15</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>AK5979297 - MS ENAMEL A360 BASE A 15L</t>
+          <t>AK5750984 - MAX TOUGH EXT MT 28C-BASE B IML15L</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>Sơn dầu cho gỗ và kim loại MAXILITE - A360 15L</t>
+          <t>Sơn nước ngoại thất MAXILITE TOUGH từ Dulux Bề mặt mờ - 28C 15L</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="n">
         <v>849</v>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>40430</t>
+          <t>30C05</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>Sơn BT Alkyd Cam - 3Kg</t>
+          <t>AK5750963 - MAX TOTAL INT MT 30C-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Alkyd Cam - 3kg</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 5L</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="n">
         <v>850</v>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>DLC01</t>
+          <t>30C15</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>SƠN ESSENCE DỄ LAU CHÙI BASE C 0.9L</t>
+          <t>AK5750964 - MAX TOTAL INT MT 30C-BASE B IML 15L</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Dễ lau chùi 1L</t>
+          <t>Sơn nước nội thất Maxilite Total từ Dulux Bề mặt mờ - 30C 15L</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="n">
         <v>851</v>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>JG07L</t>
+          <t>39A05</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>SƠN GARDEX BÓNG MỜ BASE C 0.72L</t>
+          <t>AK5800229 - SON DS INSPIRE MO 39A-BASE B IML 5L</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 0.72L</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 5L</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="n">
         <v>852</v>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>JG07LW</t>
+          <t>39A15</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>SƠN GARDEX BÓNG MỜ WHITE 0.8L</t>
+          <t>AK5800219 - SON DS INSPIRE MO 39A-BASE B IML 15L</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 0.8L Trắng</t>
+          <t>Sơn nước nội thất DULUX INSPIRE Bề mặt mờ - 39A 15L</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="n">
         <v>853</v>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>99AB01</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>SƠN GARDEX BÓNG MỜ BASE A 2.25L</t>
+          <t>AK5878338 - DS EC ANTIVIRUS SHEEN 99AB BASE C 1L</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="n">
         <v>854</v>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>JG25L</t>
+          <t>99AB05</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>SƠN GARDEX BÓNG MỜ BASE C 2.25L</t>
+          <t>AK5878340 - DS EC ANTIVIRUS SHEEN 99AB BASE C 5L</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gardex bóng mờ 2.5L</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 5L</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="n">
         <v>855</v>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>JG25LW</t>
+          <t>99AB01</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>SƠN GARDEX BÓNG MỜ WHITE 2.5L</t>
+          <t>AK5878339 - DS EC ANTIVIRUS SHEEN 99AB BASE D 1L</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>Sơn Jotun Gadex bóng mờ 2.5L Trắng</t>
+          <t>Sơn nước nội thất cao cấp DULUX EASYCLEAN LAU CHÙI VƯƠT TRỘI KHÁNG VIRUS - Bề Mặt Bóng - 99AB 1L</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="n">
         <v>856</v>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>TS05</t>
+          <t>E01501</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD BASE AA 4.5L</t>
+          <t>AK5618559 - DS WS COLOUR PROTECT MATT BASE B 1L</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>Sơn nước ngoại thất Jotun Tough Shield 5L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="n">
         <v>857</v>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>NO1</t>
+          <t>E01501</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>CHẤT MÀU ACOTONE ĐEN NO1</t>
+          <t>AK5618561 - DS WS COLOUR PROTECT MATT BASE D 1L</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t>AK5828034 - DN ACOTONE TINTER NO1 COL_VN 1L</t>
+          <t>Sơn nước ngoại thất cao cấp DULUX WEATHERSHIELD COLOUR PROTECT Bề măt mờ-E015 1L</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="n">
         <v>858</v>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>OK1</t>
+          <t>K70428</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Chất Tạo Màu Multicolor Colorant OK 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>Chất Tạo Màu Multicolor Colorant OK 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha Đậm - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="n">
         <v>859</v>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>DHHB15</t>
+          <t>K103M08</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>SƠN MAJESTIC ĐHH BÓNG (MỚI) BASE A 13.5L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>Sơn Nội Thất Jotun Majestic Đẹp Hoàn Hảo Bóng 15L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm Mờ - 800g</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="n">
         <v>860</v>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>CPM01</t>
+          <t>K50108</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>SƠN JOTASHIELD CHỐNG PHAI MÀU BASE C 0.9L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t>Sơn Ngoại Thất Jotashield Chống Phai Màu 1L</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="n">
         <v>861</v>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>K70328</t>
+          <t>K50130</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t>Sơn Bạch Tuyết Mạ Kẽm Yamaha - 2,8Kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="n">
         <v>862</v>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>31CF</t>
+          <t>K10330</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>Chất kết dính Sikadur-31 CF Normal (AB) (1.2Kg/set)</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t>Chất kết dính Sikadur 31CF(bộ 731) 1.2kg</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Xám Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="n">
         <v>863</v>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>TSMAX05B</t>
+          <t>12304</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>SƠN TOUGH SHIELD MAX BASE B 4.5L</t>
+          <t>Sơn BT Alkyd Xám Đậm - 400g</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>Sơn ngoài Jotun Tough Shield Max 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 400g</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="n">
         <v>864</v>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>JPLN17</t>
+          <t>73604</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>SƠN JOTASHIELD PRIMER 17L</t>
+          <t>Sơn BT Alkyd Yamaha Đậm - 400g</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t>Sơn Lót Ngoại Thất Jotashield Primer 17L</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 400g</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="n">
         <v>865</v>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>CPTDM05</t>
+          <t>20004</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>SƠN ESSENCE CHE PHỦ TD MỜ BASE A 4.5L</t>
+          <t>Sơn BT Alkyd Đen - 400g</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 5L</t>
+          <t>Sơn Bạch Tuyết Alkyd Đen - 400g</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="n">
         <v>866</v>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>V189TS20</t>
+          <t>71508</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>AK5930124 - DS AQUATECH 3IN1 OFF WHITE 20KG V189-75700</t>
+          <t>Sơn BT Alkyd Yamaha - 800g</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
-          <t>Chống Thấm Ngoài Dulux AquaTech 3in1 20Kg Trắng sứ</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 800g</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="n">
         <v>867</v>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>HS005SH</t>
+          <t>83608</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>Sóng nhựa HS005-SH</t>
+          <t>Sơn BT Alkyd Nâu - 800g</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>Sóng nhựa HS005-SH</t>
+          <t>Sơn Bạch Tuyết Alkyd Nâu - 800g</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="n">
         <v>868</v>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>PE1MC</t>
+          <t>73608</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>Vải không dệt làm từ 100% polyester (100% sợi filament nhân tạo), định lượng 60g/m2(+/-10%), kt: 100cm*50m</t>
+          <t>Sơn BT Alkyd Yamaha Đậm - 800g</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>Màng PE chống thấm 100cm*50m</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="n">
         <v>869</v>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>CR21127</t>
-[...4 lines deleted...]
-        <v/>
+          <t>34404</t>
+        </is>
+      </c>
+      <c r="C870" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Đỏ - 400g</t>
+        </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ xám  3 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 400g</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="n">
         <v>870</v>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>CR51109</t>
-[...4 lines deleted...]
-        <v/>
+          <t>12208</t>
+        </is>
+      </c>
+      <c r="C871" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Xám - 800g</t>
+        </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ đỏ 1 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám - 800g</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="n">
         <v>871</v>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>CR51127</t>
-[...4 lines deleted...]
-        <v/>
+          <t>12308</t>
+        </is>
+      </c>
+      <c r="C872" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Xám Đậm - 800g</t>
+        </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ đỏ  3 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Đậm - 800g</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="n">
         <v>872</v>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>DEPA00105</t>
-[...4 lines deleted...]
-        <v/>
+          <t>40408</t>
+        </is>
+      </c>
+      <c r="C873" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Cam - 800g</t>
+        </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>DEPA Xanh DEРА  0.5 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Cam - 800g</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="n">
         <v>873</v>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>DEPA00109</t>
-[...4 lines deleted...]
-        <v/>
+          <t>34408</t>
+        </is>
+      </c>
+      <c r="C874" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Đỏ - 800g</t>
+        </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t>DEPA Xanh DEРА  0.9 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Đỏ - 800g</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="n">
         <v>874</v>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>DEPA00127</t>
-[...4 lines deleted...]
-        <v/>
+          <t>VM15</t>
+        </is>
+      </c>
+      <c r="C875" t="inlineStr">
+        <is>
+          <t>Cọ lăn Việt Mỹ 15cm</t>
+        </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>DEPA Xanh DEРА  2.7 KG</t>
+          <t>Cọ lăn Việt Mỹ 15 cm</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="n">
         <v>875</v>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>TC001B05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>LC610K</t>
+        </is>
+      </c>
+      <c r="C876" t="inlineStr">
+        <is>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6 cm</t>
+        </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng bóng 0.5 KG</t>
+          <t>Cọ lăn chỉ mini Việt Mỹ 6cm</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="n">
         <v>876</v>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>TC001B09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>NCR15</t>
+        </is>
+      </c>
+      <c r="C877" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 13.5L</t>
+        </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng bóng 0.9 KG</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="n">
         <v>877</v>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>TC001B27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>WP15</t>
+        </is>
+      </c>
+      <c r="C878" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE C 13.5L</t>
+        </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng bóng 2.7 KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="n">
         <v>878</v>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>TC001M27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>WP15</t>
+        </is>
+      </c>
+      <c r="C879" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 13.5L</t>
+        </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng mờ 2.7 KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="n">
         <v>879</v>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>TC301B05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>NYOC</t>
+        </is>
+      </c>
+      <c r="C880" t="inlineStr">
+        <is>
+          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
+        </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi nhạt  0.5 KG</t>
+          <t>PHẨM MÀU ECO 100 YELLOW OXIDE C 1L</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="n">
         <v>880</v>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>TC301B09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>Mex18L</t>
+        </is>
+      </c>
+      <c r="C881" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC SUPER MATEX BASE B 18L</t>
+        </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi nhạt  0.9 KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 18L</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="n">
         <v>881</v>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>TC301B27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>NCR15</t>
+        </is>
+      </c>
+      <c r="C882" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE D 13.5L</t>
+        </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi nhạt  2.7 KG</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 15L</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="n">
         <v>882</v>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>TC303B05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>WP05</t>
+        </is>
+      </c>
+      <c r="C883" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC WEATHERGARD PLUS+ BASE D 4.5L</t>
+        </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi đậm  0.5 KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 5L</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="n">
         <v>883</v>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>TC303B09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>Mex05L</t>
+        </is>
+      </c>
+      <c r="C884" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC SUPER MATEX BASE C 5L</t>
+        </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi đậm  0.9 KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="n">
         <v>884</v>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>TC303B27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>Mex05L</t>
+        </is>
+      </c>
+      <c r="C885" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC SUPER MATEX BASE D 5L</t>
+        </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi đậm  2.7 KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT SUPER MATEX 5L</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="n">
         <v>885</v>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>TC304M05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>NCR01</t>
+        </is>
+      </c>
+      <c r="C886" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC ODL CRVT &amp; KHÁNG KHUẨN BASE B 0.9L</t>
+        </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám ghi mờ  0.5 KG</t>
+          <t>SƠN NƯỚC NỘI THẤT ODL CRVT &amp; KHÁNG KHUẨN 1L</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="n">
         <v>886</v>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>TC304M09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>Xam10</t>
+        </is>
+      </c>
+      <c r="C887" t="inlineStr">
+        <is>
+          <t>Sơn lót EPOXY 1K màu xám ( 1 KG)</t>
+        </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám ghi mờ  0.9 KG</t>
+          <t>Sơn lót EPOXY 1K màu xám (1 KG)</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="n">
         <v>887</v>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>CR21109</t>
-[...2 lines deleted...]
-      <c r="C888" t="inlineStr"/>
+          <t>JG25L</t>
+        </is>
+      </c>
+      <c r="C888" t="inlineStr">
+        <is>
+          <t>Sơn Gadex bóng mờ Base C 2.25L</t>
+        </is>
+      </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ xám  1 KG</t>
+          <t>Sơn Jotun Gadex bóng mờ 2.5L</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="n">
         <v>888</v>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>TC304M27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>ATM</t>
+        </is>
+      </c>
+      <c r="C889" t="inlineStr">
+        <is>
+          <t>Sơn xịt ATM thường ( 12 lon/hộp)</t>
+        </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám ghi mờ  2.7 KG</t>
+          <t>Sơn xịt ATM thường</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="n">
         <v>889</v>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>TC305M05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>TC901M03</t>
+        </is>
+      </c>
+      <c r="C890" t="inlineStr">
+        <is>
+          <t>Sơn Màu Đen Mờ - 03KG</t>
+        </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám xanh mờ  0.5 KG</t>
+          <t>DEPA Đen Mờ 901M 2.7 kg</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="n">
         <v>890</v>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>TC305M09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>TC001M03</t>
+        </is>
+      </c>
+      <c r="C891" t="inlineStr">
+        <is>
+          <t>Sơn Màu Trắng Mờ - 3.0KG</t>
+        </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám xanh mờ  0.9 KG</t>
+          <t>DEPA Trắng Mờ 2.7 kg</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="n">
         <v>891</v>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>TC305M27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>JEXIN</t>
+        </is>
+      </c>
+      <c r="C892" t="inlineStr">
+        <is>
+          <t>Jotun bột trét CC nôi và ngoại thất (ĐL) 40Kg</t>
+        </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám xanh mờ  2.7 KG</t>
+          <t>Jotun bột trét CC nội &amp; ngoại thất (ĐL) 40KG</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="n">
         <v>892</v>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>TC306M05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>S2102</t>
+        </is>
+      </c>
+      <c r="C893" t="inlineStr">
+        <is>
+          <t>Sơn KUROBUSHI #102-màu trắng</t>
+        </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám nhạt  0.5 KG</t>
+          <t>Sơn KUROBUSHI #102-màu trắng</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="n">
         <v>893</v>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>TC306M09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>CRB04</t>
+        </is>
+      </c>
+      <c r="C894" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Chống Rỉ - 400g</t>
+        </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám nhạt  0.9 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Chống Rỉ - 400g</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="n">
         <v>894</v>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>TC306M27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>71528</t>
+        </is>
+      </c>
+      <c r="C895" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Yamaha Lợt - 2,8Kg</t>
+        </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám nhạt  2.7 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Yamaha - 2,8Kg</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="n">
         <v>895</v>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>TC40205</t>
-[...4 lines deleted...]
-        <v/>
+          <t>624D30</t>
+        </is>
+      </c>
+      <c r="C896" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Vert Đậm - 3Kg</t>
+        </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng chùa  0.5 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Vert Đậm - 3Kg</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="n">
         <v>896</v>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>TC40209</t>
-[...4 lines deleted...]
-        <v/>
+          <t>17208</t>
+        </is>
+      </c>
+      <c r="C897" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Xám Xanh - 800g</t>
+        </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng chùa  0.9 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Xám Xanh - 800g</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="n">
         <v>897</v>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>TC40227</t>
-[...4 lines deleted...]
-        <v/>
+          <t>15104</t>
+        </is>
+      </c>
+      <c r="C898" t="inlineStr">
+        <is>
+          <t>Sơn BT Alkyd Vàng Kem - 400g</t>
+        </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng chùa  2.7 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 400g</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="n">
         <v>898</v>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>TC403B05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>WP15</t>
+        </is>
+      </c>
+      <c r="C899" t="inlineStr">
+        <is>
+          <t>WEATHERGARD PLUS + BASE A 13.5 LÍT</t>
+        </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem nhạt 0.5 KG</t>
+          <t>SƠN NƯỚC NGOẠI THẤT WEATHERGARD PLUS+ 15L</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="n">
         <v>899</v>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>TC403B09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>VMEX</t>
+        </is>
+      </c>
+      <c r="C900" t="inlineStr">
+        <is>
+          <t>Bột trét tường ngoại thất</t>
+        </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem nhạt 0.9 KG</t>
+          <t>Bột trét tường ngoại thất</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="n">
         <v>900</v>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>TC404B05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>CT11AT22KG</t>
+        </is>
+      </c>
+      <c r="C901" t="inlineStr">
+        <is>
+          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường</t>
+        </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem đậm  0.5 KG</t>
+          <t>Chất chống thấm cao cấp KOVA CT-11A Plus Tường 22Kg</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="n">
         <v>901</v>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>TC404B27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>PLA17W</t>
+        </is>
+      </c>
+      <c r="C902" t="inlineStr">
+        <is>
+          <t>Sơn Jotaplast Super White 17L</t>
+        </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem đậm  2.7 KG</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 17L</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="n">
         <v>902</v>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>TC40605</t>
-[...4 lines deleted...]
-        <v/>
+          <t>PLA05W</t>
+        </is>
+      </c>
+      <c r="C903" t="inlineStr">
+        <is>
+          <t>Sơn Jotaplast Super White 5L</t>
+        </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>DEPA Màu cam  0.5 KG</t>
+          <t>Sơn nội thất Jotun Jotaplast Trắng 5L</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="n">
         <v>903</v>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>TC40609</t>
-[...4 lines deleted...]
-        <v/>
+          <t>ESS05L</t>
+        </is>
+      </c>
+      <c r="C904" t="inlineStr">
+        <is>
+          <t>Sơn Essence sơn lót chống kiềm 5L</t>
+        </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>DEPA Màu cam  0.9 KG</t>
+          <t>Sơn Lót Ngoại Thất - Nội Thất Jotun Essence 5L</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="n">
         <v>904</v>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>TC40627</t>
-[...4 lines deleted...]
-        <v/>
+          <t>1KSOMICDB04</t>
+        </is>
+      </c>
+      <c r="C905" t="inlineStr">
+        <is>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
+        </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t>DEPA Màu cam  2.7 KG</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu đặc biệt ( 400g)</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="n">
         <v>905</v>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>TC409B05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>SDSOMICDB800</t>
+        </is>
+      </c>
+      <c r="C906" t="inlineStr">
+        <is>
+          <t>SD SOMIC màu ĐB (0.8 kg)</t>
+        </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng nghệ  0.5 KG</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.8 kg)</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="n">
         <v>906</v>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>TC409B09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>SDSOMICDB400</t>
+        </is>
+      </c>
+      <c r="C907" t="inlineStr">
+        <is>
+          <t>SD SOMIC màu ĐB (0.4 kg)</t>
+        </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng nghệ  0.9 KG</t>
+          <t>Sơn dầu SD SOMIC màu ĐB (0.4 kg)</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="n">
         <v>907</v>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>TC409B27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>1KSOMIC30</t>
+        </is>
+      </c>
+      <c r="C908" t="inlineStr">
+        <is>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
+        </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng nghệ  2.7 KG</t>
+          <t>Sơn phủ 1k đa dụng SOMIC màu chuẩn ( 3kg)</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="n">
         <v>908</v>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>TC50205</t>
-[...4 lines deleted...]
-        <v/>
+          <t>JOMAR</t>
+        </is>
+      </c>
+      <c r="C909" t="inlineStr">
+        <is>
+          <t>SD Jomar (70 gam)</t>
+        </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>DEPA Màu đỏ cờ  0.5 KG</t>
+          <t>Sơn dầu SD JOMAR (70g)</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="n">
         <v>909</v>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>TC50209</t>
-[...4 lines deleted...]
-        <v/>
+          <t>WP2P06</t>
+        </is>
+      </c>
+      <c r="C910" t="inlineStr">
+        <is>
+          <t>CHỐNG THẤM WP 200 PLUS BASE A 6K</t>
+        </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t>DEPA Màu đỏ cờ  0.9 KG</t>
+          <t>SƠN NƯỚC WP 200 PLUS 6K</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="n">
         <v>910</v>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>TC50227</t>
-[...4 lines deleted...]
-        <v/>
+          <t>66A15W</t>
+        </is>
+      </c>
+      <c r="C911" t="inlineStr">
+        <is>
+          <t>AK5557416 - SON DS AMBIANCE 5IN1 PEARL 66A-75060 15L</t>
+        </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>DEPA Màu đỏ cờ  2.7 KG</t>
+          <t>Sơn nước nội thất siêu cao cấp DULUX AMBIANCE 5IN1 PEARL GLOW Bóng mờ - 66A Trắng 15L</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="n">
         <v>911</v>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>TC60305</t>
-[...4 lines deleted...]
-        <v/>
+          <t>CT11AS05</t>
+        </is>
+      </c>
+      <c r="C912" t="inlineStr">
+        <is>
+          <t>Chống thấm Kova Sàn CT-11A 5 Kg</t>
+        </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh bộ đội  0.5 KG</t>
+          <t>CT-11A-5K - Chất chống thấm cao cấp CT-11A Plus sàn</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="n">
         <v>912</v>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>TC60309</t>
-[...4 lines deleted...]
-        <v/>
+          <t>15108</t>
+        </is>
+      </c>
+      <c r="C913" t="inlineStr">
+        <is>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
+        </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh bộ đội  0.9 KG</t>
+          <t>Sơn Bạch Tuyết Alkyd Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="n">
         <v>913</v>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>TC60327</t>
-[...4 lines deleted...]
-        <v/>
+          <t>CPTDM15</t>
+        </is>
+      </c>
+      <c r="C914" t="inlineStr">
+        <is>
+          <t>Sơn Jotun Essence che phủ tối đa mờ 13.5L</t>
+        </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh bộ đội  2.7 KG</t>
+          <t>Sơn nội thất Jotun Essence Che Phủ Tối Đa - Mờ 15L</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="n">
         <v>914</v>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>TC604B05</t>
-[...4 lines deleted...]
-        <v/>
+          <t>K50108</t>
+        </is>
+      </c>
+      <c r="C915" t="inlineStr">
+        <is>
+          <t>Sơn Mạ Kẽm Vàng Kem - 800g</t>
+        </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh lá  0.5 KG</t>
+          <t>Sơn Bạch Tuyết Mạ Kẽm Vàng Kem - 800g</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="n">
         <v>915</v>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>TC604B09</t>
-[...4 lines deleted...]
-        <v/>
+          <t>NSM05W</t>
+        </is>
+      </c>
+      <c r="C916" t="inlineStr">
+        <is>
+          <t>SƠN NƯỚC MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
+        </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh lá  0.9 KG</t>
+          <t>SƠN NƯỚC NỘI THẤT MATEX SẮC MÀU DỊU MÁT SUPER WHITE 5L</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="n">
         <v>916</v>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>TC604B27</t>
-[...4 lines deleted...]
-        <v/>
+          <t>CSD</t>
+        </is>
+      </c>
+      <c r="C917" t="inlineStr">
+        <is>
+          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
+        </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh lá  2.7 KG</t>
+          <t>Vữa chà ron Cá Sấu Silver (White - J0201V71001-G700, 1gói = 1kg)</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="n">
         <v>917</v>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>TC608B05</t>
+          <t>TC404B05</t>
         </is>
       </c>
       <c r="C918">
-        <f>VLOOKUP(A52,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A35,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh ngọc bích  0.5 KG</t>
+          <t>DEPA Sơn màu kem đậm  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="n">
         <v>918</v>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>TC608B09</t>
-[...5 lines deleted...]
-      </c>
+          <t>CR21109</t>
+        </is>
+      </c>
+      <c r="C919" t="inlineStr"/>
       <c r="D919" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh ngọc bích  0.9 KG</t>
+          <t>DEPA Sơn chống rỉ xám  1 KG</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="n">
         <v>919</v>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>TC608B27</t>
+          <t>CR21127</t>
         </is>
       </c>
       <c r="C920">
-        <f>VLOOKUP(A54,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A3,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh ngọc bích  2.7 KG</t>
+          <t>DEPA Sơn chống rỉ xám  3 KG</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="n">
         <v>920</v>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>TC702B05</t>
+          <t>CR51109</t>
         </is>
       </c>
       <c r="C921">
-        <f>VLOOKUP(A55,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A4,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>DEPA Màu cánh gián  0.5 KG</t>
+          <t>DEPA Sơn chống rỉ đỏ 1 KG</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="n">
         <v>921</v>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>TC702B09</t>
+          <t>CR51127</t>
         </is>
       </c>
       <c r="C922">
-        <f>VLOOKUP(A56,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A5,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>DEPA Màu cánh gián  0.9 KG</t>
+          <t>DEPA Sơn chống rỉ đỏ  3 KG</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="n">
         <v>922</v>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>TC702B27</t>
+          <t>DEPA00105</t>
         </is>
       </c>
       <c r="C923">
-        <f>VLOOKUP(A57,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A6,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>DEPA Màu cánh gián  2.7 KG</t>
+          <t>DEPA Xanh DEРА  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="n">
         <v>923</v>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>TC80105</t>
+          <t>DEPA00109</t>
         </is>
       </c>
       <c r="C924">
-        <f>VLOOKUP(A58,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A7,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh hòa bình  0.5 KG</t>
+          <t>DEPA Xanh DEРА  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="n">
         <v>924</v>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>TC80109</t>
+          <t>DEPA00127</t>
         </is>
       </c>
       <c r="C925">
-        <f>VLOOKUP(A59,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A8,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh hòa bình  0.9 KG</t>
+          <t>DEPA Xanh DEРА  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="n">
         <v>925</v>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>TC80127</t>
+          <t>TC001B05</t>
         </is>
       </c>
       <c r="C926">
-        <f>VLOOKUP(A60,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A9,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D926" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh hòa bình  2.7 KG</t>
+          <t>DEPA Màu trắng bóng 0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="n">
         <v>926</v>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>TC804B05</t>
+          <t>TC001B09</t>
         </is>
       </c>
       <c r="C927">
-        <f>VLOOKUP(A61,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A10,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>DEPA Màu lam nhạt  0.5 KG</t>
+          <t>DEPA Màu trắng bóng 0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="n">
         <v>927</v>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>TC804B09</t>
+          <t>TC001B27</t>
         </is>
       </c>
       <c r="C928">
-        <f>VLOOKUP(A62,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A11,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>DEPA Màu lam nhạt  0.9 KG</t>
+          <t>DEPA Màu trắng bóng 2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="n">
         <v>928</v>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>TC804B27</t>
+          <t>TC001M05</t>
         </is>
       </c>
       <c r="C929">
-        <f>VLOOKUP(A63,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A12,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t>DEPA Màu lam nhạt  2.7 KG</t>
+          <t>DEPA Màu trắng mờ 0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="n">
         <v>929</v>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>TC805B05</t>
+          <t>TC001M09</t>
         </is>
       </c>
       <c r="C930">
-        <f>VLOOKUP(A64,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A13,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh yamaha  0.5 KG</t>
+          <t>DEPA Màu trắng mờ 0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="n">
         <v>930</v>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>TC805B09</t>
+          <t>TC001M27</t>
         </is>
       </c>
       <c r="C931">
-        <f>VLOOKUP(A65,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A14,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh yamaha  0.9 KG</t>
+          <t>DEPA Màu trắng mờ 2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="n">
         <v>931</v>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>TC805B27</t>
+          <t>TC301B05</t>
         </is>
       </c>
       <c r="C932">
-        <f>VLOOKUP(A66,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A15,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh yamaha  2.7 KG</t>
+          <t>DEPA Màu xám ghi nhạt  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="n">
         <v>932</v>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>TC901B05</t>
+          <t>TC301B09</t>
         </is>
       </c>
       <c r="C933">
-        <f>VLOOKUP(A67,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A16,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D933" t="inlineStr">
         <is>
-          <t>DEPA Màu đen bóng  0.5 KG</t>
+          <t>DEPA Màu xám ghi nhạt  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="n">
         <v>933</v>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>TC901B09</t>
+          <t>TC301B27</t>
         </is>
       </c>
       <c r="C934">
-        <f>VLOOKUP(A68,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A17,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t>DEPA Màu đen bóng  0.9 KG</t>
+          <t>DEPA Màu xám ghi nhạt  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="n">
         <v>934</v>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>TC901B27</t>
+          <t>TC303B05</t>
         </is>
       </c>
       <c r="C935">
-        <f>VLOOKUP(A69,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A18,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D935" t="inlineStr">
         <is>
-          <t>DEPA Màu đen bóng  2.7 KG</t>
+          <t>DEPA Màu xám ghi đậm  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="n">
         <v>935</v>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>TC901M05</t>
+          <t>TC303B09</t>
         </is>
       </c>
       <c r="C936">
-        <f>VLOOKUP(A70,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A19,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D936" t="inlineStr">
         <is>
-          <t>DEPA Màu đen mờ  0.5 KG</t>
+          <t>DEPA Màu xám ghi đậm  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="n">
         <v>936</v>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>TC901M09</t>
+          <t>TC303B27</t>
         </is>
       </c>
       <c r="C937">
-        <f>VLOOKUP(A71,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A20,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>DEPA Màu đen mờ  0.9 KG</t>
+          <t>DEPA Màu xám ghi đậm  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="n">
         <v>937</v>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>TC901M27</t>
+          <t>TC304M05</t>
         </is>
       </c>
       <c r="C938">
-        <f>VLOOKUP(A72,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A21,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>DEPA Màu đen mờ  2.7 KG</t>
+          <t>DEPA Màu xingfa xám ghi mờ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="n">
         <v>938</v>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>TCN001B05</t>
+          <t>TC304M09</t>
         </is>
       </c>
       <c r="C939">
-        <f>VLOOKUP(A73,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A22,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ bạc hạt nhỏ  0.5 KG</t>
+          <t>DEPA Màu xingfa xám ghi mờ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="n">
         <v>939</v>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>TCN001B09</t>
+          <t>TC304M27</t>
         </is>
       </c>
       <c r="C940">
-        <f>VLOOKUP(A74,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A23,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ bạc hạt nhỏ  0.9 KG</t>
+          <t>DEPA Màu xingfa xám ghi mờ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="n">
         <v>940</v>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>TCN001B27</t>
+          <t>TC305M05</t>
         </is>
       </c>
       <c r="C941">
-        <f>VLOOKUP(A75,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A24,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D941" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ bạc hạt nhỏ  2.7 KG</t>
+          <t>DEPA Màu xingfa xám xanh mờ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="n">
         <v>941</v>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>TCN402B05</t>
+          <t>TC305M09</t>
         </is>
       </c>
       <c r="C942">
-        <f>VLOOKUP(A76,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A25,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ vàng  0.5 KG</t>
+          <t>DEPA Màu xingfa xám xanh mờ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="n">
         <v>942</v>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>TCN402B09</t>
+          <t>TC305M27</t>
         </is>
       </c>
       <c r="C943">
-        <f>VLOOKUP(A77,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A26,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ vàng  0.9 KG</t>
+          <t>DEPA Màu xingfa xám xanh mờ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="n">
         <v>943</v>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>TCN402B27</t>
+          <t>TC306M05</t>
         </is>
       </c>
       <c r="C944">
-        <f>VLOOKUP(A78,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A27,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ vàng  2.7 KG</t>
+          <t>DEPA Màu xingfa xám nhạt  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="n">
         <v>944</v>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>XCT0205</t>
+          <t>TC306M09</t>
         </is>
       </c>
       <c r="C945">
-        <f>VLOOKUP(A79,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A28,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D945" t="inlineStr">
         <is>
-          <t>DEPA Xám Công Trình 02  0.5 KG</t>
+          <t>DEPA Màu xingfa xám nhạt  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="n">
         <v>945</v>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>XCT0209</t>
+          <t>TC306M27</t>
         </is>
       </c>
       <c r="C946">
-        <f>VLOOKUP(A80,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A29,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D946" t="inlineStr">
         <is>
-          <t>DEPA Xám Công Trình 02  0.9 KG</t>
+          <t>DEPA Màu xingfa xám nhạt  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="n">
         <v>946</v>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>XCT0227</t>
+          <t>TC40205</t>
         </is>
       </c>
       <c r="C947">
-        <f>VLOOKUP(A81,Sheet2!$D$2:$E$85,2,0)</f>
+        <f>VLOOKUP(A30,Sheet2!$D$2:$E$85,2,0)</f>
         <v/>
       </c>
       <c r="D947" t="inlineStr">
         <is>
-          <t>DEPA Xám Công Trình 02  2.7 KG</t>
+          <t>DEPA Màu vàng chùa  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="n">
         <v>947</v>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>CR21109</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC40209</t>
+        </is>
+      </c>
+      <c r="C948">
+        <f>VLOOKUP(A31,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D948" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ xám  1 KG</t>
+          <t>DEPA Màu vàng chùa  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="n">
         <v>948</v>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>CR21127</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC40227</t>
+        </is>
+      </c>
+      <c r="C949">
+        <f>VLOOKUP(A32,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ xám  3 KG</t>
+          <t>DEPA Màu vàng chùa  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="n">
         <v>949</v>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>CR51109</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC403B05</t>
+        </is>
+      </c>
+      <c r="C950">
+        <f>VLOOKUP(A33,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D950" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ đỏ 1 KG</t>
+          <t>DEPA Sơn màu kem nhạt 0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="n">
         <v>950</v>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>CR51127</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC403B09</t>
+        </is>
+      </c>
+      <c r="C951">
+        <f>VLOOKUP(A34,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t>DEPA Sơn chống rỉ đỏ  3 KG</t>
+          <t>DEPA Sơn màu kem nhạt 0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="n">
         <v>951</v>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>DEPA00105</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC404B27</t>
+        </is>
+      </c>
+      <c r="C952">
+        <f>VLOOKUP(A36,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t>DEPA Xanh DEРА  0.5 KG</t>
+          <t>DEPA Sơn màu kem đậm  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="n">
         <v>952</v>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>DEPA00109</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC40605</t>
+        </is>
+      </c>
+      <c r="C953">
+        <f>VLOOKUP(A37,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D953" t="inlineStr">
         <is>
-          <t>DEPA Xanh DEРА  0.9 KG</t>
+          <t>DEPA Màu cam  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="n">
         <v>953</v>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>DEPA00127</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC40609</t>
+        </is>
+      </c>
+      <c r="C954">
+        <f>VLOOKUP(A38,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t>DEPA Xanh DEРА  2.7 KG</t>
+          <t>DEPA Màu cam  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="n">
         <v>954</v>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>TC001B05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC40627</t>
+        </is>
+      </c>
+      <c r="C955">
+        <f>VLOOKUP(A39,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng bóng 0.5 KG</t>
+          <t>DEPA Màu cam  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="n">
         <v>955</v>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>TC001B09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC409B05</t>
+        </is>
+      </c>
+      <c r="C956">
+        <f>VLOOKUP(A40,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng bóng 0.9 KG</t>
+          <t>DEPA Màu vàng nghệ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="n">
         <v>956</v>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>TC001B27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC409B09</t>
+        </is>
+      </c>
+      <c r="C957">
+        <f>VLOOKUP(A41,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng bóng 2.7 KG</t>
+          <t>DEPA Màu vàng nghệ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="n">
         <v>957</v>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>TC001M05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC409B27</t>
+        </is>
+      </c>
+      <c r="C958">
+        <f>VLOOKUP(A42,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng mờ 0.5 KG</t>
+          <t>DEPA Màu vàng nghệ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="n">
         <v>958</v>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>TC001M09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC50209</t>
+        </is>
+      </c>
+      <c r="C959">
+        <f>VLOOKUP(A44,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng mờ 0.9 KG</t>
+          <t>DEPA Màu đỏ cờ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="n">
         <v>959</v>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>TC001M27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC50227</t>
+        </is>
+      </c>
+      <c r="C960">
+        <f>VLOOKUP(A45,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t>DEPA Màu trắng mờ 2.7 KG</t>
+          <t>DEPA Màu đỏ cờ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="n">
         <v>960</v>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>TC301B05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC60305</t>
+        </is>
+      </c>
+      <c r="C961">
+        <f>VLOOKUP(A46,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D961" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi nhạt  0.5 KG</t>
+          <t>DEPA Màu xanh bộ đội  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="n">
         <v>961</v>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>TC301B09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC60309</t>
+        </is>
+      </c>
+      <c r="C962">
+        <f>VLOOKUP(A47,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi nhạt  0.9 KG</t>
+          <t>DEPA Màu xanh bộ đội  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="n">
         <v>962</v>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>TC301B27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC60327</t>
+        </is>
+      </c>
+      <c r="C963">
+        <f>VLOOKUP(A48,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D963" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi nhạt  2.7 KG</t>
+          <t>DEPA Màu xanh bộ đội  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="n">
         <v>963</v>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>TC303B05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC604B05</t>
+        </is>
+      </c>
+      <c r="C964">
+        <f>VLOOKUP(A49,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D964" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi đậm  0.5 KG</t>
+          <t>DEPA Màu xanh lá  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="n">
         <v>964</v>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>TC303B09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC604B09</t>
+        </is>
+      </c>
+      <c r="C965">
+        <f>VLOOKUP(A50,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D965" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi đậm  0.9 KG</t>
+          <t>DEPA Màu xanh lá  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="n">
         <v>965</v>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>TC303B27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC604B27</t>
+        </is>
+      </c>
+      <c r="C966">
+        <f>VLOOKUP(A51,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t>DEPA Màu xám ghi đậm  2.7 KG</t>
+          <t>DEPA Màu xanh lá  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="n">
         <v>966</v>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>TC304M05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC608B05</t>
+        </is>
+      </c>
+      <c r="C967">
+        <f>VLOOKUP(A52,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D967" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám ghi mờ  0.5 KG</t>
+          <t>DEPA Màu xanh ngọc bích  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="n">
         <v>967</v>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>TC304M09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC608B09</t>
+        </is>
+      </c>
+      <c r="C968">
+        <f>VLOOKUP(A53,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám ghi mờ  0.9 KG</t>
+          <t>DEPA Màu xanh ngọc bích  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="n">
         <v>968</v>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>TC304M27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC608B27</t>
+        </is>
+      </c>
+      <c r="C969">
+        <f>VLOOKUP(A54,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D969" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám ghi mờ  2.7 KG</t>
+          <t>DEPA Màu xanh ngọc bích  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="n">
         <v>969</v>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>TC305M05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC702B05</t>
+        </is>
+      </c>
+      <c r="C970">
+        <f>VLOOKUP(A55,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám xanh mờ  0.5 KG</t>
+          <t>DEPA Màu cánh gián  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="n">
         <v>970</v>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>TC305M09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC702B09</t>
+        </is>
+      </c>
+      <c r="C971">
+        <f>VLOOKUP(A56,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D971" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám xanh mờ  0.9 KG</t>
+          <t>DEPA Màu cánh gián  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="n">
         <v>971</v>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>TC305M27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC702B27</t>
+        </is>
+      </c>
+      <c r="C972">
+        <f>VLOOKUP(A57,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D972" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám xanh mờ  2.7 KG</t>
+          <t>DEPA Màu cánh gián  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="n">
         <v>972</v>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>TC306M05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC80105</t>
+        </is>
+      </c>
+      <c r="C973">
+        <f>VLOOKUP(A58,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám nhạt  0.5 KG</t>
+          <t>DEPA Màu xanh hòa bình  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="n">
         <v>973</v>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>TC306M09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC80109</t>
+        </is>
+      </c>
+      <c r="C974">
+        <f>VLOOKUP(A59,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D974" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám nhạt  0.9 KG</t>
+          <t>DEPA Màu xanh hòa bình  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="n">
         <v>974</v>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>TC306M27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC80127</t>
+        </is>
+      </c>
+      <c r="C975">
+        <f>VLOOKUP(A60,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D975" t="inlineStr">
         <is>
-          <t>DEPA Màu xingfa xám nhạt  2.7 KG</t>
+          <t>DEPA Màu xanh hòa bình  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="n">
         <v>975</v>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>TC40205</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC50205</t>
+        </is>
+      </c>
+      <c r="C976">
+        <f>VLOOKUP(A43,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D976" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng chùa  0.5 KG</t>
+          <t>DEPA Màu đỏ cờ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="n">
         <v>976</v>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>TC40209</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC804B05</t>
+        </is>
+      </c>
+      <c r="C977">
+        <f>VLOOKUP(A61,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D977" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng chùa  0.9 KG</t>
+          <t>DEPA Màu lam nhạt  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="n">
         <v>977</v>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>TC40227</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC804B09</t>
+        </is>
+      </c>
+      <c r="C978">
+        <f>VLOOKUP(A62,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng chùa  2.7 KG</t>
+          <t>DEPA Màu lam nhạt  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="n">
         <v>978</v>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>TC403B05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC804B27</t>
+        </is>
+      </c>
+      <c r="C979">
+        <f>VLOOKUP(A63,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D979" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem nhạt 0.5 KG</t>
+          <t>DEPA Màu lam nhạt  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="n">
         <v>979</v>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>TC403B09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC805B05</t>
+        </is>
+      </c>
+      <c r="C980">
+        <f>VLOOKUP(A64,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D980" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem nhạt 0.9 KG</t>
+          <t>DEPA Màu xanh yamaha  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="n">
         <v>980</v>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>TC404B05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC805B09</t>
+        </is>
+      </c>
+      <c r="C981">
+        <f>VLOOKUP(A65,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem đậm  0.5 KG</t>
+          <t>DEPA Màu xanh yamaha  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="n">
         <v>981</v>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>TC404B27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC805B27</t>
+        </is>
+      </c>
+      <c r="C982">
+        <f>VLOOKUP(A66,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t>DEPA Sơn màu kem đậm  2.7 KG</t>
+          <t>DEPA Màu xanh yamaha  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="n">
         <v>982</v>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>TC40605</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC901B05</t>
+        </is>
+      </c>
+      <c r="C983">
+        <f>VLOOKUP(A67,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D983" t="inlineStr">
         <is>
-          <t>DEPA Màu cam  0.5 KG</t>
+          <t>DEPA Màu đen bóng  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="n">
         <v>983</v>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>TC40609</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC901B09</t>
+        </is>
+      </c>
+      <c r="C984">
+        <f>VLOOKUP(A68,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D984" t="inlineStr">
         <is>
-          <t>DEPA Màu cam  0.9 KG</t>
+          <t>DEPA Màu đen bóng  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="n">
         <v>984</v>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>TC40627</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC901B27</t>
+        </is>
+      </c>
+      <c r="C985">
+        <f>VLOOKUP(A69,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t>DEPA Màu cam  2.7 KG</t>
+          <t>DEPA Màu đen bóng  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="n">
         <v>985</v>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>TC409B05</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC901M05</t>
+        </is>
+      </c>
+      <c r="C986">
+        <f>VLOOKUP(A70,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D986" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng nghệ  0.5 KG</t>
+          <t>DEPA Màu đen mờ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="n">
         <v>986</v>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>TC409B09</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC901M09</t>
+        </is>
+      </c>
+      <c r="C987">
+        <f>VLOOKUP(A71,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D987" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng nghệ  0.9 KG</t>
+          <t>DEPA Màu đen mờ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="n">
         <v>987</v>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>TC409B27</t>
-[...5 lines deleted...]
-        </is>
+          <t>TC901M27</t>
+        </is>
+      </c>
+      <c r="C988">
+        <f>VLOOKUP(A72,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D988" t="inlineStr">
         <is>
-          <t>DEPA Màu vàng nghệ  2.7 KG</t>
+          <t>DEPA Màu đen mờ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="n">
         <v>988</v>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>TC50205</t>
-[...5 lines deleted...]
-        </is>
+          <t>TCN001B05</t>
+        </is>
+      </c>
+      <c r="C989">
+        <f>VLOOKUP(A73,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t>DEPA Màu đỏ cờ  0.5 KG</t>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="n">
         <v>989</v>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>TC50209</t>
-[...5 lines deleted...]
-        </is>
+          <t>TCN001B09</t>
+        </is>
+      </c>
+      <c r="C990">
+        <f>VLOOKUP(A74,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D990" t="inlineStr">
         <is>
-          <t>DEPA Màu đỏ cờ  0.9 KG</t>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="n">
         <v>990</v>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>TC50227</t>
-[...5 lines deleted...]
-        </is>
+          <t>TCN001B27</t>
+        </is>
+      </c>
+      <c r="C991">
+        <f>VLOOKUP(A75,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D991" t="inlineStr">
         <is>
-          <t>DEPA Màu đỏ cờ  2.7 KG</t>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="n">
         <v>991</v>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>TC60305</t>
-[...5 lines deleted...]
-        </is>
+          <t>TCN402B05</t>
+        </is>
+      </c>
+      <c r="C992">
+        <f>VLOOKUP(A76,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D992" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh bộ đội  0.5 KG</t>
+          <t>DEPA Màu nhũ vàng  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="n">
         <v>992</v>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>TC60309</t>
-[...5 lines deleted...]
-        </is>
+          <t>TCN402B09</t>
+        </is>
+      </c>
+      <c r="C993">
+        <f>VLOOKUP(A77,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D993" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh bộ đội  0.9 KG</t>
+          <t>DEPA Màu nhũ vàng  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="n">
         <v>993</v>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>TC60327</t>
-[...5 lines deleted...]
-        </is>
+          <t>TCN402B27</t>
+        </is>
+      </c>
+      <c r="C994">
+        <f>VLOOKUP(A78,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D994" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh bộ đội  2.7 KG</t>
+          <t>DEPA Màu nhũ vàng  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="n">
         <v>994</v>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>TC604B05</t>
-[...5 lines deleted...]
-        </is>
+          <t>XCT0205</t>
+        </is>
+      </c>
+      <c r="C995">
+        <f>VLOOKUP(A79,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D995" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh lá  0.5 KG</t>
+          <t>DEPA Xám Công Trình 02  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="n">
         <v>995</v>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>TC604B09</t>
-[...5 lines deleted...]
-        </is>
+          <t>XCT0209</t>
+        </is>
+      </c>
+      <c r="C996">
+        <f>VLOOKUP(A80,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D996" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh lá  0.9 KG</t>
+          <t>DEPA Xám Công Trình 02  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="n">
         <v>996</v>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>TC604B27</t>
-[...5 lines deleted...]
-        </is>
+          <t>XCT0227</t>
+        </is>
+      </c>
+      <c r="C997">
+        <f>VLOOKUP(A81,Sheet2!$D$2:$E$85,2,0)</f>
+        <v/>
       </c>
       <c r="D997" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh lá  2.7 KG</t>
+          <t>DEPA Xám Công Trình 02  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="n">
         <v>997</v>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>TC608B05</t>
+          <t>CR21109</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 0.5KG</t>
+          <t>SƠN DEPA MÀU CHỐNG RỈ XÁM - 01KG</t>
         </is>
       </c>
       <c r="D998" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh ngọc bích  0.5 KG</t>
+          <t>DEPA Sơn chống rỉ xám  1 KG</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="n">
         <v>998</v>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>TC608B09</t>
+          <t>CR21127</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 0.9KG</t>
+          <t>SƠN DEPA MÀU CHỐNG RỈ XÁM - 03KG</t>
         </is>
       </c>
       <c r="D999" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh ngọc bích  0.9 KG</t>
+          <t>DEPA Sơn chống rỉ xám  3 KG</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="n">
         <v>999</v>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>TC608B27</t>
+          <t>CR51109</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 2.7KG</t>
+          <t>SƠN DEPA MÀU CHỐNG RỈ ĐỎ - 01KG</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh ngọc bích  2.7 KG</t>
+          <t>DEPA Sơn chống rỉ đỏ 1 KG</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="n">
         <v>1000</v>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>TC702B05</t>
+          <t>CR51127</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU CÁNH GIÁN - 0.5KG</t>
+          <t>SƠN DEPA MÀU CHỐNG RỈ ĐỎ - 03KG</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t>DEPA Màu cánh gián  0.5 KG</t>
+          <t>DEPA Sơn chống rỉ đỏ  3 KG</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="n">
         <v>1001</v>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>TC702B09</t>
+          <t>DEPA00105</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU CÁNH GIÁN - 0.9KG</t>
+          <t>SƠN DEPA MÀU XANH - 0.5KG</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
-          <t>DEPA Màu cánh gián  0.9 KG</t>
+          <t>DEPA Xanh DEРА  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="n">
         <v>1002</v>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>TC702B27</t>
+          <t>DEPA00109</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU CÁNH GIÁN - 2.7KG</t>
+          <t>SƠN DEPA MÀU XANH - 01KG</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr">
         <is>
-          <t>DEPA Màu cánh gián  2.7 KG</t>
+          <t>DEPA Xanh DEРА  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="n">
         <v>1003</v>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>TC80105</t>
+          <t>DEPA00127</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 0.5KG</t>
+          <t>SƠN DEPA MÀU XANH - 03KG</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh hòa bình  0.5 KG</t>
+          <t>DEPA Xanh DEРА  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="n">
         <v>1004</v>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>TC80109</t>
+          <t>TC001B05</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 0.9KG</t>
+          <t>SƠN DEPA MÀU TRẮNG BÓNG - 0.5KG</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh hòa bình  0.9 KG</t>
+          <t>DEPA Màu trắng bóng 0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="n">
         <v>1005</v>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>TC80127</t>
+          <t>TC001B09</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 2.7KG</t>
+          <t>SƠN DEPA MÀU TRẮNG BÓNG - 0.9KG</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh hòa bình  2.7 KG</t>
+          <t>DEPA Màu trắng bóng 0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="n">
         <v>1006</v>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>TC804B05</t>
+          <t>TC001B27</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU LAM NHẠT - 0.5KG</t>
+          <t>SƠN DEPA MÀU TRẮNG BÓNG - 2.7KG</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t>DEPA Màu lam nhạt  0.5 KG</t>
+          <t>DEPA Màu trắng bóng 2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="n">
         <v>1007</v>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>TC804B09</t>
+          <t>TC001M05</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU LAM NHẠT - 0.9KG</t>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 0.5KG</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t>DEPA Màu lam nhạt  0.9 KG</t>
+          <t>DEPA Màu trắng mờ 0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="n">
         <v>1008</v>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>TC804B27</t>
+          <t>TC001M09</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU LAM NHẠT - 2.7KG</t>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 0.9KG</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
-          <t>DEPA Màu lam nhạt  2.7 KG</t>
+          <t>DEPA Màu trắng mờ 0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="n">
         <v>1009</v>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>TC805B05</t>
+          <t>TC001M27</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH YAMAHA - 0.5KG</t>
+          <t>SƠN DEPA MÀU TRẮNG MỜ - 2.7KG</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh yamaha  0.5 KG</t>
+          <t>DEPA Màu trắng mờ 2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="n">
         <v>1010</v>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>TC805B09</t>
+          <t>TC301B05</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH YAMAHA - 0.9KG</t>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 0.5KG</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh yamaha  0.9 KG</t>
+          <t>DEPA Màu xám ghi nhạt  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="n">
         <v>1011</v>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>TC805B27</t>
+          <t>TC301B09</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XANH YAMAHA - 2.7KG</t>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 0.9KG</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
-          <t>DEPA Màu xanh yamaha  2.7 KG</t>
+          <t>DEPA Màu xám ghi nhạt  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="n">
         <v>1012</v>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>TC901B05</t>
+          <t>TC301B27</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN BÓNG - 0.5KG</t>
+          <t>SƠN DEPA MÀU XÁM GHI NHẠT - 2.7KG</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
-          <t>DEPA Màu đen bóng  0.5 KG</t>
+          <t>DEPA Màu xám ghi nhạt  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="n">
         <v>1013</v>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>TC901B09</t>
+          <t>TC303B05</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN BÓNG - 0.9KG</t>
+          <t>SƠN DEPA MÀU XÁM GHI ĐẬM - 0.5KG</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr">
         <is>
-          <t>DEPA Màu đen bóng  0.9 KG</t>
+          <t>DEPA Màu xám ghi đậm  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="n">
         <v>1014</v>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>TC901B27</t>
+          <t>TC303B09</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN BÓNG - 2.7KG</t>
+          <t>SƠN DEPA MÀU XÁM GHI ĐẬM - 0.9KG</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr">
         <is>
-          <t>DEPA Màu đen bóng  2.7 KG</t>
+          <t>DEPA Màu xám ghi đậm  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="n">
         <v>1015</v>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>TC901M05</t>
+          <t>TC303B27</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN MỜ - 0.5KG</t>
+          <t>SƠN DEPA MÀU XÁM GHI ĐẬM - 2.7KG</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
-          <t>DEPA Màu đen mờ  0.5 KG</t>
+          <t>DEPA Màu xám ghi đậm  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="n">
         <v>1016</v>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>TC901M09</t>
+          <t>TC304M05</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN MỜ - 0.9KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 0.5KG</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr">
         <is>
-          <t>DEPA Màu đen mờ  0.9 KG</t>
+          <t>DEPA Màu xingfa xám ghi mờ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="n">
         <v>1017</v>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>TC901M27</t>
+          <t>TC304M09</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU ĐEN MỜ - 2.7KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 0.9KG</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr">
         <is>
-          <t>DEPA Màu đen mờ  2.7 KG</t>
+          <t>DEPA Màu xingfa xám ghi mờ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="n">
         <v>1018</v>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>TCN001B05</t>
+          <t>TC304M27</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 0.5KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM GHI MỜ - 2.7KG</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ bạc hạt nhỏ  0.5 KG</t>
+          <t>DEPA Màu xingfa xám ghi mờ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="n">
         <v>1019</v>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>TCN001B09</t>
+          <t>TC305M05</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 0.9KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 0.5KG</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ bạc hạt nhỏ  0.9 KG</t>
+          <t>DEPA Màu xingfa xám xanh mờ  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="n">
         <v>1020</v>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>TCN001B27</t>
+          <t>TC305M09</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 2.7KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 0.9KG</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ bạc hạt nhỏ  2.7 KG</t>
+          <t>DEPA Màu xingfa xám xanh mờ  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="n">
         <v>1021</v>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>TCN402B05</t>
+          <t>TC305M27</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ VÀNG - 0.5KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM XANH MỜ - 2.7KG</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ vàng  0.5 KG</t>
+          <t>DEPA Màu xingfa xám xanh mờ  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="n">
         <v>1022</v>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>TCN402B09</t>
+          <t>TC306M05</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ VÀNG - 0.9KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM NHẠT - 0.5KG</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ vàng  0.9 KG</t>
+          <t>DEPA Màu xingfa xám nhạt  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="n">
         <v>1023</v>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>TCN402B27</t>
+          <t>TC306M09</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU NHŨ VÀNG - 2.7KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM NHẠT - 0.9KG</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr">
         <is>
-          <t>DEPA Màu nhũ vàng  2.7 KG</t>
+          <t>DEPA Màu xingfa xám nhạt  0.9 KG</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="n">
         <v>1024</v>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>XCT0205</t>
+          <t>TC306M27</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 0.5KG</t>
+          <t>SƠN DEPA MÀU XINGFA XÁM NHẠT - 2.7KG</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t>DEPA Xám Công Trình 02  0.5 KG</t>
+          <t>DEPA Màu xingfa xám nhạt  2.7 KG</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="n">
         <v>1025</v>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>XCT0209</t>
+          <t>TC40205</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 01KG</t>
+          <t>SƠN DEPA MÀU VÀNG CHÙA - 0.5KG</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr">
         <is>
-          <t>DEPA Xám Công Trình 02  0.9 KG</t>
+          <t>DEPA Màu vàng chùa  0.5 KG</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="n">
         <v>1026</v>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
+          <t>TC40209</t>
+        </is>
+      </c>
+      <c r="C1027" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG CHÙA - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="n">
+        <v>1027</v>
+      </c>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t>TC40227</t>
+        </is>
+      </c>
+      <c r="C1028" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG CHÙA - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1028" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng chùa  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="n">
+        <v>1028</v>
+      </c>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t>TC403B05</t>
+        </is>
+      </c>
+      <c r="C1029" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM NHẠT - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1029" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem nhạt 0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="n">
+        <v>1029</v>
+      </c>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t>TC403B09</t>
+        </is>
+      </c>
+      <c r="C1030" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM NHẠT - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1030" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem nhạt 0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="n">
+        <v>1030</v>
+      </c>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t>TC404B05</t>
+        </is>
+      </c>
+      <c r="C1031" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM ĐẬM - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1031" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem đậm  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="n">
+        <v>1031</v>
+      </c>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t>TC404B27</t>
+        </is>
+      </c>
+      <c r="C1032" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU KEM ĐẬM - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1032" t="inlineStr">
+        <is>
+          <t>DEPA Sơn màu kem đậm  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="n">
+        <v>1032</v>
+      </c>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t>TC40605</t>
+        </is>
+      </c>
+      <c r="C1033" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CAM - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1033" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="n">
+        <v>1033</v>
+      </c>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t>TC40609</t>
+        </is>
+      </c>
+      <c r="C1034" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CAM - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1034" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="n">
+        <v>1034</v>
+      </c>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t>TC40627</t>
+        </is>
+      </c>
+      <c r="C1035" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CAM - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1035" t="inlineStr">
+        <is>
+          <t>DEPA Màu cam  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="n">
+        <v>1035</v>
+      </c>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t>TC409B05</t>
+        </is>
+      </c>
+      <c r="C1036" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG NGHỆ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1036" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="n">
+        <v>1036</v>
+      </c>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t>TC409B09</t>
+        </is>
+      </c>
+      <c r="C1037" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG NGHỆ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="n">
+        <v>1037</v>
+      </c>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t>TC409B27</t>
+        </is>
+      </c>
+      <c r="C1038" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU VÀNG NGHỆ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1038" t="inlineStr">
+        <is>
+          <t>DEPA Màu vàng nghệ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="n">
+        <v>1038</v>
+      </c>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t>TC50205</t>
+        </is>
+      </c>
+      <c r="C1039" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐỎ CỜ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1039" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="n">
+        <v>1039</v>
+      </c>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t>TC50209</t>
+        </is>
+      </c>
+      <c r="C1040" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐỎ CỜ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1040" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="n">
+        <v>1040</v>
+      </c>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t>TC50227</t>
+        </is>
+      </c>
+      <c r="C1041" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐỎ CỜ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1041" t="inlineStr">
+        <is>
+          <t>DEPA Màu đỏ cờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="n">
+        <v>1041</v>
+      </c>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t>TC60305</t>
+        </is>
+      </c>
+      <c r="C1042" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH BỘ ĐỘI - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1042" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="n">
+        <v>1042</v>
+      </c>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t>TC60309</t>
+        </is>
+      </c>
+      <c r="C1043" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH BỘ ĐỘI - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1043" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="n">
+        <v>1043</v>
+      </c>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t>TC60327</t>
+        </is>
+      </c>
+      <c r="C1044" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH BỘ ĐỘI - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh bộ đội  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="n">
+        <v>1044</v>
+      </c>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t>TC604B05</t>
+        </is>
+      </c>
+      <c r="C1045" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH LÁ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1045" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="n">
+        <v>1045</v>
+      </c>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t>TC604B09</t>
+        </is>
+      </c>
+      <c r="C1046" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH LÁ - 01KG</t>
+        </is>
+      </c>
+      <c r="D1046" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="n">
+        <v>1046</v>
+      </c>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t>TC604B27</t>
+        </is>
+      </c>
+      <c r="C1047" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH LÁ - 03KG</t>
+        </is>
+      </c>
+      <c r="D1047" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh lá  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="n">
+        <v>1047</v>
+      </c>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t>TC608B05</t>
+        </is>
+      </c>
+      <c r="C1048" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1048" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="n">
+        <v>1048</v>
+      </c>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t>TC608B09</t>
+        </is>
+      </c>
+      <c r="C1049" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1049" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="n">
+        <v>1049</v>
+      </c>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t>TC608B27</t>
+        </is>
+      </c>
+      <c r="C1050" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH NGỌC BÍCH - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1050" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh ngọc bích  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="n">
+        <v>1050</v>
+      </c>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t>TC702B05</t>
+        </is>
+      </c>
+      <c r="C1051" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CÁNH GIÁN - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1051" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="n">
+        <v>1051</v>
+      </c>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t>TC702B09</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CÁNH GIÁN - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1052" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="n">
+        <v>1052</v>
+      </c>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t>TC702B27</t>
+        </is>
+      </c>
+      <c r="C1053" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU CÁNH GIÁN - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1053" t="inlineStr">
+        <is>
+          <t>DEPA Màu cánh gián  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="n">
+        <v>1053</v>
+      </c>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t>TC80105</t>
+        </is>
+      </c>
+      <c r="C1054" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="n">
+        <v>1054</v>
+      </c>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t>TC80109</t>
+        </is>
+      </c>
+      <c r="C1055" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1055" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="n">
+        <v>1055</v>
+      </c>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t>TC80127</t>
+        </is>
+      </c>
+      <c r="C1056" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH HOÀ BÌNH - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh hòa bình  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="n">
+        <v>1056</v>
+      </c>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t>TC804B05</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU LAM NHẠT - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="n">
+        <v>1057</v>
+      </c>
+      <c r="B1058" t="inlineStr">
+        <is>
+          <t>TC804B09</t>
+        </is>
+      </c>
+      <c r="C1058" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU LAM NHẠT - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1058" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="n">
+        <v>1058</v>
+      </c>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t>TC804B27</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU LAM NHẠT - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr">
+        <is>
+          <t>DEPA Màu lam nhạt  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="n">
+        <v>1059</v>
+      </c>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t>TC805B05</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH YAMAHA - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="n">
+        <v>1060</v>
+      </c>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t>TC805B09</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH YAMAHA - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="n">
+        <v>1061</v>
+      </c>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t>TC805B27</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XANH YAMAHA - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1062" t="inlineStr">
+        <is>
+          <t>DEPA Màu xanh yamaha  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="n">
+        <v>1062</v>
+      </c>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t>TC901B05</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN BÓNG - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="n">
+        <v>1063</v>
+      </c>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t>TC901B09</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN BÓNG - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="n">
+        <v>1064</v>
+      </c>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t>TC901B27</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN BÓNG - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1065" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen bóng  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="n">
+        <v>1065</v>
+      </c>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t>TC901M05</t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="n">
+        <v>1066</v>
+      </c>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t>TC901M09</t>
+        </is>
+      </c>
+      <c r="C1067" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="n">
+        <v>1067</v>
+      </c>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>TC901M27</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU ĐEN MỜ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr">
+        <is>
+          <t>DEPA Màu đen mờ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="n">
+        <v>1068</v>
+      </c>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t>TCN001B05</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="n">
+        <v>1069</v>
+      </c>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t>TCN001B09</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1070" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="n">
+        <v>1070</v>
+      </c>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t>TCN001B27</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ BẠC HẠT NHỎ - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1071" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ bạc hạt nhỏ  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="n">
+        <v>1071</v>
+      </c>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t>TCN402B05</t>
+        </is>
+      </c>
+      <c r="C1072" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ VÀNG - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1072" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="n">
+        <v>1072</v>
+      </c>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t>TCN402B09</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ VÀNG - 0.9KG</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="n">
+        <v>1073</v>
+      </c>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>TCN402B27</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU NHŨ VÀNG - 2.7KG</t>
+        </is>
+      </c>
+      <c r="D1074" t="inlineStr">
+        <is>
+          <t>DEPA Màu nhũ vàng  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="n">
+        <v>1074</v>
+      </c>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t>XCT0205</t>
+        </is>
+      </c>
+      <c r="C1075" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 0.5KG</t>
+        </is>
+      </c>
+      <c r="D1075" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  0.5 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="n">
+        <v>1075</v>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>XCT0209</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 01KG</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr">
+        <is>
+          <t>DEPA Xám Công Trình 02  0.9 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="n">
+        <v>1076</v>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
           <t>XCT0227</t>
         </is>
       </c>
-      <c r="C1027" t="inlineStr">
+      <c r="C1077" t="inlineStr">
         <is>
           <t>SƠN DEPA MÀU XÁM CÔNG TRÌNH 02 - 03KG</t>
         </is>
       </c>
-      <c r="D1027" t="inlineStr">
+      <c r="D1077" t="inlineStr">
         <is>
           <t>DEPA Xám Công Trình 02  2.7 KG</t>
+        </is>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="n">
+        <v>1077</v>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>MAS115L</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>SƠN AQA METALLUX ALKYD MAS1 15L</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr">
+        <is>
+          <t>SƠN AQA METALLUX ALKYD MAS1 15L</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>