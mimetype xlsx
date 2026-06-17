--- v0 (2026-04-18)
+++ v1 (2026-06-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F920"/>
+  <dimension ref="A1:F1068"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="88" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="19" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>PO Number</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Số hóa đơn</t>
         </is>
@@ -701,27371 +701,31807 @@
           <t>00000056</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>0106781258-001</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>11484504</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>PX-20260130-00000055</t>
+          <t>PX-20260521-00000311</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>00000055</t>
+          <t>00000311</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH KATZ DANCE STUDIO</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0319051464</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>648000</v>
+        <v>2406240</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>PX-20260130-00000054</t>
+          <t>PX-20260521-00000312</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>00000054</t>
+          <t>00000312</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>2268000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>PX-20260130-00000053</t>
+          <t>PX-20260521-00000313</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>00000053</t>
+          <t>00000313</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>4752000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>PX-20260130-00000052</t>
+          <t>PX-20260521-00000314</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>00000052</t>
+          <t>00000314</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>1188000</v>
+        <v>1101600</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>PX-20260130-00000051</t>
+          <t>PX-20260130-00000055</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>00000051</t>
+          <t>00000055</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>5184000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>PX-20260130-00000050</t>
+          <t>PX-20260130-00000054</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>00000050</t>
+          <t>00000054</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ XÂY DỰNG KHANG VINH</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>0312036717</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>1496880</v>
+        <v>2268000</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>PX-20260130-00000049</t>
+          <t>PX-20260130-00000053</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>00000049</t>
+          <t>00000053</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>10314000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>PX-20260130-00000048</t>
+          <t>PX-20260130-00000052</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>00000048</t>
+          <t>00000052</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>680400</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>PX-20260107-00000003</t>
+          <t>PX-20260130-00000051</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>00000003</t>
+          <t>00000051</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>496800</v>
+        <v>5184000</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>PX-20260107-00000002</t>
+          <t>PX-20260130-00000050</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>00000002</t>
+          <t>00000050</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ XÂY DỰNG KHANG VINH</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0312036717</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>1296000</v>
+        <v>1496880</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>PX-20260202-00000072</t>
+          <t>PX-20260130-00000049</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>00000072</t>
+          <t>00000049</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>520000</v>
+        <v>10314000</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>PX-20260212-00000094</t>
+          <t>PX-20260130-00000048</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>00000094</t>
+          <t>00000048</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH T&amp;T GLOBAL AGENCY</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>0316290175</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>3240000</v>
+        <v>680400</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>PX-20260211-00000086</t>
+          <t>PX-20260107-00000003</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>00000086</t>
+          <t>00000003</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>3774000</v>
+        <v>496800</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>PX-20260211-00000088</t>
+          <t>PX-20260107-00000002</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>00000088</t>
+          <t>00000002</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>9570960</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>PX-20260211-00000087</t>
+          <t>PX-20260521-00000315</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>00000087</t>
+          <t>00000315</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GEEK HUB</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0316973252</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>415000</v>
+        <v>901800</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>PX-20260210-00000085</t>
+          <t>PX-20260202-00000072</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>00000085</t>
+          <t>00000072</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI KIDS</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>0317900232</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>2060640</v>
+        <v>520000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>PX-20260331-00000200</t>
+          <t>PX-20260212-00000094</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>00000200</t>
+          <t>00000094</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH T&amp;T GLOBAL AGENCY</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0316290175</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>6517800</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>PX-20260331-00000199</t>
+          <t>PX-20260211-00000086</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>00000199</t>
+          <t>00000086</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>5292000</v>
+        <v>3774000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>PX-20260331-00000198</t>
+          <t>PX-20260211-00000088</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>00000198</t>
+          <t>00000088</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>977400</v>
+        <v>9570960</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>PX-20260331-00000197</t>
+          <t>PX-20260211-00000087</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>00000197</t>
+          <t>00000087</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GEEK HUB</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316973252</t>
         </is>
       </c>
       <c r="F29" t="n">
-        <v>972000</v>
+        <v>415000</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>PX-20260331-00000196</t>
+          <t>PX-20260210-00000085</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>00000196</t>
+          <t>00000085</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI KIDS</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0317900232</t>
         </is>
       </c>
       <c r="F30" t="n">
-        <v>20723040</v>
+        <v>2060640</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>PX-20260331-00000195</t>
+          <t>PX-20260331-00000199</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>00000195</t>
+          <t>00000199</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>950400</v>
+        <v>5292000</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>PX-20260331-00000194</t>
+          <t>PX-20260331-00000198</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>00000194</t>
+          <t>00000198</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>0318642908</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>3348000</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>PX-20260331-00000193</t>
+          <t>PX-20260331-00000197</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>00000193</t>
+          <t>00000197</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F33" t="n">
-        <v>12150000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>PX-20260331-00000192</t>
+          <t>PX-20260331-00000195</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>00000192</t>
+          <t>00000195</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>3477600</v>
+        <v>950400</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>PX-20260331-00000191</t>
+          <t>PX-20260331-00000192</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>00000191</t>
+          <t>00000192</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>14871600</v>
+        <v>3477600</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>PX-20260331-00000190</t>
+          <t>PX-20260330-00000188</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>00000190</t>
+          <t>00000188</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>CÔNG TY TNHH FOBEWO</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>0316568818</t>
         </is>
       </c>
       <c r="F36" t="n">
-        <v>12852000</v>
+        <v>712600</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>PX-20260331-00000189</t>
+          <t>PX-20260330-00000187</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>00000189</t>
+          <t>00000187</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>3499200</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>PX-20260330-00000188</t>
+          <t>PX-20260330-00000186</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>00000188</t>
+          <t>00000186</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH FOBEWO</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0316568818</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F38" t="n">
-        <v>712600</v>
+        <v>5162400</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>PX-20260330-00000187</t>
+          <t>PX-20260330-00000185</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>00000187</t>
+          <t>00000185</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>3456000</v>
+        <v>7570800</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>PX-20260330-00000186</t>
+          <t>PX-20260330-00000184</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>00000186</t>
+          <t>00000184</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>5162400</v>
+        <v>15012000</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>PX-20260330-00000185</t>
+          <t>PX-20260330-00000183</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>00000185</t>
+          <t>00000183</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>7570800</v>
+        <v>842400</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>PX-20260330-00000184</t>
+          <t>PX-20260330-00000182</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>00000184</t>
+          <t>00000182</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN HỢP TÁC VÀ PHÁT TRIỂN GIÁO DỤC KHÁNH LINH</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0305715884</t>
         </is>
       </c>
       <c r="F42" t="n">
-        <v>15012000</v>
+        <v>1015200</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>PX-20260330-00000183</t>
+          <t>PX-20260330-00000181</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>00000183</t>
+          <t>00000181</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F43" t="n">
-        <v>842400</v>
+        <v>4644000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>PX-20260330-00000182</t>
+          <t>PX-20260330-00000180</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>00000182</t>
+          <t>00000180</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN HỢP TÁC VÀ PHÁT TRIỂN GIÁO DỤC KHÁNH LINH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>0305715884</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>1015200</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>PX-20260330-00000181</t>
+          <t>PX-20260330-00000179</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>00000181</t>
+          <t>00000179</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>4644000</v>
+        <v>2581200</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>PX-20260330-00000180</t>
+          <t>PX-20260329-00000178</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>00000180</t>
+          <t>00000178</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>2700000</v>
+        <v>2268000</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>PX-20260330-00000179</t>
+          <t>PX-20260329-00000177</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>00000179</t>
+          <t>00000177</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>2581200</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>PX-20260329-00000178</t>
+          <t>PX-20260329-00000176</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>00000178</t>
+          <t>00000176</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>2268000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>PX-20260329-00000177</t>
+          <t>PX-20260329-00000175</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>00000177</t>
+          <t>00000175</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>4860000</v>
+        <v>6620400</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>PX-20260329-00000176</t>
+          <t>PX-20260329-00000174</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>00000176</t>
+          <t>00000174</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>3348000</v>
+        <v>4719600</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>PX-20260329-00000175</t>
+          <t>PX-20260328-00000173</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>00000175</t>
+          <t>00000173</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0312753760</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>6620400</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>PX-20260329-00000174</t>
+          <t>PX-20260328-00000172</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>00000174</t>
+          <t>00000172</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>4719600</v>
+        <v>6220800</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>PX-20260328-00000173</t>
+          <t>PX-20260328-00000171</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>00000173</t>
+          <t>00000171</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>0312753760</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F53" t="n">
-        <v>2376000</v>
+        <v>2106000</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>PX-20260328-00000172</t>
+          <t>PX-20260328-00000170</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>00000172</t>
+          <t>00000170</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>6220800</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>PX-20260328-00000171</t>
+          <t>PX-20260328-00000169</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>00000171</t>
+          <t>00000169</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>2106000</v>
+        <v>3088800</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>PX-20260328-00000170</t>
+          <t>PX-20260328-00000168</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>00000170</t>
+          <t>00000168</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>810000</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>PX-20260328-00000169</t>
+          <t>PX-20260328-00000167</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>00000169</t>
+          <t>00000167</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F57" t="n">
-        <v>3088800</v>
+        <v>15444000</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>PX-20260328-00000168</t>
+          <t>PX-20260328-00000166</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>00000168</t>
+          <t>00000166</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>22464000</v>
+        <v>27870480</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>PX-20260328-00000167</t>
+          <t>PX-20260327-00000165</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>00000167</t>
+          <t>00000165</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>15444000</v>
+        <v>1165000</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>PX-20260328-00000166</t>
+          <t>PX-20260327-00000164</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>00000166</t>
+          <t>00000164</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH FOBEWO</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316568818</t>
         </is>
       </c>
       <c r="F60" t="n">
-        <v>27870480</v>
+        <v>2406240</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>PX-20260327-00000165</t>
+          <t>PX-20260326-00000163</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>00000165</t>
+          <t>00000163</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F61" t="n">
-        <v>1165000</v>
+        <v>572400</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>PX-20260327-00000164</t>
+          <t>PX-20260326-00000162</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>00000164</t>
+          <t>00000162</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH FOBEWO</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>0316568818</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F62" t="n">
-        <v>2406240</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>PX-20260326-00000163</t>
+          <t>PX-20260326-00000161</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>00000163</t>
+          <t>00000161</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY TNHH ELTETE (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>3701041722</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>572400</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>PX-20260326-00000162</t>
+          <t>PX-20260211-00000093</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>00000162</t>
+          <t>00000093</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3603923331</t>
         </is>
       </c>
       <c r="F64" t="n">
-        <v>810000</v>
+        <v>8802000</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>PX-20260326-00000161</t>
+          <t>PX-20260325-00000160</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>00000161</t>
+          <t>00000160</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ELTETE (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>3701041722</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F65" t="n">
-        <v>702000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>PX-20260211-00000093</t>
+          <t>PX-20260325-00000159</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>00000093</t>
+          <t>00000159</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
+          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>3603923331</t>
+          <t>0300644051</t>
         </is>
       </c>
       <c r="F66" t="n">
-        <v>8802000</v>
+        <v>435240</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>PX-20260325-00000160</t>
+          <t>PX-20260325-00000157</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>00000160</t>
+          <t>00000157</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F67" t="n">
-        <v>756000</v>
+        <v>1193400</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>PX-20260325-00000159</t>
+          <t>PX-20260325-00000156</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>00000159</t>
+          <t>00000156</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
+          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0300644051</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F68" t="n">
-        <v>435240</v>
+        <v>300000</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>PX-20260325-00000158</t>
+          <t>PX-20260325-00000155</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>00000158</t>
+          <t>00000155</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN CẢNG TÔN THẤT THUYẾT</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>0301434191</t>
         </is>
       </c>
       <c r="F69" t="n">
-        <v>603600</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>PX-20260325-00000157</t>
+          <t>PX-20260324-00000154</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>00000157</t>
+          <t>00000154</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F70" t="n">
-        <v>1193400</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>PX-20260325-00000156</t>
+          <t>PX-20260323-00000153</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>00000156</t>
+          <t>00000153</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>300000</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>PX-20260325-00000155</t>
+          <t>PX-20260321-00000152</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>00000155</t>
+          <t>00000152</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN CẢNG TÔN THẤT THUYẾT</t>
+          <t>CÔNG TY TNHH DG GROUP</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>0301434191</t>
+          <t>0316873240</t>
         </is>
       </c>
       <c r="F72" t="n">
-        <v>1080000</v>
+        <v>382320</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>PX-20260324-00000154</t>
+          <t>PX-20260318-00000148</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>00000154</t>
+          <t>00000148</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0307447197</t>
         </is>
       </c>
       <c r="F73" t="n">
-        <v>1800000</v>
+        <v>982000</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>PX-20260323-00000153</t>
+          <t>PX-20260318-00000147</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>00000153</t>
+          <t>00000147</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F74" t="n">
-        <v>1890000</v>
+        <v>1177200</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>PX-20260321-00000152</t>
+          <t>PX-20260317-00000146</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>00000152</t>
+          <t>00000146</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DG GROUP</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0316873240</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F75" t="n">
-        <v>382320</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>PX-20260318-00000148</t>
+          <t>PX-20260317-00000145</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>00000148</t>
+          <t>00000145</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ HỢP NHẤT UNIPRO</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>0307447197</t>
+          <t>0310771362</t>
         </is>
       </c>
       <c r="F76" t="n">
-        <v>982000</v>
+        <v>356400</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>PX-20260318-00000147</t>
+          <t>PX-20260317-00000144</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>00000147</t>
+          <t>00000144</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F77" t="n">
-        <v>1177200</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>PX-20260317-00000146</t>
+          <t>PX-20260317-00000143</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>00000146</t>
+          <t>00000143</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F78" t="n">
-        <v>972000</v>
+        <v>9085590</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>PX-20260317-00000145</t>
+          <t>PX-20260316-00000140</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>00000145</t>
+          <t>00000140</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ HỢP NHẤT UNIPRO</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>0310771362</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F79" t="n">
-        <v>356400</v>
+        <v>1166400</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>PX-20260317-00000144</t>
+          <t>PX-20260316-00000139</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>00000144</t>
+          <t>00000139</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F80" t="n">
-        <v>1242000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>PX-20260317-00000143</t>
+          <t>PX-20260315-00000138</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>00000143</t>
+          <t>00000138</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0300644051</t>
         </is>
       </c>
       <c r="F81" t="n">
-        <v>9085590</v>
+        <v>453600</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>PX-20260316-00000140</t>
+          <t>PX-20260314-00000137</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>00000140</t>
+          <t>00000137</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0319380500</t>
         </is>
       </c>
       <c r="F82" t="n">
-        <v>1166400</v>
+        <v>1015200</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>PX-20260316-00000139</t>
+          <t>PX-20260309-00000133</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>00000139</t>
+          <t>00000133</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F83" t="n">
-        <v>1458000</v>
+        <v>13068000</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>PX-20260315-00000138</t>
+          <t>PX-20260309-00000132</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>00000138</t>
+          <t>00000132</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
+          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>0300644051</t>
+          <t>0319380500</t>
         </is>
       </c>
       <c r="F84" t="n">
-        <v>453600</v>
+        <v>1237680</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>PX-20260314-00000137</t>
+          <t>PX-20260307-00000131</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>00000137</t>
+          <t>00000131</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>0319380500</t>
+          <t>0301440558</t>
         </is>
       </c>
       <c r="F85" t="n">
-        <v>1015200</v>
+        <v>18120000</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>PX-20260309-00000133</t>
+          <t>PX-20260305-00000130</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>00000133</t>
+          <t>00000130</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0300644051</t>
         </is>
       </c>
       <c r="F86" t="n">
-        <v>13068000</v>
+        <v>486000</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>PX-20260309-00000132</t>
+          <t>PX-20260304-00000129</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>00000132</t>
+          <t>00000129</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>0319380500</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F87" t="n">
-        <v>1237680</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>PX-20260307-00000131</t>
+          <t>PX-20260302-00000128</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>00000131</t>
+          <t>00000128</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI KIDS</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>0301440558</t>
+          <t>0317900232</t>
         </is>
       </c>
       <c r="F88" t="n">
-        <v>18120000</v>
+        <v>3024000</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>PX-20260305-00000130</t>
+          <t>PX-20260302-00000127</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>00000130</t>
+          <t>00000127</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>0300644051</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F89" t="n">
-        <v>486000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>PX-20260304-00000129</t>
+          <t>PX-20260302-00000126</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>00000129</t>
+          <t>00000126</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F90" t="n">
-        <v>1512000</v>
+        <v>2254000</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>PX-20260302-00000128</t>
+          <t>PX-20260302-00000125</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>00000128</t>
+          <t>00000125</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI KIDS</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>0317900232</t>
+          <t>0319082261</t>
         </is>
       </c>
       <c r="F91" t="n">
-        <v>3024000</v>
+        <v>170000</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>PX-20260302-00000127</t>
+          <t>PX-20260211-00000091</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>00000127</t>
+          <t>00000091</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F92" t="n">
-        <v>1944000</v>
+        <v>19008000</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>PX-20260302-00000126</t>
+          <t>PX-20260211-00000090</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>00000126</t>
+          <t>00000090</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F93" t="n">
-        <v>2254000</v>
+        <v>18252000</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>PX-20260302-00000125</t>
+          <t>PX-20260211-00000089</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>00000125</t>
+          <t>00000089</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>0319082261</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F94" t="n">
-        <v>170000</v>
+        <v>2106000</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>PX-20260211-00000091</t>
+          <t>PX-20260525-00000319</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>00000091</t>
+          <t>00000319</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>Trường Tiểu Học Lê Ngọc Hân</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0309102857</t>
         </is>
       </c>
       <c r="F95" t="n">
-        <v>19008000</v>
+        <v>451440</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>PX-20260211-00000090</t>
+          <t>PX-20260525-00000320</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>00000090</t>
+          <t>00000320</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TM DV TỔNG HỢP TRUNG TÍN</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>4300919497</t>
         </is>
       </c>
       <c r="F96" t="n">
-        <v>18252000</v>
+        <v>3195002</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>PX-20260211-00000089</t>
+          <t>PX-20260527-00000331</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>00000089</t>
+          <t>00000331</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F97" t="n">
-        <v>2106000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>PX-20260227-00000104</t>
+          <t>PX-20260529-00000344</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>00000104</t>
+          <t>00000344</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F98" t="n">
-        <v>2862000</v>
+        <v>4298400</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>PX-20260227-00000105</t>
+          <t>PX-20260529-00000345</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>00000105</t>
+          <t>00000345</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN GẠO NÂU PRODUCTION HOUSE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>0318027638</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F99" t="n">
-        <v>388800</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>PX-20260227-00000106</t>
+          <t>PX-20260530-00000356</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>00000106</t>
+          <t>00000356</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0100109949-003</t>
         </is>
       </c>
       <c r="F100" t="n">
-        <v>972000</v>
+        <v>2268000</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>PX-20260227-00000107</t>
+          <t>PX-20260601-00000370</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>00000107</t>
+          <t>00000370</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F101" t="n">
-        <v>2916000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>PX-20260227-00000108</t>
+          <t>PX-20260605-00000384</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>00000108</t>
+          <t>00000384</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F102" t="n">
-        <v>2698920</v>
+        <v>2721600</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>PX-20260227-00000109</t>
+          <t>PX-20260507-00000288</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>00000109</t>
+          <t>00000288</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F103" t="n">
-        <v>756000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>PX-20260226-00000102</t>
+          <t>PX-20260509-00000289</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>00000102</t>
+          <t>00000289</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F104" t="n">
-        <v>1080000</v>
+        <v>923400</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>PX-20260226-00000103</t>
+          <t>PX-20260509-00000290</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>00000103</t>
+          <t>00000290</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH KHUÔN BÁNH NGỌC ĐĂNG</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318684224</t>
         </is>
       </c>
       <c r="F105" t="n">
-        <v>1890000</v>
+        <v>775440</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>PX-20260226-00000101</t>
+          <t>PX-20260509-00000291</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>00000101</t>
+          <t>00000291</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN TƯ VẤN ĐẦU TƯ XÂY DỰNG CÔNG NGHỆ MÊ KÔNG</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0313590283</t>
         </is>
       </c>
       <c r="F106" t="n">
-        <v>1799000</v>
+        <v>300000</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>PX-20260225-00000100</t>
+          <t>PX-20260511-00000292</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>00000100</t>
+          <t>00000292</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F107" t="n">
-        <v>1800000</v>
+        <v>3145000</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>PX-20260225-00000098</t>
+          <t>PX-20260511-00000293</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>00000098</t>
+          <t>00000293</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH KHUÔN BÁNH NGỌC ĐĂNG</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0318684224</t>
         </is>
       </c>
       <c r="F108" t="n">
-        <v>4752000</v>
+        <v>604800</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>PX-20260225-00000099</t>
+          <t>PX-20260511-00000294</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>00000099</t>
+          <t>00000294</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0100109949-003</t>
         </is>
       </c>
       <c r="F109" t="n">
-        <v>455000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>PX-20260224-00000097</t>
+          <t>PX-20260511-00000295</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>00000097</t>
+          <t>00000295</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH KATZ DANCE STUDIO</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0319051464</t>
         </is>
       </c>
       <c r="F110" t="n">
-        <v>702000</v>
+        <v>3920400</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>PX-20260213-00000096</t>
+          <t>PX-20260518-00000303</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>00000096</t>
+          <t>00000303</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>0100109949-003</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F111" t="n">
-        <v>2160000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>PX-20260213-00000095</t>
+          <t>PX-20260518-00000304</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>00000095</t>
+          <t>00000304</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F112" t="n">
-        <v>1188000</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>PX-20251027-00000488</t>
+          <t>PX-20260518-00000305</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>00000488</t>
+          <t>00000305</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F113" t="n">
-        <v>1740200</v>
+        <v>-777600</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>PX-20251016-00000467</t>
+          <t>PX-20260519-00000309</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>00000467</t>
+          <t>00000309</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SOGNI GROUP</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>0319114795</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F114" t="n">
-        <v>2334960</v>
+        <v>76896000</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>PX-20251002-00000437</t>
+          <t>PX-20260520-00000310</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>00000437</t>
+          <t>00000310</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F115" t="n">
-        <v>1759000</v>
+        <v>605880</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>PX-20260405-00000207</t>
+          <t>PX-20260227-00000104</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>00000207</t>
+          <t>00000104</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F116" t="n">
-        <v>2527200</v>
+        <v>2862000</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>PX-20260405-00000206</t>
+          <t>PX-20260227-00000105</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>00000206</t>
+          <t>00000105</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN GẠO NÂU PRODUCTION HOUSE</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318027638</t>
         </is>
       </c>
       <c r="F117" t="n">
-        <v>1620000</v>
+        <v>388800</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>PX-20260403-00000205</t>
+          <t>PX-20260227-00000106</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>00000205</t>
+          <t>00000106</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F118" t="n">
-        <v>3024000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>PX-20260403-00000204</t>
+          <t>PX-20260227-00000107</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>00000204</t>
+          <t>00000107</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>0301440558</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F119" t="n">
-        <v>3760000</v>
+        <v>2916000</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>PX-20260402-00000203</t>
+          <t>PX-20260227-00000108</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>00000203</t>
+          <t>00000108</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH FOBEWO</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>0316568818</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F120" t="n">
-        <v>1052400</v>
+        <v>2698920</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>PX-20260401-00000202</t>
+          <t>PX-20260227-00000109</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>00000202</t>
+          <t>00000109</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>0307447197</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F121" t="n">
-        <v>982000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>PX-20260401-00000201</t>
+          <t>PX-20260226-00000102</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>00000201</t>
+          <t>00000102</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F122" t="n">
         <v>1080000</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>PX-20260406-00000208</t>
+          <t>PX-20260226-00000103</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>00000208</t>
+          <t>00000103</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F123" t="n">
-        <v>4104000</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>PX-20260407-00000209</t>
+          <t>PX-20260226-00000101</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>00000209</t>
+          <t>00000101</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>0301440558</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F124" t="n">
-        <v>2320000</v>
+        <v>1799000</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>PX-20260204-00000074</t>
+          <t>PX-20260225-00000100</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>00000074</t>
+          <t>00000100</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F125" t="n">
-        <v>842400</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>PX-20260204-00000075</t>
+          <t>PX-20260225-00000098</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>00000075</t>
+          <t>00000098</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>0312753760</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F126" t="n">
-        <v>1360800</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>PX-20260211-00000092</t>
+          <t>PX-20260225-00000099</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>00000092</t>
+          <t>00000099</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F127" t="n">
-        <v>12636000</v>
+        <v>455000</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>PX-20260210-00000084</t>
+          <t>PX-20260224-00000097</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>00000084</t>
+          <t>00000097</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>0313181668</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F128" t="n">
-        <v>3405240</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>PX-20260210-00000083</t>
+          <t>PX-20260213-00000096</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>00000083</t>
+          <t>00000096</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0100109949-003</t>
         </is>
       </c>
       <c r="F129" t="n">
-        <v>1231200</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>PX-20260210-00000082</t>
+          <t>PX-20260213-00000095</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>00000082</t>
+          <t>00000095</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV DỊCH VỤ CƠ QUAN NƯỚC NGOÀI</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>0300540207</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F130" t="n">
-        <v>150000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>PX-20260210-00000081</t>
+          <t>PX-20251027-00000488</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>00000081</t>
+          <t>00000488</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F131" t="n">
-        <v>3900000</v>
+        <v>1740200</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>PX-20260205-00000080</t>
+          <t>PX-20260522-00000316</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>00000080</t>
+          <t>00000316</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>1501143071</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F132" t="n">
-        <v>1836000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>PX-20260204-00000079</t>
+          <t>PX-20260522-00000317</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>00000079</t>
+          <t>00000317</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F133" t="n">
-        <v>702000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>PX-20260204-00000078</t>
+          <t>PX-20260522-00000318</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>00000078</t>
+          <t>00000318</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F134" t="n">
-        <v>864000</v>
+        <v>618840</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>PX-20260204-00000077</t>
+          <t>PX-20260526-00000321</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>00000077</t>
+          <t>00000321</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F135" t="n">
-        <v>594000</v>
+        <v>1501200</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>PX-20260204-00000076</t>
+          <t>PX-20260526-00000322</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>00000076</t>
+          <t>00000322</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F136" t="n">
-        <v>594000</v>
+        <v>21060000</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>PX-20260203-00000073</t>
+          <t>PX-20260526-00000323</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>00000073</t>
+          <t>00000323</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F137" t="n">
-        <v>990000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>PX-20260202-00000071</t>
+          <t>PX-20260526-00000324</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>00000071</t>
+          <t>00000324</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG VÀ THƯƠNG MẠI THIÊN VŨ PTC</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>0318468255</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F138" t="n">
-        <v>1650000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>PX-20260202-00000070</t>
+          <t>PX-20260526-00000325</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>00000070</t>
+          <t>00000325</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>1501143071</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F139" t="n">
-        <v>1080000</v>
+        <v>76896000</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>PX-20260131-00000069</t>
+          <t>PX-20260526-00000326</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>00000069</t>
+          <t>00000326</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F140" t="n">
-        <v>7452000</v>
+        <v>76896000</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>PX-20260131-00000068</t>
+          <t>PX-20260526-00000327</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>00000068</t>
+          <t>00000327</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F141" t="n">
-        <v>11599200</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>PX-20260131-00000067</t>
+          <t>PX-20260526-00000328</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>00000067</t>
+          <t>00000328</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F142" t="n">
         <v>864000</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>PX-20260131-00000066</t>
+          <t>PX-20260526-00000329</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>00000066</t>
+          <t>00000329</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
+          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>0300970295</t>
+          <t>0318934354</t>
         </is>
       </c>
       <c r="F143" t="n">
-        <v>2665000</v>
+        <v>2328000</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>PX-20260131-00000065</t>
+          <t>PX-20260526-00000330</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>00000065</t>
+          <t>00000330</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F144" t="n">
-        <v>6480000</v>
+        <v>151200</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>PX-20260131-00000064</t>
+          <t>PX-20260527-00000332</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>00000064</t>
+          <t>00000332</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F145" t="n">
-        <v>1188000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>PX-20260131-00000063</t>
+          <t>PX-20260527-00000333</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>00000063</t>
+          <t>00000333</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F146" t="n">
-        <v>15768000</v>
+        <v>30736800</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>PX-20260131-00000062</t>
+          <t>PX-20260527-00000334</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>00000062</t>
+          <t>00000334</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F147" t="n">
-        <v>3186000</v>
+        <v>30736800</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>PX-20260131-00000061</t>
+          <t>PX-20260527-00000335</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>00000061</t>
+          <t>00000335</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>0317911153</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F148" t="n">
-        <v>540000</v>
+        <v>907200</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>PX-20250612-00000207</t>
+          <t>PX-20260527-00000336</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>00000207</t>
+          <t>00000336</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F149" t="n">
-        <v>1200000</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>PX-20250621-00000211</t>
+          <t>PX-20260527-00000337</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>00000211</t>
+          <t>00000337</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YẾN SÀO BẢO VIỆT</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>0317609577</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F150" t="n">
-        <v>671000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>PX-20260410-00000211</t>
+          <t>PX-20260528-00000338</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>00000211</t>
+          <t>00000338</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>12/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ TFIX</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>0317710672</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F151" t="n">
-        <v>583200</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>PX-20260410-00000212</t>
+          <t>PX-20260529-00000339</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>00000212</t>
+          <t>00000339</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F152" t="n">
-        <v>2516000</v>
+        <v>1347840</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>PX-20260409-00000210</t>
+          <t>PX-20260529-00000340</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>00000210</t>
+          <t>00000340</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F153" t="n">
-        <v>984960</v>
+        <v>1674000</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>PX-20260228-00000113</t>
+          <t>PX-20260529-00000341</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>00000113</t>
+          <t>00000341</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F154" t="n">
-        <v>4752000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>PX-20260228-00000114</t>
+          <t>PX-20260529-00000342</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>00000114</t>
+          <t>00000342</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F155" t="n">
-        <v>5184000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>PX-20260228-00000115</t>
+          <t>PX-20260529-00000343</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>00000115</t>
+          <t>00000343</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F156" t="n">
-        <v>3726000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>PX-20260228-00000116</t>
+          <t>PX-20260529-00000346</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>00000116</t>
+          <t>00000346</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH QUẢNG CÁO VẠN HOA</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0306895894</t>
         </is>
       </c>
       <c r="F157" t="n">
-        <v>10746000</v>
+        <v>11264400</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>PX-20260228-00000117</t>
+          <t>PX-20260529-00000347</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>00000117</t>
+          <t>00000347</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH STK</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>3701706536</t>
         </is>
       </c>
       <c r="F158" t="n">
-        <v>864000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>PX-20260228-00000118</t>
+          <t>PX-20260529-00000348</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>00000118</t>
+          <t>00000348</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F159" t="n">
-        <v>1620000</v>
+        <v>4773600</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>PX-20260228-00000119</t>
+          <t>PX-20260529-00000349</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>00000119</t>
+          <t>00000349</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F160" t="n">
-        <v>12420000</v>
+        <v>4266000</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>PX-20260228-00000120</t>
+          <t>PX-20260529-00000350</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>00000120</t>
+          <t>00000350</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F161" t="n">
-        <v>3834000</v>
+        <v>9504000</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>PX-20260228-00000121</t>
+          <t>PX-20260529-00000351</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>00000121</t>
+          <t>00000351</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F162" t="n">
-        <v>3456000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>PX-20260228-00000122</t>
+          <t>PX-20260530-00000352</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>00000122</t>
+          <t>00000352</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>0318642908</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F163" t="n">
-        <v>4104000</v>
+        <v>4136400</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>PX-20260228-00000123</t>
+          <t>PX-20260530-00000353</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>00000123</t>
+          <t>00000353</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0317911153</t>
         </is>
       </c>
       <c r="F164" t="n">
-        <v>3726000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>PX-20260228-00000124</t>
+          <t>PX-20260530-00000354</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>00000124</t>
+          <t>00000354</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F165" t="n">
-        <v>2808000</v>
+        <v>16610400</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>PX-20260316-00000141</t>
+          <t>PX-20260530-00000355</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>00000141</t>
+          <t>00000355</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F166" t="n">
-        <v>1036800</v>
+        <v>4212000</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>PX-20260312-00000136</t>
+          <t>PX-20260530-00000357</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>00000136</t>
+          <t>00000357</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH A7A</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0312249916</t>
         </is>
       </c>
       <c r="F167" t="n">
-        <v>1296000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>PX-20260312-00000135</t>
+          <t>PX-20260530-00000358</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>00000135</t>
+          <t>00000358</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>0319380500</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F168" t="n">
-        <v>864000</v>
+        <v>11458800</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>PX-20260311-00000134</t>
+          <t>PX-20260530-00000359</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>00000134</t>
+          <t>00000359</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F169" t="n">
-        <v>1134000</v>
+        <v>11194200</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>PX-20260227-00000110</t>
+          <t>PX-20260530-00000360</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>00000110</t>
+          <t>00000360</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>0317911153</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F170" t="n">
-        <v>540000</v>
+        <v>3466800</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>PX-20260227-00000111</t>
+          <t>PX-20251016-00000467</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>00000111</t>
+          <t>00000467</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SOGNI GROUP</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0319114795</t>
         </is>
       </c>
       <c r="F171" t="n">
-        <v>4752000</v>
+        <v>2334960</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>PX-20260227-00000112</t>
+          <t>PX-20260530-00000361</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>00000112</t>
+          <t>00000361</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F172" t="n">
-        <v>3456000</v>
+        <v>10983600</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>PX-20260413-00000213</t>
+          <t>PX-20260530-00000362</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>00000213</t>
+          <t>00000362</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F173" t="n">
-        <v>550000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>PX-20260413-00000214</t>
+          <t>PX-20260530-00000363</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>00000214</t>
+          <t>00000363</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F174" t="n">
-        <v>7344000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>PX-20260414-00000215</t>
+          <t>PX-20260530-00000364</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>00000215</t>
+          <t>00000364</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>0319082261</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F175" t="n">
-        <v>1840000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>PX-20260414-00000216</t>
+          <t>PX-20260531-00000365</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>00000216</t>
+          <t>00000365</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F176" t="n">
-        <v>2679000</v>
+        <v>2613600</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>PX-20260414-00000217</t>
+          <t>PX-20260531-00000366</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>00000217</t>
+          <t>00000366</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F177" t="n">
-        <v>545400</v>
+        <v>6809400</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>PX-20260415-00000218</t>
+          <t>PX-20260601-00000367</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>00000218</t>
+          <t>00000367</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>0310939343</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F178" t="n">
-        <v>9563400</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>PX-20260415-00000219</t>
+          <t>PX-20260601-00000368</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>00000219</t>
+          <t>00000368</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F179" t="n">
-        <v>4779000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>PX-20260415-00000220</t>
+          <t>PX-20260601-00000369</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>00000220</t>
+          <t>00000369</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Trường Mầm Non 9</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>0306454226</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F180" t="n">
-        <v>146000</v>
+        <v>2472000</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>PX-20260415-00000221</t>
+          <t>PX-20260602-00000371</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>00000221</t>
+          <t>00000371</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH DG GROUP</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0316873240</t>
         </is>
       </c>
       <c r="F181" t="n">
-        <v>1404000</v>
+        <v>361800</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PX-20260415-00000222</t>
+          <t>PX-20260602-00000372</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>00000222</t>
+          <t>00000372</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F182" t="n">
-        <v>1458000</v>
+        <v>2381400</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>PX-20251114-00000551</t>
+          <t>PX-20260602-00000373</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>00000551</t>
+          <t>00000373</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F183" t="n">
-        <v>72846000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>PX-20251122-00000572</t>
+          <t>PX-20260603-00000374</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>00000572</t>
+          <t>00000374</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F184" t="n">
-        <v>9155000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PX-20251208-00000625</t>
+          <t>PX-20260603-00000375</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>00000625</t>
+          <t>00000375</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F185" t="n">
-        <v>972000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>PX-20251210-00000636</t>
+          <t>PX-20260603-00000376</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>00000636</t>
+          <t>00000376</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F186" t="n">
-        <v>1944000</v>
+        <v>3045600</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>PX-20251210-00000637</t>
+          <t>PX-20260604-00000377</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>00000637</t>
+          <t>00000377</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>0309245238</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F187" t="n">
-        <v>3348000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>PX-20251216-00000645</t>
+          <t>PX-20260604-00000378</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>00000645</t>
+          <t>00000378</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F188" t="n">
-        <v>648000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>PX-20251213-00000640</t>
+          <t>PX-20260604-00000379</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>00000640</t>
+          <t>00000379</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F189" t="n">
-        <v>2440000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>PX-20251212-00000639</t>
+          <t>PX-20260605-00000380</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>00000639</t>
+          <t>00000380</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>0309245238</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F190" t="n">
-        <v>2768040</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>PX-20251211-00000638</t>
+          <t>PX-20260605-00000381</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>00000638</t>
+          <t>00000381</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F191" t="n">
-        <v>918000</v>
+        <v>2484000</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>PX-20251225-00000665</t>
+          <t>PX-20260605-00000382</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>00000665</t>
+          <t>00000382</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F192" t="n">
-        <v>864000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>PX-20251225-00000668</t>
+          <t>PX-20260605-00000383</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>00000668</t>
+          <t>00000383</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F193" t="n">
-        <v>972000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PX-20251225-00000667</t>
+          <t>PX-20260606-00000385</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>00000667</t>
+          <t>00000385</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ - DỊCH VỤ Y TẾ ĐẠI ĐỒNG</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318801153</t>
         </is>
       </c>
       <c r="F194" t="n">
-        <v>594000</v>
+        <v>324000</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>PX-20251225-00000666</t>
+          <t>PX-20260608-00000386</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>00000666</t>
+          <t>00000386</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
-[...6 lines deleted...]
-      </c>
+          <t>CÔNG ĐOÀN CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr"/>
       <c r="F195" t="n">
-        <v>918000</v>
+        <v>1501200</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>PX-20251217-00000647</t>
+          <t>PX-20251002-00000437</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>00000647</t>
+          <t>00000437</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F196" t="n">
-        <v>8424000</v>
+        <v>1759000</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>PX-20251216-00000646</t>
+          <t>PX-20260608-00000387</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>00000646</t>
+          <t>00000387</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY CỔ PHẦN PHÁT TRIỂN ĐẦU TƯ XÂY DỰNG HOÀNG TẤN</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0318165243</t>
         </is>
       </c>
       <c r="F197" t="n">
-        <v>1290060</v>
+        <v>9931000</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>PX-20251216-00000644</t>
+          <t>PX-20260608-00000388</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>00000644</t>
+          <t>00000388</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F198" t="n">
-        <v>1404000</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>PX-20260119-00000019</t>
+          <t>PX-20260405-00000207</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>00000019</t>
+          <t>00000207</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F199" t="n">
-        <v>492480</v>
+        <v>2527200</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>PX-20260112-00000009</t>
+          <t>PX-20260405-00000206</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>00000009</t>
+          <t>00000206</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F200" t="n">
-        <v>864000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>PX-20260114-00000012</t>
+          <t>PX-20260403-00000205</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>00000012</t>
+          <t>00000205</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F201" t="n">
-        <v>3142800</v>
+        <v>3024000</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>PX-20260123-00000029</t>
+          <t>PX-20260403-00000204</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>00000029</t>
+          <t>00000204</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SẢN XUẤT THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU TẦM NHÌN MỚI</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>0318821079</t>
+          <t>0301440558</t>
         </is>
       </c>
       <c r="F202" t="n">
-        <v>3200000</v>
+        <v>3760000</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>PX-20260123-00000028</t>
+          <t>PX-20260402-00000203</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>00000028</t>
+          <t>00000203</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH FOBEWO</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316568818</t>
         </is>
       </c>
       <c r="F203" t="n">
-        <v>1080000</v>
+        <v>1052400</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>PX-20260123-00000027</t>
+          <t>PX-20260401-00000202</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>00000027</t>
+          <t>00000202</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>0307447197</t>
         </is>
       </c>
       <c r="F204" t="n">
-        <v>4276000</v>
+        <v>982000</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>PX-20260122-00000026</t>
+          <t>PX-20260401-00000201</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>00000026</t>
+          <t>00000201</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>0302553917</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F205" t="n">
-        <v>993000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>PX-20260122-00000025</t>
+          <t>PX-20260406-00000208</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>00000025</t>
+          <t>00000208</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>0301475102</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F206" t="n">
-        <v>650160</v>
+        <v>4104000</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>PX-20260122-00000024</t>
+          <t>PX-20260407-00000209</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>00000024</t>
+          <t>00000209</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0301440558</t>
         </is>
       </c>
       <c r="F207" t="n">
-        <v>1500000</v>
+        <v>2320000</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>PX-20260120-00000023</t>
+          <t>PX-20260204-00000074</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>00000023</t>
+          <t>00000074</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F208" t="n">
-        <v>594000</v>
+        <v>842400</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>PX-20260123-00000032</t>
+          <t>PX-20260204-00000075</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>00000032</t>
+          <t>00000075</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTECINEMA VIỆT NAM</t>
+          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>0302575928</t>
+          <t>0312753760</t>
         </is>
       </c>
       <c r="F209" t="n">
-        <v>195000</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>PX-20260119-00000022</t>
+          <t>PX-20260211-00000092</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>00000022</t>
+          <t>00000092</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F210" t="n">
-        <v>1255000</v>
+        <v>12636000</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>PX-20260119-00000021</t>
+          <t>PX-20260210-00000084</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>00000021</t>
+          <t>00000084</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0313181668</t>
         </is>
       </c>
       <c r="F211" t="n">
-        <v>540000</v>
+        <v>3405240</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>PX-20260119-00000020</t>
+          <t>PX-20260210-00000083</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>00000020</t>
+          <t>00000083</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F212" t="n">
-        <v>1080000</v>
+        <v>1231200</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>PX-20251029-00000500</t>
+          <t>PX-20260210-00000082</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>00000500</t>
+          <t>00000082</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MTV DỊCH VỤ CƠ QUAN NƯỚC NGOÀI</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0300540207</t>
         </is>
       </c>
       <c r="F213" t="n">
-        <v>12312000</v>
+        <v>150000</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>PX-20250731-00000288</t>
+          <t>PX-20260210-00000081</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>00000288</t>
+          <t>00000081</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F214" t="n">
-        <v>15228000</v>
+        <v>3900000</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>PX-20250621-00000214</t>
+          <t>PX-20260205-00000080</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>00000214</t>
+          <t>00000080</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>1501143071</t>
         </is>
       </c>
       <c r="F215" t="n">
-        <v>4860000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>PX-20250227-00000069</t>
+          <t>PX-20260204-00000079</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>00000069</t>
+          <t>00000079</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F216" t="n">
-        <v>1400000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>PX-20251103-00000527</t>
+          <t>PX-20260204-00000078</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>00000527</t>
+          <t>00000078</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F217" t="n">
-        <v>594000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>PX-20251103-00000526</t>
+          <t>PX-20260204-00000077</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>00000526</t>
+          <t>00000077</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F218" t="n">
-        <v>4100000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>PX-20251101-00000525</t>
+          <t>PX-20260204-00000076</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>00000525</t>
+          <t>00000076</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>0304241504</t>
         </is>
       </c>
       <c r="F219" t="n">
-        <v>22788000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>PX-20251101-00000524</t>
+          <t>PX-20260203-00000073</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>00000524</t>
+          <t>00000073</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F220" t="n">
-        <v>237600</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>PX-20251101-00000523</t>
+          <t>PX-20260202-00000071</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>00000523</t>
+          <t>00000071</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+          <t>CÔNG TY TNHH XÂY DỰNG VÀ THƯƠNG MẠI THIÊN VŨ PTC</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>0313639549</t>
+          <t>0318468255</t>
         </is>
       </c>
       <c r="F221" t="n">
-        <v>756000</v>
+        <v>1650000</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>PX-20251031-00000522</t>
+          <t>PX-20260202-00000070</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>00000522</t>
+          <t>00000070</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>1501143071</t>
         </is>
       </c>
       <c r="F222" t="n">
-        <v>9720000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>PX-20251031-00000520</t>
+          <t>PX-20260131-00000069</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>00000520</t>
+          <t>00000069</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F223" t="n">
-        <v>18954000</v>
+        <v>7452000</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>PX-20251031-00000519</t>
+          <t>PX-20260131-00000068</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>00000519</t>
+          <t>00000068</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>0316727810</t>
         </is>
       </c>
       <c r="F224" t="n">
-        <v>5940000</v>
+        <v>11599200</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>PX-20251031-00000518</t>
+          <t>PX-20260131-00000067</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>00000518</t>
+          <t>00000067</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F225" t="n">
-        <v>72846000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>PX-20251031-00000517</t>
+          <t>PX-20260131-00000066</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>00000517</t>
+          <t>00000066</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH NHÀ MÁY BIA HEINEKEN VIỆT NAM</t>
+          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>0300831132</t>
+          <t>0300970295</t>
         </is>
       </c>
       <c r="F226" t="n">
-        <v>353000</v>
+        <v>2665000</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>PX-20251031-00000516</t>
+          <t>PX-20260131-00000065</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>00000516</t>
+          <t>00000065</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F227" t="n">
-        <v>2700000</v>
+        <v>6480000</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>PX-20251030-00000515</t>
+          <t>PX-20260131-00000064</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>00000515</t>
+          <t>00000064</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F228" t="n">
-        <v>5400000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>PX-20251030-00000514</t>
+          <t>PX-20260131-00000063</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>00000514</t>
+          <t>00000063</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>0314683195</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F229" t="n">
-        <v>2538000</v>
+        <v>15768000</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>PX-20251030-00000513</t>
+          <t>PX-20260131-00000062</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>00000513</t>
+          <t>00000062</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F230" t="n">
-        <v>5184000</v>
+        <v>3186000</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>PX-20251030-00000512</t>
+          <t>PX-20260131-00000061</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>00000512</t>
+          <t>00000061</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0317911153</t>
         </is>
       </c>
       <c r="F231" t="n">
-        <v>2376000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>PX-20251030-00000511</t>
+          <t>PX-20250612-00000207</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>00000511</t>
+          <t>00000207</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F232" t="n">
-        <v>594000</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>PX-20251030-00000510</t>
+          <t>PX-20250621-00000211</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>00000510</t>
+          <t>00000211</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH YẾN SÀO BẢO VIỆT</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0317609577</t>
         </is>
       </c>
       <c r="F233" t="n">
-        <v>756000</v>
+        <v>671000</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>PX-20251030-00000509</t>
+          <t>PX-20260410-00000211</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>00000509</t>
+          <t>00000211</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>12/04/2026</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ TFIX</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0317710672</t>
         </is>
       </c>
       <c r="F234" t="n">
-        <v>1296000</v>
+        <v>583200</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>PX-20251030-00000508</t>
+          <t>PX-20260410-00000212</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>00000508</t>
+          <t>00000212</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>18/04/2026</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F235" t="n">
-        <v>1080000</v>
+        <v>2516000</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>PX-20251030-00000507</t>
+          <t>PX-20260409-00000210</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>00000507</t>
+          <t>00000210</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F236" t="n">
-        <v>3456000</v>
+        <v>984960</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>PX-20251030-00000506</t>
+          <t>PX-20260228-00000113</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>00000506</t>
+          <t>00000113</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F237" t="n">
-        <v>72846000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>PX-20251030-00000505</t>
+          <t>PX-20260228-00000114</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>00000505</t>
+          <t>00000114</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH A7A</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0312249916</t>
         </is>
       </c>
       <c r="F238" t="n">
-        <v>4590000</v>
+        <v>5184000</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>PX-20251030-00000504</t>
+          <t>PX-20260228-00000115</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>00000504</t>
+          <t>00000115</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F239" t="n">
-        <v>864000</v>
+        <v>3726000</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>PX-20251029-00000503</t>
+          <t>PX-20260228-00000116</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>00000503</t>
+          <t>00000116</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F240" t="n">
-        <v>17604000</v>
+        <v>10746000</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>PX-20251029-00000502</t>
+          <t>PX-20260228-00000117</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>00000502</t>
+          <t>00000117</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F241" t="n">
-        <v>6966000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>PX-20251029-00000501</t>
+          <t>PX-20260228-00000118</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>00000501</t>
+          <t>00000118</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F242" t="n">
-        <v>2214000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>PX-20251029-00000499</t>
+          <t>PX-20260228-00000119</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>00000499</t>
+          <t>00000119</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F243" t="n">
-        <v>702000</v>
+        <v>12420000</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>PX-20251029-00000498</t>
+          <t>PX-20260228-00000120</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>00000498</t>
+          <t>00000120</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN CLC</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>0316664342</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F244" t="n">
-        <v>561600</v>
+        <v>3834000</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>PX-20251029-00000497</t>
+          <t>PX-20260228-00000121</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>00000497</t>
+          <t>00000121</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F245" t="n">
-        <v>7452000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>PX-20251029-00000496</t>
+          <t>PX-20260228-00000122</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>00000496</t>
+          <t>00000122</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318642908</t>
         </is>
       </c>
       <c r="F246" t="n">
-        <v>1134000</v>
+        <v>4104000</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>PX-20251029-00000495</t>
+          <t>PX-20260228-00000123</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>00000495</t>
+          <t>00000123</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Việt Phú Bình Dương</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>3700544868</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F247" t="n">
-        <v>1188000</v>
+        <v>3726000</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>PX-20251029-00000494</t>
+          <t>PX-20260228-00000124</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>00000494</t>
+          <t>00000124</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F248" t="n">
-        <v>1188000</v>
+        <v>2808000</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>PX-20251029-00000493</t>
+          <t>PX-20260316-00000141</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>00000493</t>
+          <t>00000141</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F249" t="n">
-        <v>326160</v>
+        <v>1036800</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>PX-20251029-00000492</t>
+          <t>PX-20260312-00000136</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>00000492</t>
+          <t>00000136</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F250" t="n">
-        <v>3564000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>PX-20251029-00000491</t>
+          <t>PX-20260312-00000135</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>00000491</t>
+          <t>00000135</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0319380500</t>
         </is>
       </c>
       <c r="F251" t="n">
-        <v>4752000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>PX-20251028-00000490</t>
+          <t>PX-20260311-00000134</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>00000490</t>
+          <t>00000134</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F252" t="n">
-        <v>669600</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>PX-20251028-00000489</t>
+          <t>PX-20260227-00000110</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>00000489</t>
+          <t>00000110</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>0313639549</t>
+          <t>0317911153</t>
         </is>
       </c>
       <c r="F253" t="n">
-        <v>1296000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>PX-20251027-00000487</t>
+          <t>PX-20260227-00000111</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>00000487</t>
+          <t>00000111</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F254" t="n">
-        <v>9828000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>PX-20251027-00000486</t>
+          <t>PX-20260227-00000112</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>00000486</t>
+          <t>00000112</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F255" t="n">
-        <v>19656000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>PX-20251027-00000485</t>
+          <t>PX-20260413-00000213</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>00000485</t>
+          <t>00000213</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F256" t="n">
-        <v>972000</v>
+        <v>550000</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>PX-20251025-00000484</t>
+          <t>PX-20260413-00000214</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>00000484</t>
+          <t>00000214</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F257" t="n">
-        <v>2000000</v>
+        <v>7344000</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>PX-20251024-00000483</t>
+          <t>PX-20260416-00000225</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>00000483</t>
+          <t>00000225</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH Y TẾ GIÁO DỤC PQ</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318377199</t>
         </is>
       </c>
       <c r="F258" t="n">
-        <v>72846000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>PX-20251024-00000482</t>
+          <t>PX-20260416-00000224</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>00000482</t>
+          <t>00000224</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F259" t="n">
-        <v>1512000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>PX-20251024-00000481</t>
+          <t>PX-20260416-00000223</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>00000481</t>
+          <t>00000223</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F260" t="n">
-        <v>864000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>PX-20251024-00000480</t>
+          <t>PX-20260417-00000226</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>00000480</t>
+          <t>00000226</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F261" t="n">
-        <v>648000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>PX-20251023-00000479</t>
+          <t>PX-20260420-00000227</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>00000479</t>
+          <t>00000227</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0304276507</t>
         </is>
       </c>
       <c r="F262" t="n">
-        <v>1836000</v>
+        <v>315360</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>PX-20251022-00000478</t>
+          <t>PX-20260420-00000228</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>00000478</t>
+          <t>00000228</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>Đại Học Y Dược Thành Phố Hồ Chí Minh</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0302370906</t>
         </is>
       </c>
       <c r="F263" t="n">
-        <v>594000</v>
+        <v>577800</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>PX-20251021-00000477</t>
+          <t>PX-20260420-00000229</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>00000477</t>
+          <t>00000229</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F264" t="n">
-        <v>1096480</v>
+        <v>603600</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>PX-20251020-00000476</t>
+          <t>PX-20260420-00000230</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>00000476</t>
+          <t>00000230</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F265" t="n">
-        <v>1890000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>PX-20251020-00000475</t>
+          <t>PX-20260414-00000215</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>00000475</t>
+          <t>00000215</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SOGNI GROUP</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>0319114795</t>
+          <t>0319082261</t>
         </is>
       </c>
       <c r="F266" t="n">
-        <v>732240</v>
+        <v>1840000</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>PX-20251020-00000474</t>
+          <t>PX-20260414-00000216</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>00000474</t>
+          <t>00000216</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F267" t="n">
-        <v>3974400</v>
+        <v>2679000</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>PX-20251020-00000473</t>
+          <t>PX-20260414-00000217</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>00000473</t>
+          <t>00000217</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F268" t="n">
-        <v>1520000</v>
+        <v>545400</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>PX-20251018-00000472</t>
+          <t>PX-20260415-00000218</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>00000472</t>
+          <t>00000218</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F269" t="n">
-        <v>3216540</v>
+        <v>9563400</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>PX-20251018-00000471</t>
+          <t>PX-20260415-00000219</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>00000471</t>
+          <t>00000219</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F270" t="n">
-        <v>740880</v>
+        <v>4779000</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>PX-20251018-00000470</t>
+          <t>PX-20260415-00000220</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>00000470</t>
+          <t>00000220</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>Trường Mầm Non 9</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>079161021911</t>
+          <t>0306454226</t>
         </is>
       </c>
       <c r="F271" t="n">
-        <v>8493610</v>
+        <v>146000</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>PX-20251017-00000469</t>
+          <t>PX-20260415-00000221</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>00000469</t>
+          <t>00000221</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Việt Phú Bình Dương</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>3700544868</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F272" t="n">
-        <v>2700000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>PX-20251016-00000468</t>
+          <t>PX-20260415-00000222</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>00000468</t>
+          <t>00000222</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F273" t="n">
-        <v>972000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>PX-20251015-00000466</t>
+          <t>PX-20251114-00000551</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>00000466</t>
+          <t>00000551</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F274" t="n">
-        <v>864000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>PX-20251015-00000465</t>
+          <t>PX-20251122-00000572</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>00000465</t>
+          <t>00000572</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F275" t="n">
-        <v>1080000</v>
+        <v>9155000</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>PX-20251015-00000464</t>
+          <t>PX-20251208-00000625</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>00000464</t>
+          <t>00000625</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F276" t="n">
-        <v>3388000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>PX-20251014-00000463</t>
+          <t>PX-20251210-00000636</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>00000463</t>
+          <t>00000636</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>0305335949</t>
         </is>
       </c>
       <c r="F277" t="n">
-        <v>2160000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>PX-20251014-00000462</t>
+          <t>PX-20251210-00000637</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>00000462</t>
+          <t>00000637</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0309245238</t>
         </is>
       </c>
       <c r="F278" t="n">
-        <v>1404000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>PX-20251014-00000461</t>
+          <t>PX-20260424-00000236</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>00000461</t>
+          <t>00000236</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI - DỊCH VỤ GIAO NHẬN TI LA</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0301893822</t>
         </is>
       </c>
       <c r="F279" t="n">
-        <v>1944000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>PX-20251014-00000460</t>
+          <t>PX-20260424-00000237</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>00000460</t>
+          <t>00000237</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F280" t="n">
-        <v>810000</v>
+        <v>1918080</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>PX-20251014-00000459</t>
+          <t>PX-20260424-00000238</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>00000459</t>
+          <t>00000238</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN NEW DC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>0313477249</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F281" t="n">
-        <v>1359720</v>
+        <v>959040</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>PX-20251014-00000458</t>
+          <t>PX-20260424-00000239</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>00000458</t>
+          <t>00000239</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Trường Tiểu Học Kết Đoàn</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>0307268247</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F282" t="n">
-        <v>1416960</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>PX-20251013-00000457</t>
+          <t>PX-20260425-00000243</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>00000457</t>
+          <t>00000243</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F283" t="n">
-        <v>2592000</v>
+        <v>1717200</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>PX-20251013-00000456</t>
+          <t>PX-20260425-00000242</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>00000456</t>
+          <t>00000242</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F284" t="n">
-        <v>864000</v>
+        <v>632880</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>PX-20251010-00000455</t>
+          <t>PX-20260422-00000233</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>00000455</t>
+          <t>00000233</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F285" t="n">
-        <v>972000</v>
+        <v>4976640</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>PX-20251010-00000454</t>
+          <t>PX-20260423-00000234</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>00000454</t>
+          <t>00000234</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F286" t="n">
-        <v>648000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>PX-20251010-00000453</t>
+          <t>PX-20260423-00000235</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>00000453</t>
+          <t>00000235</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F287" t="n">
-        <v>918000</v>
+        <v>4158000</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>PX-20251010-00000452</t>
+          <t>PX-20260424-00000240</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>00000452</t>
+          <t>00000240</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F288" t="n">
-        <v>1620000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>PX-20251009-00000451</t>
+          <t>PX-20260424-00000241</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>00000451</t>
+          <t>00000241</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F289" t="n">
-        <v>6480000</v>
+        <v>2800000</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>PX-20251009-00000450</t>
+          <t>PX-20251216-00000645</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>00000450</t>
+          <t>00000645</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F290" t="n">
-        <v>2376000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>PX-20251009-00000449</t>
+          <t>PX-20251213-00000640</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>00000449</t>
+          <t>00000640</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0319224290</t>
         </is>
       </c>
       <c r="F291" t="n">
-        <v>11772000</v>
+        <v>2440000</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>PX-20251009-00000448</t>
+          <t>PX-20251212-00000639</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>00000448</t>
+          <t>00000639</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIẢI TRÍ HOÀNG HẢI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>0316707853</t>
+          <t>0309245238</t>
         </is>
       </c>
       <c r="F292" t="n">
-        <v>760000</v>
+        <v>2768040</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>PX-20251009-00000447</t>
+          <t>PX-20251211-00000638</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>00000447</t>
+          <t>00000638</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F293" t="n">
-        <v>864000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>PX-20251009-00000446</t>
+          <t>PX-20251225-00000665</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>00000446</t>
+          <t>00000665</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Trường Mầm Non Hải Âu trực thuộc UBND Phường Diên Hồng</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>0303881999</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F294" t="n">
-        <v>2595000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>PX-20251008-00000445</t>
+          <t>PX-20251225-00000668</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>00000445</t>
+          <t>00000668</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F295" t="n">
-        <v>864000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>PX-20251008-00000444</t>
+          <t>PX-20251225-00000667</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>00000444</t>
+          <t>00000667</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F296" t="n">
-        <v>1300000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>PX-20251008-00000443</t>
+          <t>PX-20251225-00000666</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>00000443</t>
+          <t>00000666</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F297" t="n">
-        <v>1080000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>PX-20251008-00000442</t>
+          <t>PX-20251217-00000647</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>00000442</t>
+          <t>00000647</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F298" t="n">
-        <v>594000</v>
+        <v>8424000</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>PX-20251006-00000441</t>
+          <t>PX-20251216-00000646</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>00000441</t>
+          <t>00000646</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F299" t="n">
-        <v>1296000</v>
+        <v>1290060</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>PX-20251006-00000440</t>
+          <t>PX-20251216-00000644</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>00000440</t>
+          <t>00000644</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F300" t="n">
-        <v>1674000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>PX-20251003-00000439</t>
+          <t>PX-20260119-00000019</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>00000439</t>
+          <t>00000019</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F301" t="n">
-        <v>2700000</v>
+        <v>492480</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>PX-20251002-00000438</t>
+          <t>PX-20260112-00000009</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>00000438</t>
+          <t>00000009</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F302" t="n">
-        <v>972000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>PX-20251001-00000436</t>
+          <t>PX-20260114-00000012</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>00000436</t>
+          <t>00000012</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F303" t="n">
-        <v>1080000</v>
+        <v>3142800</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>PX-20250930-00000435</t>
+          <t>PX-20260123-00000029</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>00000435</t>
+          <t>00000029</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH SẢN XUẤT THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU TẦM NHÌN MỚI</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0318821079</t>
         </is>
       </c>
       <c r="F304" t="n">
-        <v>11448000</v>
+        <v>3200000</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>PX-20250930-00000434</t>
+          <t>PX-20260123-00000028</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>00000434</t>
+          <t>00000028</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F305" t="n">
-        <v>864000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>PX-20250930-00000433</t>
+          <t>PX-20260123-00000027</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>00000433</t>
+          <t>00000027</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0316326174</t>
         </is>
       </c>
       <c r="F306" t="n">
-        <v>594000</v>
+        <v>4276000</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>PX-20250930-00000432</t>
+          <t>PX-20260122-00000026</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>00000432</t>
+          <t>00000026</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0302553917</t>
         </is>
       </c>
       <c r="F307" t="n">
-        <v>1296000</v>
+        <v>993000</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>PX-20250930-00000431</t>
+          <t>PX-20260122-00000025</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>00000431</t>
+          <t>00000025</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0301475102</t>
         </is>
       </c>
       <c r="F308" t="n">
-        <v>22356000</v>
+        <v>650160</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>PX-20250930-00000429</t>
+          <t>PX-20260122-00000024</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>00000429</t>
+          <t>00000024</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F309" t="n">
-        <v>4590000</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>PX-20250930-00000428</t>
+          <t>PX-20260120-00000023</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>00000428</t>
+          <t>00000023</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F310" t="n">
-        <v>2592000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>PX-20250930-00000427</t>
+          <t>PX-20260123-00000032</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>00000427</t>
+          <t>00000032</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH LOTTECINEMA VIỆT NAM</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0302575928</t>
         </is>
       </c>
       <c r="F311" t="n">
-        <v>3780000</v>
+        <v>195000</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>PX-20250930-00000426</t>
+          <t>PX-20260119-00000022</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>00000426</t>
+          <t>00000022</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F312" t="n">
-        <v>6156000</v>
+        <v>1255000</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>PX-20250929-00000425</t>
+          <t>PX-20260119-00000021</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>00000425</t>
+          <t>00000021</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F313" t="n">
-        <v>5400000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>PX-20250929-00000424</t>
+          <t>PX-20260119-00000020</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>00000424</t>
+          <t>00000020</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F314" t="n">
-        <v>3888000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>PX-20250929-00000423</t>
+          <t>PX-20260504-00000278</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>00000423</t>
+          <t>00000278</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F315" t="n">
-        <v>2112480</v>
+        <v>999000</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>PX-20250929-00000422</t>
+          <t>PX-20260504-00000280</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>00000422</t>
+          <t>00000280</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F316" t="n">
-        <v>2376000</v>
+        <v>427680</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>PX-20250929-00000421</t>
+          <t>PX-20260507-00000283</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>00000421</t>
+          <t>00000283</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0319082261</t>
         </is>
       </c>
       <c r="F317" t="n">
-        <v>648000</v>
+        <v>302400</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>PX-20250929-00000420</t>
+          <t>PX-20260507-00000284</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>00000420</t>
+          <t>00000284</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH TƯ VẤN THIẾT KẾ VÀ XÂY DỰNG P.C.E</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0303206673</t>
         </is>
       </c>
       <c r="F318" t="n">
-        <v>14094000</v>
+        <v>4836240</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>PX-20250929-00000419</t>
+          <t>PX-20260507-00000285</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>00000419</t>
+          <t>00000285</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F319" t="n">
-        <v>3672000</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>PX-20250929-00000418</t>
+          <t>PX-20251029-00000500</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>00000418</t>
+          <t>00000500</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F320" t="n">
-        <v>1566000</v>
+        <v>12312000</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>PX-20250929-00000417</t>
+          <t>PX-20250731-00000288</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>00000417</t>
+          <t>00000288</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F321" t="n">
-        <v>1188000</v>
+        <v>15228000</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>PX-20250929-00000416</t>
+          <t>PX-20250621-00000214</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>00000416</t>
+          <t>00000214</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F322" t="n">
-        <v>8154000</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>PX-20250929-00000415</t>
+          <t>PX-20250227-00000069</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>00000415</t>
+          <t>00000069</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F323" t="n">
-        <v>4525200</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>PX-20250929-00000414</t>
+          <t>PX-20251103-00000527</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>00000414</t>
+          <t>00000527</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>0313639549</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F324" t="n">
-        <v>864000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>PX-20250929-00000413</t>
+          <t>PX-20251103-00000526</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>00000413</t>
+          <t>00000526</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F325" t="n">
-        <v>2700000</v>
+        <v>4100000</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>PX-20250929-00000412</t>
+          <t>PX-20251101-00000525</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>00000412</t>
+          <t>00000525</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F326" t="n">
-        <v>6642000</v>
+        <v>22788000</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>PX-20250927-00000411</t>
+          <t>PX-20251101-00000524</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>00000411</t>
+          <t>00000524</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F327" t="n">
-        <v>594000</v>
+        <v>237600</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>PX-20250927-00000410</t>
+          <t>PX-20251101-00000523</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>00000410</t>
+          <t>00000523</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI VẬN TẢI ANH QUỐC</t>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>0314853256</t>
+          <t>0313639549</t>
         </is>
       </c>
       <c r="F328" t="n">
-        <v>648000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>PX-20250927-00000409</t>
+          <t>PX-20251031-00000522</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>00000409</t>
+          <t>00000522</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F329" t="n">
-        <v>1420410</v>
+        <v>9720000</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>PX-20250926-00000408</t>
+          <t>PX-20251031-00000520</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>00000408</t>
+          <t>00000520</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F330" t="n">
-        <v>864000</v>
+        <v>18954000</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>PX-20250926-00000407</t>
+          <t>PX-20251031-00000519</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>00000407</t>
+          <t>00000519</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F331" t="n">
-        <v>810000</v>
+        <v>5940000</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>PX-20250926-00000406</t>
+          <t>PX-20251031-00000518</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>00000406</t>
+          <t>00000518</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F332" t="n">
-        <v>1296000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>PX-20250926-00000405</t>
+          <t>PX-20251031-00000517</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>00000405</t>
+          <t>00000517</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH NHÀ MÁY BIA HEINEKEN VIỆT NAM</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0300831132</t>
         </is>
       </c>
       <c r="F333" t="n">
-        <v>810000</v>
+        <v>353000</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>PX-20250926-00000404</t>
+          <t>PX-20251031-00000516</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>00000404</t>
+          <t>00000516</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F334" t="n">
-        <v>594000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>PX-20250925-00000403</t>
+          <t>PX-20251030-00000515</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>00000403</t>
+          <t>00000515</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F335" t="n">
-        <v>918000</v>
+        <v>5400000</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>PX-20250925-00000402</t>
+          <t>PX-20251030-00000514</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>00000402</t>
+          <t>00000514</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314683195</t>
         </is>
       </c>
       <c r="F336" t="n">
-        <v>17604000</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>PX-20250925-00000401</t>
+          <t>PX-20251030-00000513</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>00000401</t>
+          <t>00000513</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F337" t="n">
-        <v>19008000</v>
+        <v>5184000</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>PX-20250925-00000400</t>
+          <t>PX-20251030-00000512</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>00000400</t>
+          <t>00000512</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F338" t="n">
-        <v>72846000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>PX-20250924-00000399</t>
+          <t>PX-20251030-00000511</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>00000399</t>
+          <t>00000511</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F339" t="n">
-        <v>1400000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>PX-20250924-00000398</t>
+          <t>PX-20251030-00000510</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>00000398</t>
+          <t>00000510</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F340" t="n">
-        <v>918000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>PX-20250923-00000397</t>
+          <t>PX-20251030-00000509</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>00000397</t>
+          <t>00000509</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F341" t="n">
-        <v>3510000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>PX-20250923-00000396</t>
+          <t>PX-20251030-00000508</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>00000396</t>
+          <t>00000508</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F342" t="n">
-        <v>1674000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>PX-20250923-00000395</t>
+          <t>PX-20251030-00000507</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>00000395</t>
+          <t>00000507</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F343" t="n">
-        <v>864000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>PX-20250922-00000394</t>
+          <t>PX-20251030-00000506</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>00000394</t>
+          <t>00000506</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F344" t="n">
-        <v>922000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>PX-20250922-00000393</t>
+          <t>PX-20251030-00000505</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>00000393</t>
+          <t>00000505</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F345" t="n">
-        <v>2592000</v>
+        <v>4590000</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>PX-20250922-00000392</t>
+          <t>PX-20251030-00000504</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>00000392</t>
+          <t>00000504</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG MRA</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>0317875145</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F346" t="n">
-        <v>4184300</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>PX-20250922-00000391</t>
+          <t>PX-20251029-00000503</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>00000391</t>
+          <t>00000503</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F347" t="n">
-        <v>1080000</v>
+        <v>17604000</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>PX-20250906-00000359</t>
+          <t>PX-20251029-00000502</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>00000359</t>
+          <t>00000502</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F348" t="n">
-        <v>956880</v>
+        <v>6966000</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>PX-20250922-00000390</t>
+          <t>PX-20251029-00000501</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>00000390</t>
+          <t>00000501</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F349" t="n">
-        <v>756000</v>
+        <v>2214000</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>PX-20250919-00000389</t>
+          <t>PX-20251029-00000499</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>00000389</t>
+          <t>00000499</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F350" t="n">
-        <v>1188000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>PX-20250919-00000388</t>
+          <t>PX-20251029-00000498</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>00000388</t>
+          <t>00000498</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN CLC</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0316664342</t>
         </is>
       </c>
       <c r="F351" t="n">
-        <v>1512000</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>PX-20250919-00000387</t>
+          <t>PX-20251029-00000497</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>00000387</t>
+          <t>00000497</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F352" t="n">
-        <v>1728000</v>
+        <v>7452000</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>PX-20250919-00000386</t>
+          <t>PX-20251029-00000496</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>00000386</t>
+          <t>00000496</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F353" t="n">
-        <v>3564000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>PX-20250918-00000385</t>
+          <t>PX-20251029-00000495</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>00000385</t>
+          <t>00000495</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>Công Ty TNHH Việt Phú Bình Dương</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>3700544868</t>
         </is>
       </c>
       <c r="F354" t="n">
-        <v>1080000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>PX-20250918-00000384</t>
+          <t>PX-20251029-00000494</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>00000384</t>
+          <t>00000494</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F355" t="n">
-        <v>4050000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>PX-20250917-00000383</t>
+          <t>PX-20251029-00000493</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>00000383</t>
+          <t>00000493</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F356" t="n">
-        <v>1134000</v>
+        <v>326160</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>PX-20250916-00000382</t>
+          <t>PX-20251029-00000492</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>00000382</t>
+          <t>00000492</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F357" t="n">
-        <v>1420200</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>PX-20250916-00000381</t>
+          <t>PX-20251029-00000491</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>00000381</t>
+          <t>00000491</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F358" t="n">
-        <v>864000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>PX-20250915-00000380</t>
+          <t>PX-20251028-00000490</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>00000380</t>
+          <t>00000490</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>0317731665</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F359" t="n">
-        <v>720000</v>
+        <v>669600</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>PX-20250915-00000379</t>
+          <t>PX-20251028-00000489</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>00000379</t>
+          <t>00000489</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>0317731666</t>
+          <t>0313639549</t>
         </is>
       </c>
       <c r="F360" t="n">
-        <v>720000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>PX-20250429-00000150</t>
+          <t>PX-20251027-00000487</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>00000150</t>
+          <t>00000487</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F361" t="n">
-        <v>10908000</v>
+        <v>9828000</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>PX-20250913-00000378</t>
+          <t>PX-20251027-00000486</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>00000378</t>
+          <t>00000486</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F362" t="n">
-        <v>3186000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>PX-20250913-00000377</t>
+          <t>PX-20251027-00000485</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>00000377</t>
+          <t>00000485</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>0315258267</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F363" t="n">
-        <v>2400000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>PX-20250913-00000376</t>
+          <t>PX-20251025-00000484</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>00000376</t>
+          <t>00000484</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>0317731665</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F364" t="n">
-        <v>4100000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>PX-20250913-00000375</t>
+          <t>PX-20251024-00000483</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>00000375</t>
+          <t>00000483</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F365" t="n">
-        <v>1134000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>PX-20250913-00000374</t>
+          <t>PX-20251024-00000482</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>00000374</t>
+          <t>00000482</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F366" t="n">
-        <v>864000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>PX-20250913-00000373</t>
+          <t>PX-20251024-00000481</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>00000373</t>
+          <t>00000481</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F367" t="n">
-        <v>1800000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>PX-20250912-00000372</t>
+          <t>PX-20251024-00000480</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>00000372</t>
+          <t>00000480</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F368" t="n">
-        <v>1154000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>PX-20250911-00000371</t>
+          <t>PX-20251023-00000479</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>00000371</t>
+          <t>00000479</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>0315258267</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F369" t="n">
-        <v>3690360</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>PX-20250910-00000370</t>
+          <t>PX-20251022-00000478</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>00000370</t>
+          <t>00000478</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F370" t="n">
-        <v>1080000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>PX-20250910-00000369</t>
+          <t>PX-20251021-00000477</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>00000369</t>
+          <t>00000477</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>0315258267</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F371" t="n">
-        <v>4895340</v>
+        <v>1096480</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>PX-20250909-00000368</t>
+          <t>PX-20251020-00000476</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>00000368</t>
+          <t>00000476</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Trường Cao Đẳng Sư Phạm Trung Ương TP.HCM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>0307161712</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F372" t="n">
-        <v>1823040</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>PX-20250908-00000367</t>
+          <t>PX-20251020-00000475</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>00000367</t>
+          <t>00000475</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH SOGNI GROUP</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>0317731665</t>
+          <t>0319114795</t>
         </is>
       </c>
       <c r="F373" t="n">
-        <v>3132000</v>
+        <v>732240</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>PX-20250908-00000366</t>
+          <t>PX-20251020-00000474</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>00000366</t>
+          <t>00000474</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F374" t="n">
-        <v>1080000</v>
+        <v>3974400</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>PX-20250908-00000365</t>
+          <t>PX-20251020-00000473</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>00000365</t>
+          <t>00000473</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F375" t="n">
-        <v>1566000</v>
+        <v>1520000</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>PX-20250908-00000364</t>
+          <t>PX-20251018-00000472</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>00000364</t>
+          <t>00000472</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F376" t="n">
-        <v>648000</v>
+        <v>3216540</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>PX-20250908-00000363</t>
+          <t>PX-20251018-00000471</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>00000363</t>
+          <t>00000471</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F377" t="n">
-        <v>1296000</v>
+        <v>740880</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>PX-20250908-00000362</t>
+          <t>PX-20251018-00000470</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>00000362</t>
+          <t>00000470</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ GIAO NHẬN QUẢ TÁO</t>
+          <t>HỘ KINH DOANH STUDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>0316745295</t>
+          <t>079161021911</t>
         </is>
       </c>
       <c r="F378" t="n">
-        <v>756000</v>
+        <v>8493610</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>PX-20250908-00000361</t>
+          <t>PX-20251017-00000469</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>00000361</t>
+          <t>00000469</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
+          <t>Công Ty TNHH Việt Phú Bình Dương</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>0312013822</t>
+          <t>3700544868</t>
         </is>
       </c>
       <c r="F379" t="n">
-        <v>2376000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>PX-20250908-00000360</t>
+          <t>PX-20251016-00000468</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>00000360</t>
+          <t>00000468</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F380" t="n">
-        <v>2300000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>PX-20250905-00000358</t>
+          <t>PX-20251015-00000466</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>00000358</t>
+          <t>00000466</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F381" t="n">
-        <v>2268000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>PX-20250903-00000357</t>
+          <t>PX-20251015-00000465</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>00000357</t>
+          <t>00000465</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>0305335949</t>
         </is>
       </c>
       <c r="F382" t="n">
-        <v>864000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>PX-20250831-00000356</t>
+          <t>PX-20251015-00000464</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>00000356</t>
+          <t>00000464</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F383" t="n">
-        <v>972000</v>
+        <v>3388000</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>PX-20250831-00000355</t>
+          <t>PX-20251014-00000463</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>00000355</t>
+          <t>00000463</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>0305335949</t>
         </is>
       </c>
       <c r="F384" t="n">
-        <v>1728000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>PX-20250831-00000354</t>
+          <t>PX-20251014-00000462</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>00000354</t>
+          <t>00000462</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F385" t="n">
-        <v>14904000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>PX-20250830-00000353</t>
+          <t>PX-20251014-00000461</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>00000353</t>
+          <t>00000461</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F386" t="n">
-        <v>4762800</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>PX-20250830-00000352</t>
+          <t>PX-20251014-00000460</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>00000352</t>
+          <t>00000460</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F387" t="n">
-        <v>1080000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>PX-20250830-00000351</t>
+          <t>PX-20251014-00000459</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>00000351</t>
+          <t>00000459</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY CỔ PHẦN NEW DC</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0313477249</t>
         </is>
       </c>
       <c r="F388" t="n">
-        <v>30034800</v>
+        <v>1359720</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>PX-20250830-00000350</t>
+          <t>PX-20251014-00000458</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>00000350</t>
+          <t>00000458</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>Trường Tiểu Học Kết Đoàn</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0307268247</t>
         </is>
       </c>
       <c r="F389" t="n">
-        <v>14358600</v>
+        <v>1416960</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>PX-20250829-00000349</t>
+          <t>PX-20251013-00000457</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>00000349</t>
+          <t>00000457</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F390" t="n">
-        <v>918000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>PX-20250829-00000348</t>
+          <t>PX-20251013-00000456</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>00000348</t>
+          <t>00000456</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F391" t="n">
-        <v>3402000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>PX-20250829-00000347</t>
+          <t>PX-20251010-00000455</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>00000347</t>
+          <t>00000455</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F392" t="n">
-        <v>702000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>PX-20250829-00000346</t>
+          <t>PX-20251010-00000454</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>00000346</t>
+          <t>00000454</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F393" t="n">
-        <v>16383600</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>PX-20250829-00000345</t>
+          <t>PX-20251010-00000453</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>00000345</t>
+          <t>00000453</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>0301475102</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F394" t="n">
-        <v>876960</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>PX-20250828-00000344</t>
+          <t>PX-20251010-00000452</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>00000344</t>
+          <t>00000452</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F395" t="n">
-        <v>7398000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>PX-20250828-00000343</t>
+          <t>PX-20251009-00000451</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>00000343</t>
+          <t>00000451</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F396" t="n">
-        <v>3024000</v>
+        <v>6480000</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>PX-20250828-00000342</t>
+          <t>PX-20251009-00000450</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>00000342</t>
+          <t>00000450</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>0313659520</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F397" t="n">
-        <v>1382400</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>PX-20250828-00000341</t>
+          <t>PX-20251009-00000449</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>00000341</t>
+          <t>00000449</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F398" t="n">
-        <v>1782000</v>
+        <v>11772000</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>PX-20250828-00000340</t>
+          <t>PX-20251009-00000448</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>00000340</t>
+          <t>00000448</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GIẢI TRÍ HOÀNG HẢI</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0316707853</t>
         </is>
       </c>
       <c r="F399" t="n">
-        <v>6480000</v>
+        <v>760000</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>PX-20250828-00000339</t>
+          <t>PX-20251009-00000447</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>00000339</t>
+          <t>00000447</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F400" t="n">
         <v>864000</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>PX-20250828-00000338</t>
+          <t>PX-20251009-00000446</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>00000338</t>
+          <t>00000446</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>Trường Mầm Non Hải Âu trực thuộc UBND Phường Diên Hồng</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0303881999</t>
         </is>
       </c>
       <c r="F401" t="n">
-        <v>648000</v>
+        <v>2595000</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>PX-20250828-00000337</t>
+          <t>PX-20251008-00000445</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>00000337</t>
+          <t>00000445</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F402" t="n">
-        <v>1404000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>PX-20250828-00000336</t>
+          <t>PX-20251008-00000444</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>00000336</t>
+          <t>00000444</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F403" t="n">
-        <v>3348000</v>
+        <v>1300000</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>PX-20250828-00000335</t>
+          <t>PX-20251008-00000443</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>00000335</t>
+          <t>00000443</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F404" t="n">
-        <v>72846000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>PX-20250828-00000334</t>
+          <t>PX-20251008-00000442</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>00000334</t>
+          <t>00000442</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F405" t="n">
-        <v>72846000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>PX-20250828-00000333</t>
+          <t>PX-20251006-00000441</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>00000333</t>
+          <t>00000441</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F406" t="n">
-        <v>8964000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>PX-20250827-00000332</t>
+          <t>PX-20251006-00000440</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>00000332</t>
+          <t>00000440</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Việt Phú Bình Dương</t>
+          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>3700544868</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F407" t="n">
-        <v>1620000</v>
+        <v>1674000</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>PX-20250827-00000331</t>
+          <t>PX-20251003-00000439</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>00000331</t>
+          <t>00000439</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F408" t="n">
-        <v>864000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>PX-20250827-00000330</t>
+          <t>PX-20251002-00000438</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>00000330</t>
+          <t>00000438</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F409" t="n">
-        <v>864000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>PX-20250827-00000329</t>
+          <t>PX-20251001-00000436</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>00000329</t>
+          <t>00000436</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>0313659520</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F410" t="n">
-        <v>329400</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>PX-20250826-00000328</t>
+          <t>PX-20250930-00000435</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>00000328</t>
+          <t>00000435</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F411" t="n">
-        <v>1836000</v>
+        <v>11448000</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>PX-20250826-00000327</t>
+          <t>PX-20250930-00000434</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>00000327</t>
+          <t>00000434</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F412" t="n">
-        <v>1300000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>PX-20250825-00000326</t>
+          <t>PX-20250930-00000433</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>00000326</t>
+          <t>00000433</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F413" t="n">
-        <v>11232000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>PX-20250825-00000325</t>
+          <t>PX-20250930-00000432</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>00000325</t>
+          <t>00000432</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F414" t="n">
-        <v>8424000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>PX-20250825-00000324</t>
+          <t>PX-20250930-00000431</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>00000324</t>
+          <t>00000431</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F415" t="n">
-        <v>756000</v>
+        <v>22356000</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>PX-20250825-00000323</t>
+          <t>PX-20250930-00000429</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>00000323</t>
+          <t>00000429</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ DU LỊCH ORCHIDS</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>0312680625</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F416" t="n">
-        <v>110000</v>
+        <v>4590000</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>PX-20250825-00000322</t>
+          <t>PX-20250930-00000428</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>00000322</t>
+          <t>00000428</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F417" t="n">
-        <v>2000000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>PX-20250822-00000321</t>
+          <t>PX-20250930-00000427</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>00000321</t>
+          <t>00000427</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F418" t="n">
-        <v>864000</v>
+        <v>3780000</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>PX-20250822-00000320</t>
+          <t>PX-20250930-00000426</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>00000320</t>
+          <t>00000426</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F419" t="n">
-        <v>756000</v>
+        <v>6156000</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>PX-20250822-00000319</t>
+          <t>PX-20250929-00000425</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>00000319</t>
+          <t>00000425</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F420" t="n">
-        <v>648000</v>
+        <v>5400000</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>PX-20250822-00000318</t>
+          <t>PX-20250929-00000424</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>00000318</t>
+          <t>00000424</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F421" t="n">
-        <v>350000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>PX-20250821-00000317</t>
+          <t>PX-20250929-00000423</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>00000317</t>
+          <t>00000423</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F422" t="n">
-        <v>72846000</v>
+        <v>2112480</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>PX-20250821-00000316</t>
+          <t>PX-20250929-00000422</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>00000316</t>
+          <t>00000422</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F423" t="n">
-        <v>72846000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>PX-20250821-00000315</t>
+          <t>PX-20250929-00000421</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>00000315</t>
+          <t>00000421</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F424" t="n">
-        <v>3456000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>PX-20250820-00000314</t>
+          <t>PX-20250929-00000420</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>00000314</t>
+          <t>00000420</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F425" t="n">
-        <v>918000</v>
+        <v>14094000</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>PX-20250819-00000313</t>
+          <t>PX-20250929-00000419</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>00000313</t>
+          <t>00000419</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F426" t="n">
-        <v>2000000</v>
+        <v>3672000</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>PX-20250819-00000312</t>
+          <t>PX-20250929-00000418</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>00000312</t>
+          <t>00000418</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F427" t="n">
-        <v>1080000</v>
+        <v>1566000</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>PX-20250819-00000311</t>
+          <t>PX-20250929-00000417</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>00000311</t>
+          <t>00000417</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F428" t="n">
-        <v>1296000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>PX-20250819-00000310</t>
+          <t>PX-20250929-00000416</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>00000310</t>
+          <t>00000416</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F429" t="n">
-        <v>1944000</v>
+        <v>8154000</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>PX-20250819-00000309</t>
+          <t>PX-20250929-00000415</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>00000309</t>
+          <t>00000415</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F430" t="n">
-        <v>218700</v>
+        <v>4525200</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>PX-20250819-00000308</t>
+          <t>PX-20250929-00000414</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>00000308</t>
+          <t>00000414</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>TRƯỜNG THPT NAM KỲ KHỞI NGHĨA</t>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>0302804952</t>
+          <t>0313639549</t>
         </is>
       </c>
       <c r="F431" t="n">
-        <v>977400</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>PX-20250819-00000307</t>
+          <t>PX-20250929-00000413</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>00000307</t>
+          <t>00000413</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>0317235988</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F432" t="n">
-        <v>712800</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>PX-20250818-00000306</t>
+          <t>PX-20250929-00000412</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>00000306</t>
+          <t>00000412</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F433" t="n">
-        <v>1188000</v>
+        <v>6642000</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>PX-20250818-00000305</t>
+          <t>PX-20250927-00000411</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>00000305</t>
+          <t>00000411</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F434" t="n">
-        <v>1474200</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>PX-20250816-00000304</t>
+          <t>PX-20250927-00000410</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>00000304</t>
+          <t>00000410</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI VẬN TẢI ANH QUỐC</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0314853256</t>
         </is>
       </c>
       <c r="F435" t="n">
-        <v>6285600</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>PX-20250814-00000303</t>
+          <t>PX-20250927-00000409</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>00000303</t>
+          <t>00000409</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>0300520465</t>
         </is>
       </c>
       <c r="F436" t="n">
-        <v>1549800</v>
+        <v>1420410</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>PX-20250813-00000302</t>
+          <t>PX-20250926-00000408</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>00000302</t>
+          <t>00000408</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F437" t="n">
-        <v>3142800</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>PX-20250811-00000301</t>
+          <t>PX-20250926-00000407</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>00000301</t>
+          <t>00000407</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F438" t="n">
-        <v>702000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>PX-20250811-00000300</t>
+          <t>PX-20250926-00000406</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>00000300</t>
+          <t>00000406</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F439" t="n">
-        <v>1569240</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>PX-20250809-00000299</t>
+          <t>PX-20250926-00000405</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>00000299</t>
+          <t>00000405</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F440" t="n">
-        <v>648000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>PX-20250808-00000298</t>
+          <t>PX-20250926-00000404</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>00000298</t>
+          <t>00000404</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F441" t="n">
-        <v>1458000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>PX-20250807-00000297</t>
+          <t>PX-20250925-00000403</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>00000297</t>
+          <t>00000403</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F442" t="n">
-        <v>3121200</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>PX-20250807-00000296</t>
+          <t>PX-20250925-00000402</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>00000296</t>
+          <t>00000402</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F443" t="n">
-        <v>1576800</v>
+        <v>17604000</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>PX-20250807-00000295</t>
+          <t>PX-20250925-00000401</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>00000295</t>
+          <t>00000401</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F444" t="n">
-        <v>1080000</v>
+        <v>19008000</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>PX-20250806-00000294</t>
+          <t>PX-20250925-00000400</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>00000294</t>
+          <t>00000400</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F445" t="n">
-        <v>1620000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>PX-20250805-00000293</t>
+          <t>PX-20250924-00000399</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>00000293</t>
+          <t>00000399</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F446" t="n">
-        <v>1296000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>PX-20250805-00000292</t>
+          <t>PX-20250924-00000398</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>00000292</t>
+          <t>00000398</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM &amp; DV CAO MINH DECOR</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>0318259131</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F447" t="n">
-        <v>3261600</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>PX-20250731-00000291</t>
+          <t>PX-20250923-00000397</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>00000291</t>
+          <t>00000397</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F448" t="n">
-        <v>26622000</v>
+        <v>3510000</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>PX-20250731-00000290</t>
+          <t>PX-20250923-00000396</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>00000290</t>
+          <t>00000396</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F449" t="n">
-        <v>6156000</v>
+        <v>1674000</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>PX-20250731-00000289</t>
+          <t>PX-20250923-00000395</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>00000289</t>
+          <t>00000395</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F450" t="n">
-        <v>9828000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>PX-20250731-00000287</t>
+          <t>PX-20250922-00000394</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>00000287</t>
+          <t>00000394</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN INTERCHAINS</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>0317095642</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F451" t="n">
-        <v>864000</v>
+        <v>922000</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>PX-20250731-00000286</t>
+          <t>PX-20250922-00000393</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>00000286</t>
+          <t>00000393</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F452" t="n">
-        <v>3888000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>PX-20250731-00000285</t>
+          <t>PX-20250922-00000392</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>00000285</t>
+          <t>00000392</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG MRA</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0317875145</t>
         </is>
       </c>
       <c r="F453" t="n">
-        <v>1782000</v>
+        <v>4184300</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>PX-20250731-00000284</t>
+          <t>PX-20250922-00000391</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>00000284</t>
+          <t>00000391</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F454" t="n">
-        <v>7884000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>PX-20250731-00000283</t>
+          <t>PX-20250906-00000359</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>00000283</t>
+          <t>00000359</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F455" t="n">
-        <v>4644000</v>
+        <v>956880</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>PX-20250731-00000282</t>
+          <t>PX-20250922-00000390</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>00000282</t>
+          <t>00000390</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F456" t="n">
-        <v>5508000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>PX-20250731-00000281</t>
+          <t>PX-20250919-00000389</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>00000281</t>
+          <t>00000389</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F457" t="n">
-        <v>1944000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>PX-20250731-00000280</t>
+          <t>PX-20250919-00000388</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>00000280</t>
+          <t>00000388</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F458" t="n">
-        <v>1404000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>PX-20250731-00000279</t>
+          <t>PX-20250919-00000387</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>00000279</t>
+          <t>00000387</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F459" t="n">
-        <v>1134000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>PX-20250731-00000278</t>
+          <t>PX-20250919-00000386</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>00000278</t>
+          <t>00000386</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F460" t="n">
-        <v>3672000</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>PX-20250730-00000277</t>
+          <t>PX-20250918-00000385</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>00000277</t>
+          <t>00000385</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F461" t="n">
-        <v>3596400</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>PX-20250730-00000276</t>
+          <t>PX-20250918-00000384</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>00000276</t>
+          <t>00000384</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F462" t="n">
-        <v>756000</v>
+        <v>4050000</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>PX-20250730-00000275</t>
+          <t>PX-20250917-00000383</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>00000275</t>
+          <t>00000383</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F463" t="n">
-        <v>3348000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>PX-20250729-00000274</t>
+          <t>PX-20250916-00000382</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>00000274</t>
+          <t>00000382</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F464" t="n">
-        <v>8316000</v>
+        <v>1420200</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>PX-20250729-00000273</t>
+          <t>PX-20250916-00000381</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>00000273</t>
+          <t>00000381</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F465" t="n">
-        <v>3888000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>PX-20250729-00000272</t>
+          <t>PX-20250915-00000380</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>00000272</t>
+          <t>00000380</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317731665</t>
         </is>
       </c>
       <c r="F466" t="n">
-        <v>907200</v>
+        <v>720000</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>PX-20250728-00000271</t>
+          <t>PX-20250915-00000379</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>00000271</t>
+          <t>00000379</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317731666</t>
         </is>
       </c>
       <c r="F467" t="n">
-        <v>2160000</v>
+        <v>720000</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>PX-20250728-00000270</t>
+          <t>PX-20250429-00000150</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>00000270</t>
+          <t>00000150</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F468" t="n">
-        <v>34678800</v>
+        <v>10908000</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>PX-20250728-00000269</t>
+          <t>PX-20250913-00000378</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>00000269</t>
+          <t>00000378</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F469" t="n">
-        <v>22464000</v>
+        <v>3186000</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>PX-20250728-00000268</t>
+          <t>PX-20250913-00000377</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>00000268</t>
+          <t>00000377</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0315258267</t>
         </is>
       </c>
       <c r="F470" t="n">
-        <v>918000</v>
+        <v>2400000</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>PX-20250724-00000267</t>
+          <t>PX-20250913-00000376</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>00000267</t>
+          <t>00000376</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317731665</t>
         </is>
       </c>
       <c r="F471" t="n">
-        <v>22464000</v>
+        <v>4100000</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>PX-20250724-00000266</t>
+          <t>PX-20250913-00000375</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>00000266</t>
+          <t>00000375</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F472" t="n">
-        <v>24948000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>PX-20250723-00000265</t>
+          <t>PX-20250913-00000374</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>00000265</t>
+          <t>00000374</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F473" t="n">
-        <v>1080000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>PX-20250723-00000264</t>
+          <t>PX-20250913-00000373</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>00000264</t>
+          <t>00000373</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F474" t="n">
-        <v>1080000</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>PX-20250723-00000263</t>
+          <t>PX-20250912-00000372</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>00000263</t>
+          <t>00000372</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F475" t="n">
-        <v>1944000</v>
+        <v>1154000</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>PX-20250723-00000262</t>
+          <t>PX-20250911-00000371</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>00000262</t>
+          <t>00000371</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315258267</t>
         </is>
       </c>
       <c r="F476" t="n">
-        <v>1620000</v>
+        <v>3690360</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>PX-20250722-00000261</t>
+          <t>PX-20250910-00000370</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>00000261</t>
+          <t>00000370</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F477" t="n">
-        <v>1400000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>PX-20250722-00000260</t>
+          <t>PX-20250910-00000369</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>00000260</t>
+          <t>00000369</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315258267</t>
         </is>
       </c>
       <c r="F478" t="n">
-        <v>864000</v>
+        <v>4895340</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>PX-20250721-00000259</t>
+          <t>PX-20250909-00000368</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>00000259</t>
+          <t>00000368</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Trường Cao Đẳng Sư Phạm Trung Ương TP.HCM</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0307161712</t>
         </is>
       </c>
       <c r="F479" t="n">
-        <v>972000</v>
+        <v>1823040</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>PX-20250717-00000258</t>
+          <t>PX-20250908-00000367</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>00000258</t>
+          <t>00000367</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317731665</t>
         </is>
       </c>
       <c r="F480" t="n">
-        <v>972000</v>
+        <v>3132000</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>PX-20250716-00000257</t>
+          <t>PX-20250908-00000366</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>00000257</t>
+          <t>00000366</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F481" t="n">
-        <v>1944000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>PX-20250716-00000256</t>
+          <t>PX-20250908-00000365</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>00000256</t>
+          <t>00000365</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F482" t="n">
-        <v>1200000</v>
+        <v>1566000</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>PX-20250714-00000255</t>
+          <t>PX-20250908-00000364</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>00000255</t>
+          <t>00000364</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F483" t="n">
-        <v>3456000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>PX-20250711-00000254</t>
+          <t>PX-20250908-00000363</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>00000254</t>
+          <t>00000363</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F484" t="n">
-        <v>1080000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>PX-20250711-00000253</t>
+          <t>PX-20250908-00000362</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>00000253</t>
+          <t>00000362</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN KIẾN TRÚC XÂY DỰNG THƯƠNG MẠI NHÀ TỰ ĐỘNG</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ GIAO NHẬN QUẢ TÁO</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>0310004357</t>
+          <t>0316745295</t>
         </is>
       </c>
       <c r="F485" t="n">
-        <v>1733600</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>PX-20250710-00000252</t>
+          <t>PX-20250908-00000361</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>00000252</t>
+          <t>00000361</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0312013822</t>
         </is>
       </c>
       <c r="F486" t="n">
-        <v>810000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>PX-20250709-00000251</t>
+          <t>PX-20250908-00000360</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>00000251</t>
+          <t>00000360</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F487" t="n">
-        <v>1944000</v>
+        <v>2300000</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>PX-20250709-00000250</t>
+          <t>PX-20250905-00000358</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>00000250</t>
+          <t>00000358</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F488" t="n">
-        <v>1944000</v>
+        <v>2268000</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>PX-20250707-00000249</t>
+          <t>PX-20250903-00000357</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>00000249</t>
+          <t>00000357</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>Trường Mầm Non 4</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>0306415770</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F489" t="n">
-        <v>351000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>PX-20250707-00000248</t>
+          <t>PX-20250831-00000356</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>00000248</t>
+          <t>00000356</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>0305335949</t>
         </is>
       </c>
       <c r="F490" t="n">
-        <v>864000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>PX-20250707-00000247</t>
+          <t>PX-20250831-00000355</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>00000247</t>
+          <t>00000355</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F491" t="n">
-        <v>1404000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>PX-20250704-00000246</t>
+          <t>PX-20250831-00000354</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>00000246</t>
+          <t>00000354</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F492" t="n">
-        <v>7398000</v>
+        <v>14904000</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>PX-20250630-00000245</t>
+          <t>PX-20250830-00000353</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>00000245</t>
+          <t>00000353</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>Trường Mầm Non Phường 08 Quận 10</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>0303881999</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F493" t="n">
-        <v>2640000</v>
+        <v>4762800</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>PX-20250630-00000244</t>
+          <t>PX-20250830-00000352</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>00000244</t>
+          <t>00000352</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F494" t="n">
-        <v>4050000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>PX-20250630-00000243</t>
+          <t>PX-20250830-00000351</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>00000243</t>
+          <t>00000351</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F495" t="n">
-        <v>918000</v>
+        <v>30034800</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>PX-20250630-00000242</t>
+          <t>PX-20250830-00000350</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>00000242</t>
+          <t>00000350</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F496" t="n">
-        <v>20682000</v>
+        <v>14358600</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>PX-20250630-00000241</t>
+          <t>PX-20250829-00000349</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>00000241</t>
+          <t>00000349</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F497" t="n">
-        <v>18252000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>PX-20250630-00000240</t>
+          <t>PX-20250829-00000348</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>00000240</t>
+          <t>00000348</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F498" t="n">
-        <v>15876000</v>
+        <v>3402000</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>PX-20250630-00000239</t>
+          <t>PX-20250829-00000347</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>00000239</t>
+          <t>00000347</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F499" t="n">
-        <v>4536000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>PX-20250630-00000238</t>
+          <t>PX-20250829-00000346</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>00000238</t>
+          <t>00000346</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F500" t="n">
-        <v>1026000</v>
+        <v>16383600</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>PX-20250630-00000237</t>
+          <t>PX-20250829-00000345</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>00000237</t>
+          <t>00000345</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0301475102</t>
         </is>
       </c>
       <c r="F501" t="n">
-        <v>5994000</v>
+        <v>876960</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>PX-20250630-00000236</t>
+          <t>PX-20250828-00000344</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>00000236</t>
+          <t>00000344</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F502" t="n">
-        <v>6102000</v>
+        <v>7398000</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>PX-20250630-00000235</t>
+          <t>PX-20250828-00000343</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>00000235</t>
+          <t>00000343</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F503" t="n">
-        <v>3456000</v>
+        <v>3024000</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>PX-20250630-00000234</t>
+          <t>PX-20250828-00000342</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>00000234</t>
+          <t>00000342</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0313659520</t>
         </is>
       </c>
       <c r="F504" t="n">
-        <v>5918000</v>
+        <v>1382400</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>PX-20250630-00000233</t>
+          <t>PX-20250828-00000341</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>00000233</t>
+          <t>00000341</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F505" t="n">
-        <v>7549200</v>
+        <v>1782000</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>PX-20250628-00000232</t>
+          <t>PX-20250828-00000340</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>00000232</t>
+          <t>00000340</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F506" t="n">
-        <v>7614000</v>
+        <v>6480000</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>PX-20250627-00000231</t>
+          <t>PX-20250828-00000339</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>00000231</t>
+          <t>00000339</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F507" t="n">
-        <v>3402000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>PX-20250627-00000230</t>
+          <t>PX-20250828-00000338</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>00000230</t>
+          <t>00000338</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F508" t="n">
-        <v>7020000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>PX-20250627-00000229</t>
+          <t>PX-20250828-00000337</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>00000229</t>
+          <t>00000337</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F509" t="n">
-        <v>15649200</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>PX-20250627-00000228</t>
+          <t>PX-20250828-00000336</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>00000228</t>
+          <t>00000336</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F510" t="n">
-        <v>6804000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>PX-20250627-00000227</t>
+          <t>PX-20250828-00000335</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>00000227</t>
+          <t>00000335</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F511" t="n">
-        <v>1134000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>PX-20250626-00000226</t>
+          <t>PX-20250828-00000334</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>00000226</t>
+          <t>00000334</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F512" t="n">
-        <v>1836000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>PX-20250626-00000225</t>
+          <t>PX-20250828-00000333</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>00000225</t>
+          <t>00000333</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F513" t="n">
-        <v>810000</v>
+        <v>8964000</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>PX-20250626-00000224</t>
+          <t>PX-20250827-00000332</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>00000224</t>
+          <t>00000332</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>Công Ty TNHH Việt Phú Bình Dương</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>3700544868</t>
         </is>
       </c>
       <c r="F514" t="n">
-        <v>648000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>PX-20250626-00000223</t>
+          <t>PX-20250827-00000331</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>00000223</t>
+          <t>00000331</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F515" t="n">
-        <v>13463800</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>PX-20250626-00000222</t>
+          <t>PX-20250827-00000330</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>00000222</t>
+          <t>00000330</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>3603923331</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F516" t="n">
-        <v>576201</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>PX-20250624-00000221</t>
+          <t>PX-20250827-00000329</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>00000221</t>
+          <t>00000329</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313659520</t>
         </is>
       </c>
       <c r="F517" t="n">
-        <v>648000</v>
+        <v>329400</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>PX-20250624-00000220</t>
+          <t>PX-20250826-00000328</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>00000220</t>
+          <t>00000328</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F518" t="n">
-        <v>756000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>PX-20250623-00000219</t>
+          <t>PX-20250826-00000327</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>00000219</t>
+          <t>00000327</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F519" t="n">
-        <v>864000</v>
+        <v>1300000</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>PX-20250621-00000218</t>
+          <t>PX-20250825-00000326</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>00000218</t>
+          <t>00000326</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F520" t="n">
-        <v>19656000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>PX-20250621-00000217</t>
+          <t>PX-20250825-00000325</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>00000217</t>
+          <t>00000325</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F521" t="n">
-        <v>16848000</v>
+        <v>8424000</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>PX-20250621-00000216</t>
+          <t>PX-20250825-00000324</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>00000216</t>
+          <t>00000324</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F522" t="n">
-        <v>11880000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>PX-20250621-00000215</t>
+          <t>PX-20250825-00000323</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>00000215</t>
+          <t>00000323</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ DU LỊCH ORCHIDS</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0312680625</t>
         </is>
       </c>
       <c r="F523" t="n">
-        <v>15282000</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>PX-20250621-00000213</t>
+          <t>PX-20250825-00000322</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>00000213</t>
+          <t>00000322</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F524" t="n">
-        <v>756000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>PX-20250621-00000212</t>
+          <t>PX-20250822-00000321</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>00000212</t>
+          <t>00000321</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F525" t="n">
-        <v>352000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>PX-20250616-00000210</t>
+          <t>PX-20250822-00000320</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>00000210</t>
+          <t>00000320</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F526" t="n">
-        <v>1188000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>PX-20250614-00000209</t>
+          <t>PX-20250822-00000319</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>00000209</t>
+          <t>00000319</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F527" t="n">
-        <v>1296000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>PX-20250611-00000206</t>
+          <t>PX-20250822-00000318</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>00000206</t>
+          <t>00000318</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH POCO SHIPPING</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>0317088405</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F528" t="n">
-        <v>2214000</v>
+        <v>350000</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>PX-20250611-00000205</t>
+          <t>PX-20250821-00000317</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>00000205</t>
+          <t>00000317</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F529" t="n">
-        <v>2592000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>PX-20250610-00000204</t>
+          <t>PX-20250821-00000316</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>00000204</t>
+          <t>00000316</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F530" t="n">
-        <v>702000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>PX-20250609-00000203</t>
+          <t>PX-20250821-00000315</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>00000203</t>
+          <t>00000315</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F531" t="n">
-        <v>1080000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>PX-20250609-00000202</t>
+          <t>PX-20250820-00000314</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>00000202</t>
+          <t>00000314</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
           <t>0314837991</t>
         </is>
       </c>
       <c r="F532" t="n">
         <v>918000</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>PX-20250604-00000201</t>
+          <t>PX-20250819-00000313</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>00000201</t>
+          <t>00000313</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F533" t="n">
-        <v>2592000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>PX-20250604-00000200</t>
+          <t>PX-20250819-00000312</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>00000200</t>
+          <t>00000312</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F534" t="n">
-        <v>1728000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>PX-20250604-00000199</t>
+          <t>PX-20250819-00000311</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>00000199</t>
+          <t>00000311</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F535" t="n">
-        <v>972000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>PX-20250601-00000198</t>
+          <t>PX-20250819-00000310</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>00000198</t>
+          <t>00000310</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ VÀ THƯƠNG MẠI PHÚ LỘC THỊNH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>0315757724</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F536" t="n">
-        <v>4686000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>PX-20250530-00000197</t>
+          <t>PX-20250819-00000309</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>00000197</t>
+          <t>00000309</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F537" t="n">
-        <v>4104000</v>
+        <v>218700</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>PX-20250530-00000196</t>
+          <t>PX-20250819-00000308</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>00000196</t>
+          <t>00000308</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>TRƯỜNG THPT NAM KỲ KHỞI NGHĨA</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0302804952</t>
         </is>
       </c>
       <c r="F538" t="n">
-        <v>3078000</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>PX-20250530-00000195</t>
+          <t>PX-20250819-00000307</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>00000195</t>
+          <t>00000307</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0317235988</t>
         </is>
       </c>
       <c r="F539" t="n">
-        <v>21006000</v>
+        <v>712800</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>PX-20250530-00000194</t>
+          <t>PX-20250818-00000306</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>00000194</t>
+          <t>00000306</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F540" t="n">
-        <v>4644000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>PX-20250530-00000193</t>
+          <t>PX-20250818-00000305</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>00000193</t>
+          <t>00000305</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F541" t="n">
-        <v>10962000</v>
+        <v>1474200</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>PX-20250530-00000192</t>
+          <t>PX-20250816-00000304</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>00000192</t>
+          <t>00000304</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F542" t="n">
-        <v>24516000</v>
+        <v>6285600</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>PX-20250530-00000191</t>
+          <t>PX-20250814-00000303</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>00000191</t>
+          <t>00000303</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F543" t="n">
-        <v>1080000</v>
+        <v>1549800</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>PX-20250530-00000190</t>
+          <t>PX-20250813-00000302</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>00000190</t>
+          <t>00000302</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F544" t="n">
-        <v>12733200</v>
+        <v>3142800</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>PX-20250530-00000189</t>
+          <t>PX-20250811-00000301</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>00000189</t>
+          <t>00000301</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F545" t="n">
-        <v>648000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>PX-20250530-00000188</t>
+          <t>PX-20250811-00000300</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>00000188</t>
+          <t>00000300</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F546" t="n">
-        <v>2052000</v>
+        <v>1569240</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>PX-20250530-00000187</t>
+          <t>PX-20250809-00000299</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>00000187</t>
+          <t>00000299</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F547" t="n">
-        <v>2376000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>PX-20250529-00000186</t>
+          <t>PX-20250808-00000298</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>00000186</t>
+          <t>00000298</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH KALISTA SAIGON</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>0317406545</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F548" t="n">
-        <v>2592000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>PX-20250529-00000185</t>
+          <t>PX-20250807-00000297</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>00000185</t>
+          <t>00000297</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F549" t="n">
-        <v>5886000</v>
+        <v>3121200</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>PX-20250528-00000184</t>
+          <t>PX-20250807-00000296</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>00000184</t>
+          <t>00000296</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F550" t="n">
-        <v>1836000</v>
+        <v>1576800</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>PX-20250528-00000183</t>
+          <t>PX-20250807-00000295</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>00000183</t>
+          <t>00000295</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F551" t="n">
-        <v>1026000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>PX-20250528-00000182</t>
+          <t>PX-20250806-00000294</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>00000182</t>
+          <t>00000294</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F552" t="n">
-        <v>2916000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>PX-20250528-00000181</t>
+          <t>PX-20250805-00000293</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>00000181</t>
+          <t>00000293</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F553" t="n">
-        <v>5022000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>PX-20250528-00000180</t>
+          <t>PX-20250805-00000292</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>00000180</t>
+          <t>00000292</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH TM &amp; DV CAO MINH DECOR</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0318259131</t>
         </is>
       </c>
       <c r="F554" t="n">
-        <v>6402000</v>
+        <v>3261600</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>PX-20250523-00000179</t>
+          <t>PX-20250731-00000291</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>00000179</t>
+          <t>00000291</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F555" t="n">
-        <v>11232000</v>
+        <v>26622000</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>PX-20250523-00000178</t>
+          <t>PX-20250731-00000290</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>00000178</t>
+          <t>00000290</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F556" t="n">
-        <v>918000</v>
+        <v>6156000</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>PX-20250522-00000177</t>
+          <t>PX-20250731-00000289</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>00000177</t>
+          <t>00000289</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F557" t="n">
-        <v>2160000</v>
+        <v>9828000</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>PX-20250522-00000176</t>
+          <t>PX-20250731-00000287</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>00000176</t>
+          <t>00000287</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN INTERCHAINS</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317095642</t>
         </is>
       </c>
       <c r="F558" t="n">
-        <v>1836000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>PX-20250517-00000175</t>
+          <t>PX-20250731-00000286</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>00000175</t>
+          <t>00000286</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F559" t="n">
-        <v>72846000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>PX-20250517-00000174</t>
+          <t>PX-20250731-00000285</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>00000174</t>
+          <t>00000285</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F560" t="n">
-        <v>72846000</v>
+        <v>1782000</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>PX-20250516-00000173</t>
+          <t>PX-20250731-00000284</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>00000173</t>
+          <t>00000284</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F561" t="n">
-        <v>800000</v>
+        <v>7884000</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>PX-20250515-00000172</t>
+          <t>PX-20250731-00000283</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>00000172</t>
+          <t>00000283</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F562" t="n">
-        <v>6955200</v>
+        <v>4644000</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>PX-20250515-00000171</t>
+          <t>PX-20250731-00000282</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>00000171</t>
+          <t>00000282</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>3603923331</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F563" t="n">
-        <v>17388000</v>
+        <v>5508000</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>PX-20250515-00000170</t>
+          <t>PX-20250731-00000281</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>00000170</t>
+          <t>00000281</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F564" t="n">
-        <v>1080000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>PX-20250515-00000169</t>
+          <t>PX-20250731-00000280</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>00000169</t>
+          <t>00000280</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F565" t="n">
-        <v>2592000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>PX-20250515-00000168</t>
+          <t>PX-20250731-00000279</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>00000168</t>
+          <t>00000279</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F566" t="n">
-        <v>800000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>PX-20250513-00000167</t>
+          <t>PX-20250731-00000278</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>00000167</t>
+          <t>00000278</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F567" t="n">
-        <v>13068000</v>
+        <v>3672000</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>PX-20250513-00000166</t>
+          <t>PX-20250730-00000277</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>00000166</t>
+          <t>00000277</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F568" t="n">
-        <v>8424000</v>
+        <v>3596400</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>PX-20250513-00000165</t>
+          <t>PX-20250730-00000276</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>00000165</t>
+          <t>00000276</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F569" t="n">
-        <v>13500000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>PX-20250512-00000164</t>
+          <t>PX-20250730-00000275</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>00000164</t>
+          <t>00000275</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F570" t="n">
-        <v>1620000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>PX-20250508-00000163</t>
+          <t>PX-20250729-00000274</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>00000163</t>
+          <t>00000274</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>0312013822</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F571" t="n">
-        <v>2376000</v>
+        <v>8316000</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>PX-20250507-00000162</t>
+          <t>PX-20250729-00000273</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>00000162</t>
+          <t>00000273</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F572" t="n">
-        <v>1100000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>PX-20250507-00000161</t>
+          <t>PX-20250729-00000272</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>00000161</t>
+          <t>00000272</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F573" t="n">
-        <v>5616000</v>
+        <v>907200</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>PX-20250506-00000160</t>
+          <t>PX-20250728-00000271</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>00000160</t>
+          <t>00000271</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F574" t="n">
-        <v>864000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>PX-20250506-00000159</t>
+          <t>PX-20250728-00000270</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>00000159</t>
+          <t>00000270</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F575" t="n">
-        <v>11880000</v>
+        <v>34678800</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>PX-20250505-00000158</t>
+          <t>PX-20250728-00000269</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>00000158</t>
+          <t>00000269</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F576" t="n">
-        <v>2322000</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>PX-20250505-00000157</t>
+          <t>PX-20250728-00000268</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>00000157</t>
+          <t>00000268</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F577" t="n">
-        <v>756000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>PX-20250429-00000156</t>
+          <t>PX-20250724-00000267</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>00000156</t>
+          <t>00000267</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F578" t="n">
-        <v>29700000</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>PX-20250429-00000155</t>
+          <t>PX-20250724-00000266</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>00000155</t>
+          <t>00000266</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F579" t="n">
-        <v>5994000</v>
+        <v>24948000</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>PX-20250429-00000154</t>
+          <t>PX-20250723-00000265</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>00000154</t>
+          <t>00000265</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F580" t="n">
-        <v>972000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>PX-20250429-00000153</t>
+          <t>PX-20250723-00000264</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>00000153</t>
+          <t>00000264</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F581" t="n">
-        <v>1650000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>PX-20250429-00000152</t>
+          <t>PX-20250723-00000263</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>00000152</t>
+          <t>00000263</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F582" t="n">
-        <v>6102000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>PX-20250429-00000151</t>
+          <t>PX-20250723-00000262</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>00000151</t>
+          <t>00000262</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F583" t="n">
-        <v>918000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>PX-20250429-00000149</t>
+          <t>PX-20250722-00000261</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>00000149</t>
+          <t>00000261</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F584" t="n">
-        <v>4428000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>PX-20250429-00000148</t>
+          <t>PX-20250722-00000260</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>00000148</t>
+          <t>00000260</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F585" t="n">
-        <v>4860000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>PX-20250429-00000147</t>
+          <t>PX-20250721-00000259</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>00000147</t>
+          <t>00000259</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F586" t="n">
-        <v>8035200</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>PX-20250423-00000130</t>
+          <t>PX-20250717-00000258</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>00000130</t>
+          <t>00000258</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F587" t="n">
-        <v>2700000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>PX-20250429-00000146</t>
+          <t>PX-20250716-00000257</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>00000146</t>
+          <t>00000257</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F588" t="n">
-        <v>6858000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>PX-20250428-00000145</t>
+          <t>PX-20250716-00000256</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>00000145</t>
+          <t>00000256</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F589" t="n">
-        <v>3888000</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>PX-20250428-00000144</t>
+          <t>PX-20250714-00000255</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>00000144</t>
+          <t>00000255</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F590" t="n">
-        <v>5130000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>PX-20250428-00000143</t>
+          <t>PX-20250711-00000254</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>00000143</t>
+          <t>00000254</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F591" t="n">
-        <v>4233600</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>PX-20250428-00000142</t>
+          <t>PX-20250711-00000253</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>00000142</t>
+          <t>00000253</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY CỔ PHẦN KIẾN TRÚC XÂY DỰNG THƯƠNG MẠI NHÀ TỰ ĐỘNG</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0310004357</t>
         </is>
       </c>
       <c r="F592" t="n">
-        <v>1080000</v>
+        <v>1733600</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>PX-20250428-00000141</t>
+          <t>PX-20250710-00000252</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>00000141</t>
+          <t>00000252</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F593" t="n">
-        <v>8640000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>PX-20250428-00000140</t>
+          <t>PX-20250709-00000251</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>00000140</t>
+          <t>00000251</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F594" t="n">
-        <v>11232000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>PX-20250428-00000139</t>
+          <t>PX-20250709-00000250</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>00000139</t>
+          <t>00000250</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F595" t="n">
-        <v>19656000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>PX-20250428-00000138</t>
+          <t>PX-20250707-00000249</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>00000138</t>
+          <t>00000249</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>Trường Mầm Non 4</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0306415770</t>
         </is>
       </c>
       <c r="F596" t="n">
-        <v>2376000</v>
+        <v>351000</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>PX-20250426-00000137</t>
+          <t>PX-20250707-00000248</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>00000137</t>
+          <t>00000248</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F597" t="n">
-        <v>3996000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>PX-20250426-00000136</t>
+          <t>PX-20250707-00000247</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>00000136</t>
+          <t>00000247</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F598" t="n">
-        <v>2970000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>PX-20250426-00000135</t>
+          <t>PX-20250704-00000246</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>00000135</t>
+          <t>00000246</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F599" t="n">
-        <v>864000</v>
+        <v>7398000</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>PX-20250425-00000134</t>
+          <t>PX-20250630-00000245</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>00000134</t>
+          <t>00000245</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>Trường Mầm Non Phường 08 Quận 10</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0303881999</t>
         </is>
       </c>
       <c r="F600" t="n">
-        <v>1400000</v>
+        <v>2640000</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>PX-20250425-00000133</t>
+          <t>PX-20250630-00000244</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>00000133</t>
+          <t>00000244</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F601" t="n">
-        <v>1188000</v>
+        <v>4050000</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>PX-20250425-00000132</t>
+          <t>PX-20250630-00000243</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>00000132</t>
+          <t>00000243</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F602" t="n">
-        <v>13068000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>PX-20250424-00000131</t>
+          <t>PX-20250630-00000242</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>00000131</t>
+          <t>00000242</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F603" t="n">
-        <v>11880000</v>
+        <v>20682000</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>PX-20250421-00000129</t>
+          <t>PX-20250630-00000241</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>00000129</t>
+          <t>00000241</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F604" t="n">
-        <v>1080000</v>
+        <v>18252000</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>PX-20250421-00000128</t>
+          <t>PX-20250630-00000240</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>00000128</t>
+          <t>00000240</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F605" t="n">
-        <v>1080000</v>
+        <v>15876000</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>PX-20250421-00000127</t>
+          <t>PX-20250630-00000239</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>00000127</t>
+          <t>00000239</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F606" t="n">
-        <v>1944000</v>
+        <v>4536000</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>PX-20250421-00000126</t>
+          <t>PX-20250630-00000238</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>00000126</t>
+          <t>00000238</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F607" t="n">
-        <v>1242000</v>
+        <v>1026000</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>PX-20250418-00000125</t>
+          <t>PX-20250630-00000237</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>00000125</t>
+          <t>00000237</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F608" t="n">
-        <v>11880000</v>
+        <v>5994000</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>PX-20250418-00000124</t>
+          <t>PX-20250630-00000236</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>00000124</t>
+          <t>00000236</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F609" t="n">
-        <v>2000000</v>
+        <v>6102000</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>PX-20250416-00000123</t>
+          <t>PX-20250630-00000235</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>00000123</t>
+          <t>00000235</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F610" t="n">
-        <v>1404000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>PX-20250416-00000122</t>
+          <t>PX-20250630-00000234</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>00000122</t>
+          <t>00000234</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F611" t="n">
-        <v>2700000</v>
+        <v>5918000</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>PX-20250415-00000121</t>
+          <t>PX-20250630-00000233</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>00000121</t>
+          <t>00000233</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F612" t="n">
-        <v>1944000</v>
+        <v>7549200</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>PX-20250414-00000120</t>
+          <t>PX-20250628-00000232</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>00000120</t>
+          <t>00000232</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F613" t="n">
-        <v>918000</v>
+        <v>7614000</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>PX-20250412-00000119</t>
+          <t>PX-20250627-00000231</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>00000119</t>
+          <t>00000231</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>0307447197</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F614" t="n">
-        <v>2216500</v>
+        <v>3402000</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>PX-20250408-00000118</t>
+          <t>PX-20250627-00000230</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>00000118</t>
+          <t>00000230</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F615" t="n">
-        <v>1296000</v>
+        <v>7020000</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>PX-20250404-00000117</t>
+          <t>PX-20250627-00000229</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>00000117</t>
+          <t>00000229</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F616" t="n">
-        <v>9828000</v>
+        <v>15649200</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>PX-20250403-00000116</t>
+          <t>PX-20250627-00000228</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>00000116</t>
+          <t>00000228</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F617" t="n">
-        <v>3780000</v>
+        <v>6804000</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>PX-20250402-00000115</t>
+          <t>PX-20250627-00000227</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>00000115</t>
+          <t>00000227</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F618" t="n">
-        <v>1944000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>PX-20250402-00000114</t>
+          <t>PX-20250626-00000226</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>00000114</t>
+          <t>00000226</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F619" t="n">
-        <v>1620000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>PX-20250331-00000113</t>
+          <t>PX-20250626-00000225</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>00000113</t>
+          <t>00000225</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F620" t="n">
-        <v>8586000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>PX-20250331-00000112</t>
+          <t>PX-20250626-00000224</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>00000112</t>
+          <t>00000224</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F621" t="n">
-        <v>2376000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>PX-20250331-00000111</t>
+          <t>PX-20250626-00000223</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>00000111</t>
+          <t>00000223</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F622" t="n">
-        <v>36428400</v>
+        <v>13463800</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>PX-20250331-00000110</t>
+          <t>PX-20250626-00000222</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>00000110</t>
+          <t>00000222</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>3603923331</t>
         </is>
       </c>
       <c r="F623" t="n">
-        <v>2430000</v>
+        <v>576201</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>PX-20250331-00000109</t>
+          <t>PX-20250624-00000221</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>00000109</t>
+          <t>00000221</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>0318235405</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F624" t="n">
-        <v>918000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>PX-20250331-00000108</t>
+          <t>PX-20250624-00000220</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>00000108</t>
+          <t>00000220</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F625" t="n">
-        <v>1998000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>PX-20250331-00000107</t>
+          <t>PX-20250623-00000219</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>00000107</t>
+          <t>00000219</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F626" t="n">
-        <v>10152000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>PX-20250329-00000106</t>
+          <t>PX-20250621-00000218</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>00000106</t>
+          <t>00000218</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F627" t="n">
-        <v>10260000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>PX-20250329-00000105</t>
+          <t>PX-20250621-00000217</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>00000105</t>
+          <t>00000217</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F628" t="n">
-        <v>1620000</v>
+        <v>16848000</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>PX-20250329-00000104</t>
+          <t>PX-20250621-00000216</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>00000104</t>
+          <t>00000216</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F629" t="n">
-        <v>6804000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>PX-20250329-00000103</t>
+          <t>PX-20250621-00000215</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>00000103</t>
+          <t>00000215</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F630" t="n">
-        <v>5454000</v>
+        <v>15282000</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>PX-20250329-00000102</t>
+          <t>PX-20250621-00000213</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>00000102</t>
+          <t>00000213</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F631" t="n">
-        <v>810000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>PX-20250329-00000101</t>
+          <t>PX-20250621-00000212</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>00000101</t>
+          <t>00000212</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F632" t="n">
-        <v>702000</v>
+        <v>352000</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>PX-20250328-00000100</t>
+          <t>PX-20250616-00000210</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>00000100</t>
+          <t>00000210</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F633" t="n">
-        <v>5022000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>PX-20250328-00000099</t>
+          <t>PX-20250614-00000209</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>00000099</t>
+          <t>00000209</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F634" t="n">
-        <v>4482000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>PX-20250328-00000098</t>
+          <t>PX-20250611-00000206</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>00000098</t>
+          <t>00000206</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH POCO SHIPPING</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0317088405</t>
         </is>
       </c>
       <c r="F635" t="n">
-        <v>2700000</v>
+        <v>2214000</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>PX-20250327-00000097</t>
+          <t>PX-20250611-00000205</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>00000097</t>
+          <t>00000205</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F636" t="n">
-        <v>1080000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>PX-20250326-00000096</t>
+          <t>PX-20250610-00000204</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>00000096</t>
+          <t>00000204</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F637" t="n">
-        <v>9431640</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>PX-20250324-00000095</t>
+          <t>PX-20250609-00000203</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>00000095</t>
+          <t>00000203</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F638" t="n">
-        <v>702000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>PX-20250320-00000094</t>
+          <t>PX-20250609-00000202</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>00000094</t>
+          <t>00000202</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F639" t="n">
-        <v>864000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>PX-20250319-00000093</t>
+          <t>PX-20250604-00000201</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>00000093</t>
+          <t>00000201</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F640" t="n">
-        <v>22464000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>PX-20250319-00000092</t>
+          <t>PX-20250604-00000200</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>00000092</t>
+          <t>00000200</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F641" t="n">
-        <v>19656000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>PX-20250318-00000091</t>
+          <t>PX-20250604-00000199</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>00000091</t>
+          <t>00000199</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F642" t="n">
-        <v>800000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>PX-20250317-00000090</t>
+          <t>PX-20250601-00000198</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>00000090</t>
+          <t>00000198</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ VÀ THƯƠNG MẠI PHÚ LỘC THỊNH</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0315757724</t>
         </is>
       </c>
       <c r="F643" t="n">
-        <v>1512000</v>
+        <v>4686000</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>PX-20250317-00000089</t>
+          <t>PX-20250530-00000197</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>00000089</t>
+          <t>00000197</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F644" t="n">
-        <v>1200000</v>
+        <v>4104000</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>PX-20250316-00000088</t>
+          <t>PX-20250530-00000196</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>00000088</t>
+          <t>00000196</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t>0313498792</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F645" t="n">
-        <v>16468100</v>
+        <v>3078000</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>PX-20250314-00000087</t>
+          <t>PX-20250530-00000195</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>00000087</t>
+          <t>00000195</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
-          <t>0313498792</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F646" t="n">
-        <v>9240000</v>
+        <v>21006000</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>PX-20250314-00000086</t>
+          <t>PX-20250530-00000194</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>00000086</t>
+          <t>00000194</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F647" t="n">
-        <v>918000</v>
+        <v>4644000</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>PX-20250311-00000085</t>
+          <t>PX-20250530-00000193</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>00000085</t>
+          <t>00000193</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F648" t="n">
-        <v>800000</v>
+        <v>10962000</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>PX-20250310-00000084</t>
+          <t>PX-20250530-00000192</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>00000084</t>
+          <t>00000192</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E649" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F649" t="n">
-        <v>5616000</v>
+        <v>24516000</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>PX-20250310-00000083</t>
+          <t>PX-20250530-00000191</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>00000083</t>
+          <t>00000191</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F650" t="n">
-        <v>5054400</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>PX-20250305-00000082</t>
+          <t>PX-20250530-00000190</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>00000082</t>
+          <t>00000190</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU ĐẠT HÙNG</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
-          <t>3301696019</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F651" t="n">
-        <v>1296000</v>
+        <v>12733200</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>PX-20250304-00000081</t>
+          <t>PX-20250530-00000189</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>00000081</t>
+          <t>00000189</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F652" t="n">
-        <v>1404000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>PX-20250304-00000080</t>
+          <t>PX-20250530-00000188</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>00000080</t>
+          <t>00000188</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F653" t="n">
-        <v>2592000</v>
+        <v>2052000</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>PX-20250228-00000079</t>
+          <t>PX-20250530-00000187</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>00000079</t>
+          <t>00000187</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F654" t="n">
-        <v>1890000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>PX-20250228-00000078</t>
+          <t>PX-20250529-00000186</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>00000078</t>
+          <t>00000186</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH KALISTA SAIGON</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0317406545</t>
         </is>
       </c>
       <c r="F655" t="n">
-        <v>1836000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>PX-20250228-00000077</t>
+          <t>PX-20250529-00000185</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>00000077</t>
+          <t>00000185</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E656" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F656" t="n">
-        <v>8046000</v>
+        <v>5886000</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>PX-20250228-00000076</t>
+          <t>PX-20250528-00000184</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>00000076</t>
+          <t>00000184</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E657" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F657" t="n">
-        <v>14418000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>PX-20250228-00000075</t>
+          <t>PX-20250528-00000183</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>00000075</t>
+          <t>00000183</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E658" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F658" t="n">
-        <v>57445200</v>
+        <v>1026000</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>PX-20250228-00000074</t>
+          <t>PX-20250528-00000182</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>00000074</t>
+          <t>00000182</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
-          <t>0318235405</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F659" t="n">
-        <v>2376000</v>
+        <v>2916000</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>PX-20250228-00000073</t>
+          <t>PX-20250528-00000181</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>00000073</t>
+          <t>00000181</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F660" t="n">
-        <v>7236000</v>
+        <v>5022000</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>PX-20250228-00000072</t>
+          <t>PX-20250528-00000180</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>00000072</t>
+          <t>00000180</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F661" t="n">
-        <v>3402000</v>
+        <v>6402000</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>PX-20250228-00000071</t>
+          <t>PX-20250523-00000179</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>00000071</t>
+          <t>00000179</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F662" t="n">
-        <v>6912000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>PX-20250227-00000070</t>
+          <t>PX-20250523-00000178</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>00000070</t>
+          <t>00000178</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F663" t="n">
-        <v>972000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>PX-20250227-00000068</t>
+          <t>PX-20250522-00000177</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>00000068</t>
+          <t>00000177</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F664" t="n">
-        <v>2916000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>PX-20250227-00000067</t>
+          <t>PX-20250522-00000176</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>00000067</t>
+          <t>00000176</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F665" t="n">
-        <v>2700000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>PX-20250227-00000066</t>
+          <t>PX-20250517-00000175</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>00000066</t>
+          <t>00000175</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F666" t="n">
-        <v>4482000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>PX-20250227-00000065</t>
+          <t>PX-20250517-00000174</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>00000065</t>
+          <t>00000174</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F667" t="n">
-        <v>1360800</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>PX-20250227-00000064</t>
+          <t>PX-20250516-00000173</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>00000064</t>
+          <t>00000173</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F668" t="n">
-        <v>5616000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>PX-20250227-00000063</t>
+          <t>PX-20250515-00000172</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>00000063</t>
+          <t>00000172</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F669" t="n">
-        <v>1782000</v>
+        <v>6955200</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>PX-20250227-00000062</t>
+          <t>PX-20250515-00000171</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>00000062</t>
+          <t>00000171</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>3603923331</t>
         </is>
       </c>
       <c r="F670" t="n">
-        <v>1080000</v>
+        <v>17388000</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>PX-20250227-00000061</t>
+          <t>PX-20250515-00000170</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>00000061</t>
+          <t>00000170</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F671" t="n">
-        <v>702000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>PX-20250226-00000060</t>
+          <t>PX-20250515-00000169</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>00000060</t>
+          <t>00000169</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F672" t="n">
-        <v>57850200</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>PX-20250225-00000059</t>
+          <t>PX-20250515-00000168</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>00000059</t>
+          <t>00000168</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F673" t="n">
-        <v>864000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>PX-20250224-00000058</t>
+          <t>PX-20250513-00000167</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>00000058</t>
+          <t>00000167</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F674" t="n">
-        <v>864000</v>
+        <v>13068000</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>PX-20250224-00000057</t>
+          <t>PX-20250513-00000166</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>00000057</t>
+          <t>00000166</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F675" t="n">
-        <v>864000</v>
+        <v>8424000</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>PX-20250222-00000056</t>
+          <t>PX-20250513-00000165</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>00000056</t>
+          <t>00000165</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F676" t="n">
-        <v>19656000</v>
+        <v>13500000</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>PX-20250221-00000055</t>
+          <t>PX-20250512-00000164</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>00000055</t>
+          <t>00000164</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
-          <t>0316758752</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F677" t="n">
-        <v>2592000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>PX-20250217-00000054</t>
+          <t>PX-20250508-00000163</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>00000054</t>
+          <t>00000163</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
+          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>0317235988</t>
+          <t>0312013822</t>
         </is>
       </c>
       <c r="F678" t="n">
-        <v>209000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>PX-20250215-00000053</t>
+          <t>PX-20250507-00000162</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>00000053</t>
+          <t>00000162</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH KALISTA SAIGON</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
-          <t>0317406545</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F679" t="n">
-        <v>2592000</v>
+        <v>1100000</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>PX-20250215-00000052</t>
+          <t>PX-20250507-00000161</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>00000052</t>
+          <t>00000161</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F680" t="n">
-        <v>3780000</v>
+        <v>5616000</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>PX-20250213-00000051</t>
+          <t>PX-20250506-00000160</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>00000051</t>
+          <t>00000160</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F681" t="n">
-        <v>918000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>PX-20250212-00000050</t>
+          <t>PX-20250506-00000159</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>00000050</t>
+          <t>00000159</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F682" t="n">
-        <v>16740000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>PX-20250212-00000049</t>
+          <t>PX-20250505-00000158</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>00000049</t>
+          <t>00000158</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F683" t="n">
-        <v>648000</v>
+        <v>2322000</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>PX-20250212-00000048</t>
+          <t>PX-20250505-00000157</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>00000048</t>
+          <t>00000157</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F684" t="n">
-        <v>2592000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>PX-20250211-00000047</t>
+          <t>PX-20250429-00000156</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>00000047</t>
+          <t>00000156</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
-          <t>0318235405</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F685" t="n">
-        <v>2646000</v>
+        <v>29700000</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>PX-20250211-00000046</t>
+          <t>PX-20250429-00000155</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>00000046</t>
+          <t>00000155</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F686" t="n">
-        <v>2376000</v>
+        <v>5994000</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>PX-20250210-00000045</t>
+          <t>PX-20250429-00000154</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>00000045</t>
+          <t>00000154</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F687" t="n">
-        <v>1296000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>PX-20250203-00000044</t>
+          <t>PX-20250429-00000153</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>00000044</t>
+          <t>00000153</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E688" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F688" t="n">
-        <v>1728000</v>
+        <v>1650000</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>PX-20250203-00000043</t>
+          <t>PX-20250429-00000152</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>00000043</t>
+          <t>00000152</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ANH EM QUÊ NHÀ</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
-          <t>0309300418</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F689" t="n">
-        <v>2200000</v>
+        <v>6102000</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>PX-20250125-00000042</t>
+          <t>PX-20250429-00000151</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>00000042</t>
+          <t>00000151</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F690" t="n">
-        <v>57650400</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>PX-20250124-00000041</t>
+          <t>PX-20250429-00000149</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>00000041</t>
+          <t>00000149</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F691" t="n">
-        <v>8866800</v>
+        <v>4428000</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>PX-20250124-00000040</t>
+          <t>PX-20250429-00000148</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>00000040</t>
+          <t>00000148</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E692" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F692" t="n">
-        <v>18414000</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>PX-20250124-00000039</t>
+          <t>PX-20250429-00000147</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>00000039</t>
+          <t>00000147</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F693" t="n">
-        <v>8694000</v>
+        <v>8035200</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>PX-20250124-00000038</t>
+          <t>PX-20250423-00000130</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>00000038</t>
+          <t>00000130</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F694" t="n">
-        <v>7905600</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>PX-20250124-00000037</t>
+          <t>PX-20250429-00000146</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>00000037</t>
+          <t>00000146</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F695" t="n">
-        <v>13014000</v>
+        <v>6858000</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>PX-20250123-00000036</t>
+          <t>PX-20250428-00000145</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>00000036</t>
+          <t>00000145</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F696" t="n">
-        <v>14472000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>PX-20250123-00000035</t>
+          <t>PX-20250428-00000144</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>00000035</t>
+          <t>00000144</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F697" t="n">
-        <v>4752000</v>
+        <v>5130000</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>PX-20250123-00000034</t>
+          <t>PX-20250428-00000143</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>00000034</t>
+          <t>00000143</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E698" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F698" t="n">
-        <v>11232000</v>
+        <v>4233600</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>PX-20250123-00000033</t>
+          <t>PX-20250428-00000142</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>00000033</t>
+          <t>00000142</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F699" t="n">
-        <v>1620000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>PX-20250123-00000032</t>
+          <t>PX-20250428-00000141</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>00000032</t>
+          <t>00000141</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F700" t="n">
-        <v>1576800</v>
+        <v>8640000</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>PX-20250123-00000031</t>
+          <t>PX-20250428-00000140</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>00000031</t>
+          <t>00000140</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F701" t="n">
-        <v>2700000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>PX-20250123-00000030</t>
+          <t>PX-20250428-00000139</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>00000030</t>
+          <t>00000139</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F702" t="n">
-        <v>756000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>PX-20250122-00000029</t>
+          <t>PX-20250428-00000138</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>00000029</t>
+          <t>00000138</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F703" t="n">
-        <v>1404000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>PX-20250122-00000028</t>
+          <t>PX-20250426-00000137</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>00000028</t>
+          <t>00000137</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F704" t="n">
-        <v>2970000</v>
+        <v>3996000</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>PX-20250122-00000027</t>
+          <t>PX-20250426-00000136</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>00000027</t>
+          <t>00000136</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E705" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F705" t="n">
-        <v>2905200</v>
+        <v>2970000</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>PX-20250122-00000026</t>
+          <t>PX-20250426-00000135</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>00000026</t>
+          <t>00000135</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F706" t="n">
-        <v>13085000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>PX-20250122-00000025</t>
+          <t>PX-20250425-00000134</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>00000025</t>
+          <t>00000134</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F707" t="n">
-        <v>4860000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>PX-20250121-00000024</t>
+          <t>PX-20250425-00000133</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>00000024</t>
+          <t>00000133</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E708" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F708" t="n">
-        <v>11232000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>PX-20250121-00000023</t>
+          <t>PX-20250425-00000132</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>00000023</t>
+          <t>00000132</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E709" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F709" t="n">
-        <v>1134000</v>
+        <v>13068000</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>PX-20250121-00000022</t>
+          <t>PX-20250424-00000131</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>00000022</t>
+          <t>00000131</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F710" t="n">
-        <v>864000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>PX-20250117-00000021</t>
+          <t>PX-20250421-00000129</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>00000021</t>
+          <t>00000129</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E711" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F711" t="n">
-        <v>21060000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>PX-20250116-00000020</t>
+          <t>PX-20250421-00000128</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>00000020</t>
+          <t>00000128</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F712" t="n">
-        <v>72846000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>PX-20250116-00000019</t>
+          <t>PX-20250421-00000127</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>00000019</t>
+          <t>00000127</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F713" t="n">
-        <v>72846000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>PX-20250115-00000018</t>
+          <t>PX-20250421-00000126</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>00000018</t>
+          <t>00000126</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F714" t="n">
-        <v>1944000</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>PX-20250113-00000017</t>
+          <t>PX-20250418-00000125</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>00000017</t>
+          <t>00000125</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E715" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F715" t="n">
-        <v>1728000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>PX-20250113-00000016</t>
+          <t>PX-20250418-00000124</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>00000016</t>
+          <t>00000124</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F716" t="n">
-        <v>594000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>PX-20250113-00000015</t>
+          <t>PX-20250416-00000123</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>00000015</t>
+          <t>00000123</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F717" t="n">
-        <v>648000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>PX-20250113-00000014</t>
+          <t>PX-20250416-00000122</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>00000014</t>
+          <t>00000122</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E718" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F718" t="n">
-        <v>2808000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>PX-20250110-00000013</t>
+          <t>PX-20250415-00000121</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>00000013</t>
+          <t>00000121</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E719" t="inlineStr">
         <is>
-          <t>0316758752</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F719" t="n">
-        <v>2592000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>PX-20250110-00000012</t>
+          <t>PX-20250414-00000120</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>00000012</t>
+          <t>00000120</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E720" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F720" t="n">
-        <v>28274400</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>PX-20250110-00000011</t>
+          <t>PX-20250412-00000119</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>00000011</t>
+          <t>00000119</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
         </is>
       </c>
       <c r="E721" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0307447197</t>
         </is>
       </c>
       <c r="F721" t="n">
-        <v>1080000</v>
+        <v>2216500</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>PX-20250108-00000010</t>
+          <t>PX-20250408-00000118</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>00000010</t>
+          <t>00000118</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F722" t="n">
-        <v>2000000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>PX-20250107-00000009</t>
+          <t>PX-20250404-00000117</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>00000009</t>
+          <t>00000117</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F723" t="n">
-        <v>972000</v>
+        <v>9828000</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>PX-20250107-00000008</t>
+          <t>PX-20250403-00000116</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>00000008</t>
+          <t>00000116</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F724" t="n">
-        <v>702000</v>
+        <v>3780000</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>PX-20250107-00000007</t>
+          <t>PX-20250402-00000115</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>00000007</t>
+          <t>00000115</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F725" t="n">
-        <v>1296000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>PX-20250107-00000006</t>
+          <t>PX-20250402-00000114</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>00000006</t>
+          <t>00000114</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F726" t="n">
-        <v>3132000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>PX-20250107-00000005</t>
+          <t>PX-20250331-00000113</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>00000005</t>
+          <t>00000113</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F727" t="n">
-        <v>1600000</v>
+        <v>8586000</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>PX-20250104-00000004</t>
+          <t>PX-20250331-00000112</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>00000004</t>
+          <t>00000112</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG 10</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F728" t="n">
-        <v>4862000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>PX-20250104-00000003</t>
+          <t>PX-20250331-00000111</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>00000003</t>
+          <t>00000111</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E729" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F729" t="n">
-        <v>1620000</v>
+        <v>36428400</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>PX-20250104-00000002</t>
+          <t>PX-20250331-00000110</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>00000002</t>
+          <t>00000110</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F730" t="n">
-        <v>1620000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>PX-20250104-00000001</t>
+          <t>PX-20250331-00000109</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>00000001</t>
+          <t>00000109</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0318235405</t>
         </is>
       </c>
       <c r="F731" t="n">
-        <v>2592000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>PX-20251112-00000545</t>
+          <t>PX-20250331-00000108</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>00000545</t>
+          <t>00000108</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F732" t="n">
-        <v>72846000</v>
+        <v>1998000</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>PX-20251108-00000539</t>
+          <t>PX-20250331-00000107</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>00000539</t>
+          <t>00000107</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F733" t="n">
-        <v>3121200</v>
+        <v>10152000</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>PX-20251109-00000541</t>
+          <t>PX-20250329-00000106</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>00000541</t>
+          <t>00000106</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
-          <t>0301931436-003</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F734" t="n">
-        <v>3200000</v>
+        <v>10260000</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>PX-20251114-00000547</t>
+          <t>PX-20250329-00000105</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>00000547</t>
+          <t>00000105</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
-          <t>0301931436-003</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F735" t="n">
-        <v>3350000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>PX-20251112-00000544</t>
+          <t>PX-20250329-00000104</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>00000544</t>
+          <t>00000104</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>Khách lẻ</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
-          <t>TEMP-00000544</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F736" t="n">
-        <v>183600</v>
+        <v>6804000</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>PX-20251105-00000534</t>
+          <t>PX-20250329-00000103</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>00000534</t>
+          <t>00000103</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F737" t="n">
-        <v>864000</v>
+        <v>5454000</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>PX-20251107-00000537</t>
+          <t>PX-20250329-00000102</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>00000537</t>
+          <t>00000102</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>Khách lẻ</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
-          <t>TEMP-00000537</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F738" t="n">
-        <v>264600</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>PX-20251108-00000538</t>
+          <t>PX-20250329-00000101</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>00000538</t>
+          <t>00000101</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E739" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F739" t="n">
-        <v>594000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>PX-20251109-00000542</t>
+          <t>PX-20250328-00000100</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>00000542</t>
+          <t>00000100</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XÂY DỰNG HƯƠNG CHIẾN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
-          <t>0314659266</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F740" t="n">
-        <v>1036000</v>
+        <v>5022000</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>PX-20251106-00000535</t>
+          <t>PX-20250328-00000099</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>00000535</t>
+          <t>00000099</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM DV JUSTAY</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
-          <t>0315895379</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F741" t="n">
-        <v>1566000</v>
+        <v>4482000</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>PX-20251108-00000540</t>
+          <t>PX-20250328-00000098</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>00000540</t>
+          <t>00000098</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F742" t="n">
-        <v>1512000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>PX-20251104-00000528</t>
+          <t>PX-20250327-00000097</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>00000528</t>
+          <t>00000097</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Sản Xuất Thương Mại Xuất Nhập Khẩu Pháp Mỹ</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
-          <t>0302521760</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F743" t="n">
-        <v>1296000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>PX-20251112-00000543</t>
+          <t>PX-20250326-00000096</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>00000543</t>
+          <t>00000096</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t>0301931436-003</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F744" t="n">
-        <v>3350000</v>
+        <v>9431640</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>PX-20251105-00000533</t>
+          <t>PX-20250324-00000095</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>00000533</t>
+          <t>00000095</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F745" t="n">
-        <v>594000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>PX-20251112-00000546</t>
+          <t>PX-20250320-00000094</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>00000546</t>
+          <t>00000094</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F746" t="n">
-        <v>72846000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>PX-20251107-00000536</t>
+          <t>PX-20250319-00000093</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>00000536</t>
+          <t>00000093</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F747" t="n">
-        <v>864000</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>PX-20251104-00000531</t>
+          <t>PX-20250319-00000092</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>00000531</t>
+          <t>00000092</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINA KC LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
-          <t>0109163806</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F748" t="n">
-        <v>2052000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>PX-20251114-00000549</t>
+          <t>PX-20250318-00000091</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>00000549</t>
+          <t>00000091</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F749" t="n">
-        <v>1620000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>PX-20251104-00000530</t>
+          <t>PX-20250317-00000090</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>00000530</t>
+          <t>00000090</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F750" t="n">
-        <v>756000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>PX-20251114-00000550</t>
+          <t>PX-20250317-00000089</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>00000550</t>
+          <t>00000089</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F751" t="n">
-        <v>72846000</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>PX-20251104-00000529</t>
+          <t>PX-20250316-00000088</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>00000529</t>
+          <t>00000088</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0313498792</t>
         </is>
       </c>
       <c r="F752" t="n">
-        <v>864000</v>
+        <v>16468100</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>PX-20251115-00000552</t>
+          <t>PX-20250314-00000087</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>00000552</t>
+          <t>00000087</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
-          <t>0301931436-003</t>
+          <t>0313498792</t>
         </is>
       </c>
       <c r="F753" t="n">
-        <v>4020000</v>
+        <v>9240000</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>PX-20251104-00000532</t>
+          <t>PX-20250314-00000086</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>00000532</t>
+          <t>00000086</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F754" t="n">
-        <v>3300000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>PX-20251114-00000548</t>
+          <t>PX-20250311-00000085</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>00000548</t>
+          <t>00000085</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F755" t="n">
-        <v>972000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>PX-20251118-00000560</t>
+          <t>PX-20250310-00000084</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>00000560</t>
+          <t>00000084</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F756" t="n">
-        <v>594000</v>
+        <v>5616000</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>PX-20251118-00000559</t>
+          <t>PX-20250310-00000083</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>00000559</t>
+          <t>00000083</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F757" t="n">
-        <v>1080000</v>
+        <v>5054400</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>PX-20251118-00000558</t>
+          <t>PX-20250305-00000082</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>00000558</t>
+          <t>00000082</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU ĐẠT HÙNG</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>3301696019</t>
         </is>
       </c>
       <c r="F758" t="n">
-        <v>1400000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>PX-20251118-00000557</t>
+          <t>PX-20250304-00000081</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>00000557</t>
+          <t>00000081</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F759" t="n">
-        <v>972000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>PX-20251117-00000556</t>
+          <t>PX-20250304-00000080</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>00000556</t>
+          <t>00000080</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI DỊCH VỤ THANH SƠN</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
-          <t>0318288975</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F760" t="n">
-        <v>950000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>PX-20251117-00000555</t>
+          <t>PX-20250228-00000079</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>00000555</t>
+          <t>00000079</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E761" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F761" t="n">
-        <v>1296000</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>PX-20251117-00000554</t>
+          <t>PX-20250228-00000078</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>00000554</t>
+          <t>00000078</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F762" t="n">
-        <v>2592000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>PX-20251117-00000553</t>
+          <t>PX-20250228-00000077</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>00000553</t>
+          <t>00000077</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN DỊCH VỤ CÔNG ÍCH QUẬN 10</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E763" t="inlineStr">
         <is>
-          <t>0301114000</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F763" t="n">
-        <v>852120</v>
+        <v>8046000</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>PX-20251122-00000570</t>
+          <t>PX-20250228-00000076</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>00000570</t>
+          <t>00000076</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VIỆT NAM CHUAN LI CAN</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>3700416577</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F764" t="n">
-        <v>4870000</v>
+        <v>14418000</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>PX-20251121-00000565</t>
+          <t>PX-20250228-00000075</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>00000565</t>
+          <t>00000075</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F765" t="n">
-        <v>1188000</v>
+        <v>57445200</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>PX-20251122-00000568</t>
+          <t>PX-20250228-00000074</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>00000568</t>
+          <t>00000074</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318235405</t>
         </is>
       </c>
       <c r="F766" t="n">
-        <v>72846000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>PX-20251121-00000566</t>
+          <t>PX-20250228-00000073</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>00000566</t>
+          <t>00000073</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F767" t="n">
-        <v>1728000</v>
+        <v>7236000</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>PX-20251122-00000569</t>
+          <t>PX-20250228-00000072</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>00000569</t>
+          <t>00000072</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F768" t="n">
-        <v>72846000</v>
+        <v>3402000</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>PX-20251121-00000564</t>
+          <t>PX-20250228-00000071</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>00000564</t>
+          <t>00000071</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F769" t="n">
-        <v>1296000</v>
+        <v>6912000</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>PX-20251121-00000563</t>
+          <t>PX-20250227-00000070</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>00000563</t>
+          <t>00000070</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E770" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F770" t="n">
-        <v>594000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>PX-20251121-00000567</t>
+          <t>PX-20250227-00000068</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>00000567</t>
+          <t>00000068</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E771" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F771" t="n">
-        <v>1296000</v>
+        <v>2916000</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>PX-20251121-00000562</t>
+          <t>PX-20250227-00000067</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>00000562</t>
+          <t>00000067</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E772" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F772" t="n">
-        <v>896400</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>PX-20251119-00000561</t>
+          <t>PX-20250227-00000066</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>00000561</t>
+          <t>00000066</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E773" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F773" t="n">
-        <v>2376000</v>
+        <v>4482000</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>PX-20251126-00000582</t>
+          <t>PX-20250227-00000065</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>00000582</t>
+          <t>00000065</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E774" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F774" t="n">
-        <v>702000</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>PX-20251126-00000581</t>
+          <t>PX-20250227-00000064</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>00000581</t>
+          <t>00000064</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E775" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F775" t="n">
-        <v>2592000</v>
+        <v>5616000</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>PX-20251128-00000595</t>
+          <t>PX-20250227-00000063</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>00000595</t>
+          <t>00000063</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E776" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F776" t="n">
-        <v>8208000</v>
+        <v>1782000</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>PX-20251126-00000580</t>
+          <t>PX-20250227-00000062</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>00000580</t>
+          <t>00000062</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E777" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F777" t="n">
-        <v>3942000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>PX-20251125-00000579</t>
+          <t>PX-20250227-00000061</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>00000579</t>
+          <t>00000061</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E778" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F778" t="n">
-        <v>864000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>PX-20251125-00000578</t>
+          <t>PX-20250226-00000060</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>00000578</t>
+          <t>00000060</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E779" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F779" t="n">
-        <v>2339850</v>
+        <v>57850200</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>PX-20251125-00000577</t>
+          <t>PX-20250225-00000059</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>00000577</t>
+          <t>00000059</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E780" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F780" t="n">
-        <v>1420200</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>PX-20251124-00000576</t>
+          <t>PX-20250224-00000058</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>00000576</t>
+          <t>00000058</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E781" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F781" t="n">
-        <v>756000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>PX-20251124-00000575</t>
+          <t>PX-20250224-00000057</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>00000575</t>
+          <t>00000057</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E782" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F782" t="n">
-        <v>4499280</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>PX-20251124-00000574</t>
+          <t>PX-20250222-00000056</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>00000574</t>
+          <t>00000056</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E783" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F783" t="n">
-        <v>15282000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>PX-20251124-00000573</t>
+          <t>PX-20250221-00000055</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>00000573</t>
+          <t>00000055</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
         </is>
       </c>
       <c r="E784" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316758752</t>
         </is>
       </c>
       <c r="F784" t="n">
-        <v>26676000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>PX-20251128-00000585</t>
+          <t>PX-20250217-00000054</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>00000585</t>
+          <t>00000054</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
+          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
         </is>
       </c>
       <c r="E785" t="inlineStr">
         <is>
-          <t>0314683195</t>
+          <t>0317235988</t>
         </is>
       </c>
       <c r="F785" t="n">
-        <v>3240000</v>
+        <v>209000</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>PX-20251128-00000584</t>
+          <t>PX-20250215-00000053</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>00000584</t>
+          <t>00000053</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH KALISTA SAIGON</t>
         </is>
       </c>
       <c r="E786" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0317406545</t>
         </is>
       </c>
       <c r="F786" t="n">
-        <v>864000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>PX-20251129-00000599</t>
+          <t>PX-20250215-00000052</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>00000599</t>
+          <t>00000052</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F787" t="n">
-        <v>5886000</v>
+        <v>3780000</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>PX-20251129-00000609</t>
+          <t>PX-20250213-00000051</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>00000609</t>
+          <t>00000051</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E788" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F788" t="n">
-        <v>5454000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>PX-20251128-00000589</t>
+          <t>PX-20250212-00000050</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>00000589</t>
+          <t>00000050</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E789" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F789" t="n">
-        <v>10152000</v>
+        <v>16740000</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>PX-20251129-00000603</t>
+          <t>PX-20250212-00000049</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>00000603</t>
+          <t>00000049</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E790" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F790" t="n">
-        <v>12125400</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>PX-20251128-00000591</t>
+          <t>PX-20250212-00000048</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>00000591</t>
+          <t>00000048</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E791" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F791" t="n">
-        <v>4768200</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>PX-20251128-00000598</t>
+          <t>PX-20250211-00000047</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>00000598</t>
+          <t>00000047</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
         </is>
       </c>
       <c r="E792" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0318235405</t>
         </is>
       </c>
       <c r="F792" t="n">
-        <v>6750000</v>
+        <v>2646000</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>PX-20251129-00000602</t>
+          <t>PX-20250211-00000046</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>00000602</t>
+          <t>00000046</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E793" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F793" t="n">
-        <v>3078000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>PX-20251129-00000610</t>
+          <t>PX-20250210-00000045</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>00000610</t>
+          <t>00000045</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E794" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F794" t="n">
-        <v>484290</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>PX-20251129-00000607</t>
+          <t>PX-20250203-00000044</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>00000607</t>
+          <t>00000044</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F795" t="n">
-        <v>864000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>PX-20251128-00000597</t>
+          <t>PX-20250203-00000043</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>00000597</t>
+          <t>00000043</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH ANH EM QUÊ NHÀ</t>
         </is>
       </c>
       <c r="E796" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0309300418</t>
         </is>
       </c>
       <c r="F796" t="n">
-        <v>13878000</v>
+        <v>2200000</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>PX-20251129-00000612</t>
+          <t>PX-20250125-00000042</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>00000612</t>
+          <t>00000042</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E797" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F797" t="n">
-        <v>72846000</v>
+        <v>57650400</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>PX-20251129-00000601</t>
+          <t>PX-20250124-00000041</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>00000601</t>
+          <t>00000041</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E798" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F798" t="n">
-        <v>2808000</v>
+        <v>8866800</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>PX-20251129-00000600</t>
+          <t>PX-20250124-00000040</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>00000600</t>
+          <t>00000040</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E799" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F799" t="n">
-        <v>594000</v>
+        <v>18414000</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>PX-20251129-00000604</t>
+          <t>PX-20250124-00000039</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>00000604</t>
+          <t>00000039</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E800" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F800" t="n">
-        <v>12690000</v>
+        <v>8694000</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>PX-20251128-00000586</t>
+          <t>PX-20250124-00000038</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>00000586</t>
+          <t>00000038</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E801" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F801" t="n">
-        <v>3564000</v>
+        <v>7905600</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>PX-20251129-00000608</t>
+          <t>PX-20250124-00000037</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>00000608</t>
+          <t>00000037</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E802" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F802" t="n">
-        <v>13554000</v>
+        <v>13014000</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>PX-20251129-00000611</t>
+          <t>PX-20250123-00000036</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>00000611</t>
+          <t>00000036</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E803" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F803" t="n">
-        <v>72846000</v>
+        <v>14472000</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>PX-20251128-00000596</t>
+          <t>PX-20250123-00000035</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>00000596</t>
+          <t>00000035</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F804" t="n">
-        <v>810000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>PX-20251129-00000605</t>
+          <t>PX-20250123-00000034</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>00000605</t>
+          <t>00000034</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E805" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F805" t="n">
-        <v>2160000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>PX-20251128-00000592</t>
+          <t>PX-20250123-00000033</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>00000592</t>
+          <t>00000033</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E806" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F806" t="n">
-        <v>32200200</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>PX-20251128-00000587</t>
+          <t>PX-20250123-00000032</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>00000587</t>
+          <t>00000032</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E807" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F807" t="n">
-        <v>756000</v>
+        <v>1576800</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>PX-20251129-00000606</t>
+          <t>PX-20250123-00000031</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>00000606</t>
+          <t>00000031</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E808" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F808" t="n">
-        <v>3564000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>PX-20251128-00000593</t>
+          <t>PX-20250123-00000030</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>00000593</t>
+          <t>00000030</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E809" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F809" t="n">
-        <v>4596000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>PX-20251128-00000590</t>
+          <t>PX-20250122-00000029</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>00000590</t>
+          <t>00000029</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E810" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F810" t="n">
-        <v>1400000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>PX-20251128-00000588</t>
+          <t>PX-20250122-00000028</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>00000588</t>
+          <t>00000028</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E811" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F811" t="n">
-        <v>2376000</v>
+        <v>2970000</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>PX-20251128-00000594</t>
+          <t>PX-20250122-00000027</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>00000594</t>
+          <t>00000027</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E812" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F812" t="n">
-        <v>1296000</v>
+        <v>2905200</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>PX-20251122-00000571</t>
+          <t>PX-20250122-00000026</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>00000571</t>
+          <t>00000026</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E813" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F813" t="n">
-        <v>648000</v>
+        <v>13085000</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>PX-20251127-00000583</t>
+          <t>PX-20250122-00000025</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>00000583</t>
+          <t>00000025</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E814" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F814" t="n">
-        <v>702000</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>PX-20251201-00000618</t>
+          <t>PX-20250121-00000024</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>00000618</t>
+          <t>00000024</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E815" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F815" t="n">
-        <v>1300000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>PX-20251130-00000615</t>
+          <t>PX-20250121-00000023</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>00000615</t>
+          <t>00000023</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E816" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F816" t="n">
-        <v>3271320</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>PX-20251201-00000617</t>
+          <t>PX-20250121-00000022</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>00000617</t>
+          <t>00000022</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E817" t="inlineStr">
         <is>
-          <t>079161021911</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F817" t="n">
-        <v>31384800</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>PX-20251130-00000613</t>
+          <t>PX-20250117-00000021</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>00000613</t>
+          <t>00000021</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E818" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F818" t="n">
-        <v>3330450</v>
+        <v>21060000</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>PX-20251130-00000614</t>
+          <t>PX-20250116-00000020</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>00000614</t>
+          <t>00000020</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E819" t="inlineStr">
         <is>
-          <t>0319047066</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F819" t="n">
-        <v>345000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>PX-20251201-00000616</t>
+          <t>PX-20250116-00000019</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>00000616</t>
+          <t>00000019</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E820" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F820" t="n">
-        <v>11232000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>PX-20251202-00000619</t>
+          <t>PX-20250115-00000018</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>00000619</t>
+          <t>00000018</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E821" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F821" t="n">
-        <v>3193320</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>PX-20251203-00000620</t>
+          <t>PX-20250113-00000017</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>00000620</t>
+          <t>00000017</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E822" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F822" t="n">
-        <v>621000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>PX-20251203-00000621</t>
+          <t>PX-20250113-00000016</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>00000621</t>
+          <t>00000016</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E823" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F823" t="n">
-        <v>1890000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>PX-20251208-00000622</t>
+          <t>PX-20250113-00000015</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>00000622</t>
+          <t>00000015</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E824" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F824" t="n">
-        <v>3780000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>PX-20251208-00000623</t>
+          <t>PX-20250113-00000014</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>00000623</t>
+          <t>00000014</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E825" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F825" t="n">
-        <v>3750840</v>
+        <v>2808000</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>PX-20251208-00000624</t>
+          <t>PX-20250110-00000013</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>00000624</t>
+          <t>00000013</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
         </is>
       </c>
       <c r="E826" t="inlineStr">
         <is>
-          <t>0319047066</t>
+          <t>0316758752</t>
         </is>
       </c>
       <c r="F826" t="n">
-        <v>695520</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>PX-20251208-00000626</t>
+          <t>PX-20250110-00000012</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>00000626</t>
+          <t>00000012</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E827" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F827" t="n">
-        <v>72846000</v>
+        <v>28274400</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>PX-20251208-00000627</t>
+          <t>PX-20250110-00000011</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>00000627</t>
+          <t>00000011</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E828" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F828" t="n">
-        <v>864000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>PX-20251209-00000628</t>
+          <t>PX-20250108-00000010</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>00000628</t>
+          <t>00000010</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E829" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F829" t="n">
-        <v>16632000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>PX-20251209-00000629</t>
+          <t>PX-20250107-00000009</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>00000629</t>
+          <t>00000009</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E830" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F830" t="n">
-        <v>3944160</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>PX-20251209-00000630</t>
+          <t>PX-20250107-00000008</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>00000630</t>
+          <t>00000008</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E831" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F831" t="n">
-        <v>2274480</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>PX-20251209-00000632</t>
+          <t>PX-20250107-00000007</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>00000632</t>
+          <t>00000007</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E832" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F832" t="n">
-        <v>1501200</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>PX-20251209-00000631</t>
+          <t>PX-20250107-00000006</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>00000631</t>
+          <t>00000006</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E833" t="inlineStr">
         <is>
-          <t>0318934354</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F833" t="n">
-        <v>1036800</v>
+        <v>3132000</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>PX-20251209-00000633</t>
+          <t>PX-20250107-00000005</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>00000633</t>
+          <t>00000005</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E834" t="inlineStr">
         <is>
-          <t>0312013822</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F834" t="n">
-        <v>2376000</v>
+        <v>1600000</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>PX-20251209-00000634</t>
+          <t>PX-20250104-00000004</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>00000634</t>
+          <t>00000004</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG 10</t>
         </is>
       </c>
       <c r="E835" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F835" t="n">
-        <v>702000</v>
+        <v>4862000</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>PX-20251209-00000635</t>
+          <t>PX-20250104-00000003</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>00000635</t>
+          <t>00000003</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E836" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F836" t="n">
-        <v>1296000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>PX-20250612-00000208</t>
+          <t>PX-20250104-00000002</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>00000208</t>
+          <t>00000002</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E837" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F837" t="n">
-        <v>864000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>PX-20251225-00000664</t>
+          <t>PX-20250104-00000001</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>00000664</t>
+          <t>00000001</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E838" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F838" t="n">
-        <v>1150200</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>PX-20251225-00000663</t>
+          <t>PX-20251112-00000545</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>00000663</t>
+          <t>00000545</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E839" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F839" t="n">
-        <v>2000000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>PX-20251224-00000662</t>
+          <t>PX-20251108-00000539</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>00000662</t>
+          <t>00000539</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E840" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F840" t="n">
-        <v>756000</v>
+        <v>3121200</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>PX-20251224-00000661</t>
+          <t>PX-20251109-00000541</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>00000661</t>
+          <t>00000541</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Nha Khoa Én Trắng</t>
+          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E841" t="inlineStr">
         <is>
-          <t>0306752896</t>
+          <t>0301931436-003</t>
         </is>
       </c>
       <c r="F841" t="n">
-        <v>2500000</v>
+        <v>3200000</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>PX-20251224-00000660</t>
+          <t>PX-20251114-00000547</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>00000660</t>
+          <t>00000547</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E842" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0301931436-003</t>
         </is>
       </c>
       <c r="F842" t="n">
-        <v>1944000</v>
+        <v>3350000</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>PX-20251224-00000659</t>
+          <t>PX-20251112-00000544</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>00000659</t>
+          <t>00000544</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>Khách lẻ</t>
         </is>
       </c>
       <c r="E843" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>TEMP-00000544</t>
         </is>
       </c>
       <c r="F843" t="n">
-        <v>2410000</v>
+        <v>183600</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>PX-20251224-00000658</t>
+          <t>PX-20251105-00000534</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>00000658</t>
+          <t>00000534</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E844" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F844" t="n">
-        <v>464400</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>PX-20251224-00000657</t>
+          <t>PX-20251107-00000537</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>00000657</t>
+          <t>00000537</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>Khách lẻ</t>
         </is>
       </c>
       <c r="E845" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>TEMP-00000537</t>
         </is>
       </c>
       <c r="F845" t="n">
-        <v>3950000</v>
+        <v>264600</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>PX-20251222-00000656</t>
+          <t>PX-20251108-00000538</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>00000656</t>
+          <t>00000538</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E846" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F846" t="n">
-        <v>1188000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>PX-20251221-00000655</t>
+          <t>PX-20251109-00000542</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>00000655</t>
+          <t>00000542</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XÂY DỰNG HƯƠNG CHIẾN</t>
         </is>
       </c>
       <c r="E847" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>0314659266</t>
         </is>
       </c>
       <c r="F847" t="n">
-        <v>3730320</v>
+        <v>1036000</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>PX-20251219-00000654</t>
+          <t>PX-20251106-00000535</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>00000654</t>
+          <t>00000535</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH TM DV JUSTAY</t>
         </is>
       </c>
       <c r="E848" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315895379</t>
         </is>
       </c>
       <c r="F848" t="n">
-        <v>864000</v>
+        <v>1566000</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>PX-20251219-00000653</t>
+          <t>PX-20251108-00000540</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>00000653</t>
+          <t>00000540</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E849" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F849" t="n">
-        <v>50482210</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>PX-20251219-00000652</t>
+          <t>PX-20251104-00000528</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>00000652</t>
+          <t>00000528</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>21/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>Công Ty TNHH Sản Xuất Thương Mại Xuất Nhập Khẩu Pháp Mỹ</t>
         </is>
       </c>
       <c r="E850" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0302521760</t>
         </is>
       </c>
       <c r="F850" t="n">
-        <v>900000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>PX-20251218-00000651</t>
+          <t>PX-20251112-00000543</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>00000651</t>
+          <t>00000543</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>21/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E851" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0301931436-003</t>
         </is>
       </c>
       <c r="F851" t="n">
-        <v>1080000</v>
+        <v>3350000</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>PX-20251217-00000650</t>
+          <t>PX-20251105-00000533</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>00000650</t>
+          <t>00000533</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E852" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F852" t="n">
         <v>594000</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>PX-20251217-00000649</t>
+          <t>PX-20251112-00000546</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>00000649</t>
+          <t>00000546</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E853" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F853" t="n">
         <v>72846000</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>PX-20251217-00000648</t>
+          <t>PX-20251107-00000536</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>00000648</t>
+          <t>00000536</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E854" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F854" t="n">
-        <v>15444000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>PX-20251215-00000643</t>
+          <t>PX-20251104-00000531</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>00000643</t>
+          <t>00000531</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH VINA KC LOGISTICS</t>
         </is>
       </c>
       <c r="E855" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0109163806</t>
         </is>
       </c>
       <c r="F855" t="n">
-        <v>3134808</v>
+        <v>2052000</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>PX-20251215-00000642</t>
+          <t>PX-20251114-00000549</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>00000642</t>
+          <t>00000549</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E856" t="inlineStr">
         <is>
-          <t>0318934354</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F856" t="n">
-        <v>2370816</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>PX-20251213-00000641</t>
+          <t>PX-20251104-00000530</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>00000641</t>
+          <t>00000530</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E857" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F857" t="n">
-        <v>1512000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>PX-20251231-00000699</t>
+          <t>PX-20251114-00000550</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>00000699</t>
+          <t>00000550</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E858" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F858" t="n">
-        <v>9234000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>PX-20251231-00000698</t>
+          <t>PX-20251104-00000529</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>00000698</t>
+          <t>00000529</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E859" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F859" t="n">
-        <v>4104000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>PX-20251231-00000697</t>
+          <t>PX-20251115-00000552</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>00000697</t>
+          <t>00000552</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E860" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>0301931436-003</t>
         </is>
       </c>
       <c r="F860" t="n">
-        <v>3294000</v>
+        <v>4020000</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>PX-20251231-00000696</t>
+          <t>PX-20251104-00000532</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>00000696</t>
+          <t>00000532</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E861" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F861" t="n">
-        <v>7884000</v>
+        <v>3300000</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>PX-20251231-00000695</t>
+          <t>PX-20251114-00000548</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>00000695</t>
+          <t>00000548</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E862" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F862" t="n">
-        <v>9072000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>PX-20251231-00000694</t>
+          <t>PX-20251118-00000560</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>00000694</t>
+          <t>00000560</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E863" t="inlineStr">
         <is>
           <t>0304241504</t>
         </is>
       </c>
       <c r="F863" t="n">
-        <v>31806000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>PX-20251231-00000693</t>
+          <t>PX-20251118-00000559</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>00000693</t>
+          <t>00000559</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E864" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F864" t="n">
-        <v>6611760</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>PX-20251231-00000692</t>
+          <t>PX-20251118-00000558</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>00000692</t>
+          <t>00000558</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E865" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F865" t="n">
-        <v>12636000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>PX-20251231-00000691</t>
+          <t>PX-20251118-00000557</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>00000691</t>
+          <t>00000557</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E866" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F866" t="n">
-        <v>3672000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>PX-20251231-00000690</t>
+          <t>PX-20251117-00000556</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>00000690</t>
+          <t>00000556</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU BE1ST</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI DỊCH VỤ THANH SƠN</t>
         </is>
       </c>
       <c r="E867" t="inlineStr">
         <is>
-          <t>0316351639</t>
+          <t>0318288975</t>
         </is>
       </c>
       <c r="F867" t="n">
-        <v>972000</v>
+        <v>950000</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>PX-20251231-00000689</t>
+          <t>PX-20251117-00000555</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>00000689</t>
+          <t>00000555</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E868" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F868" t="n">
-        <v>4536000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>PX-20251231-00000688</t>
+          <t>PX-20251117-00000554</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>00000688</t>
+          <t>00000554</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E869" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F869" t="n">
-        <v>7884000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>PX-20251231-00000687</t>
+          <t>PX-20251117-00000553</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>00000687</t>
+          <t>00000553</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN DỊCH VỤ CÔNG ÍCH QUẬN 10</t>
         </is>
       </c>
       <c r="E870" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0301114000</t>
         </is>
       </c>
       <c r="F870" t="n">
-        <v>1188000</v>
+        <v>852120</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>PX-20251231-00000686</t>
+          <t>PX-20251122-00000570</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>00000686</t>
+          <t>00000570</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH VIỆT NAM CHUAN LI CAN</t>
         </is>
       </c>
       <c r="E871" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>3700416577</t>
         </is>
       </c>
       <c r="F871" t="n">
-        <v>3132000</v>
+        <v>4870000</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>PX-20251231-00000685</t>
+          <t>PX-20251121-00000565</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>00000685</t>
+          <t>00000565</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E872" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F872" t="n">
-        <v>648000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>PX-20251230-00000684</t>
+          <t>PX-20251122-00000568</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>00000684</t>
+          <t>00000568</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E873" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F873" t="n">
-        <v>594000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>PX-20251230-00000683</t>
+          <t>PX-20251121-00000566</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>00000683</t>
+          <t>00000566</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E874" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F874" t="n">
-        <v>972000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>PX-20251230-00000682</t>
+          <t>PX-20251122-00000569</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>00000682</t>
+          <t>00000569</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E875" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F875" t="n">
-        <v>3564000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>PX-20251230-00000681</t>
+          <t>PX-20251121-00000564</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>00000681</t>
+          <t>00000564</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E876" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F876" t="n">
         <v>1296000</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>PX-20251230-00000680</t>
+          <t>PX-20251121-00000563</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>00000680</t>
+          <t>00000563</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E877" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F877" t="n">
-        <v>3564000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>PX-20251230-00000679</t>
+          <t>PX-20251121-00000567</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>00000679</t>
+          <t>00000567</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E878" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F878" t="n">
-        <v>3470000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>PX-20251230-00000678</t>
+          <t>PX-20251121-00000562</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>00000678</t>
+          <t>00000562</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E879" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F879" t="n">
-        <v>5832000</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>PX-20251230-00000677</t>
+          <t>PX-20251119-00000561</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>00000677</t>
+          <t>00000561</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E880" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F880" t="n">
-        <v>4644000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>PX-20251229-00000676</t>
+          <t>PX-20251126-00000582</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>00000676</t>
+          <t>00000582</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E881" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F881" t="n">
-        <v>3942000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>PX-20251229-00000675</t>
+          <t>PX-20251126-00000581</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>00000675</t>
+          <t>00000581</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E882" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F882" t="n">
-        <v>1480000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>PX-20251227-00000674</t>
+          <t>PX-20251128-00000595</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>00000674</t>
+          <t>00000595</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E883" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F883" t="n">
-        <v>19656000</v>
+        <v>8208000</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>PX-20251227-00000673</t>
+          <t>PX-20251126-00000580</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>00000673</t>
+          <t>00000580</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI THIẾT KẾ XÂY DỰNG THIÊN SƠN - KHÁCH SẠN THIÊN TÀI HOTEL</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E884" t="inlineStr">
         <is>
-          <t>0317805363</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F884" t="n">
-        <v>520000</v>
+        <v>3942000</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>PX-20251227-00000672</t>
+          <t>PX-20251125-00000579</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>00000672</t>
+          <t>00000579</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E885" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F885" t="n">
-        <v>3222000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>PX-20251227-00000671</t>
+          <t>PX-20251125-00000578</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>00000671</t>
+          <t>00000578</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E886" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F886" t="n">
-        <v>21060000</v>
+        <v>2339850</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>PX-20251226-00000670</t>
+          <t>PX-20251125-00000577</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>00000670</t>
+          <t>00000577</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E887" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F887" t="n">
-        <v>3080000</v>
+        <v>1420200</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>PX-20251226-00000669</t>
+          <t>PX-20251124-00000576</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>00000669</t>
+          <t>00000576</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E888" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F888" t="n">
-        <v>2052000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>PX-20260108-00000007</t>
+          <t>PX-20251124-00000575</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>00000007</t>
+          <t>00000575</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E889" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F889" t="n">
-        <v>1300000</v>
+        <v>4499280</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>PX-20260110-00000008</t>
+          <t>PX-20251124-00000574</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>00000008</t>
+          <t>00000574</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E890" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F890" t="n">
-        <v>4060000</v>
+        <v>15282000</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>PX-20260108-00000006</t>
+          <t>PX-20251124-00000573</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>00000006</t>
+          <t>00000573</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E891" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F891" t="n">
-        <v>3024000</v>
+        <v>26676000</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>PX-20260107-00000005</t>
+          <t>PX-20251128-00000585</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>00000005</t>
+          <t>00000585</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
+          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
         </is>
       </c>
       <c r="E892" t="inlineStr">
         <is>
-          <t>0304276507</t>
+          <t>0314683195</t>
         </is>
       </c>
       <c r="F892" t="n">
-        <v>988200</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>PX-20260107-00000004</t>
+          <t>PX-20251128-00000584</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>00000004</t>
+          <t>00000584</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E893" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F893" t="n">
-        <v>1547000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>PX-20260113-00000010</t>
+          <t>PX-20251129-00000599</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>00000010</t>
+          <t>00000599</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E894" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F894" t="n">
-        <v>594000</v>
+        <v>5886000</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>PX-20260114-00000011</t>
+          <t>PX-20251129-00000609</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>00000011</t>
+          <t>00000609</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E895" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F895" t="n">
-        <v>1328000</v>
+        <v>5454000</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>PX-20260123-00000031</t>
+          <t>PX-20251128-00000589</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>00000031</t>
+          <t>00000589</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E896" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F896" t="n">
-        <v>810000</v>
+        <v>10152000</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>PX-20260123-00000030</t>
+          <t>PX-20251129-00000603</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>00000030</t>
+          <t>00000603</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E897" t="inlineStr">
         <is>
-          <t>0302553917</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F897" t="n">
-        <v>993000</v>
+        <v>12125400</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>PX-20260126-00000034</t>
+          <t>PX-20251128-00000591</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>00000034</t>
+          <t>00000591</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E898" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F898" t="n">
-        <v>594000</v>
+        <v>4768200</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>PX-20260126-00000033</t>
+          <t>PX-20251128-00000598</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>00000033</t>
+          <t>00000598</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E899" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F899" t="n">
-        <v>1512000</v>
+        <v>6750000</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>PX-20260128-00000039</t>
+          <t>PX-20251129-00000602</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>00000039</t>
+          <t>00000602</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E900" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F900" t="n">
-        <v>3348000</v>
+        <v>3078000</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>PX-20260128-00000040</t>
+          <t>PX-20251129-00000610</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>00000040</t>
+          <t>00000610</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
         </is>
       </c>
       <c r="E901" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F901" t="n">
-        <v>918000</v>
+        <v>484290</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>PX-20260128-00000041</t>
+          <t>PX-20251129-00000607</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>00000041</t>
+          <t>00000607</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E902" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F902" t="n">
-        <v>1944000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>PX-20260128-00000042</t>
+          <t>PX-20251128-00000597</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>00000042</t>
+          <t>00000597</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E903" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F903" t="n">
-        <v>9828000</v>
+        <v>13878000</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>PX-20260128-00000043</t>
+          <t>PX-20251129-00000612</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>00000043</t>
+          <t>00000612</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E904" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F904" t="n">
-        <v>1400000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>PX-20260127-00000038</t>
+          <t>PX-20251129-00000601</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>00000038</t>
+          <t>00000601</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E905" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F905" t="n">
-        <v>4994000</v>
+        <v>2808000</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>PX-20260127-00000037</t>
+          <t>PX-20251129-00000600</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>00000037</t>
+          <t>00000600</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E906" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F906" t="n">
-        <v>356400</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>PX-20260127-00000036</t>
+          <t>PX-20251129-00000604</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>00000036</t>
+          <t>00000604</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOGISTICS THIÊN KIM BẢO</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E907" t="inlineStr">
         <is>
-          <t>0319249224</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F907" t="n">
-        <v>864000</v>
+        <v>12690000</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>PX-20260127-00000035</t>
+          <t>PX-20251128-00000586</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>00000035</t>
+          <t>00000586</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E908" t="inlineStr">
         <is>
-          <t>0313181668</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F908" t="n">
-        <v>280800</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>PX-20260129-00000044</t>
+          <t>PX-20251129-00000608</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>00000044</t>
+          <t>00000608</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH A7A</t>
         </is>
       </c>
       <c r="E909" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0312249916</t>
         </is>
       </c>
       <c r="F909" t="n">
-        <v>3564000</v>
+        <v>13554000</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>PX-20260129-00000045</t>
+          <t>PX-20251129-00000611</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>00000045</t>
+          <t>00000611</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E910" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F910" t="n">
-        <v>4482000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>PX-20260129-00000046</t>
+          <t>PX-20251128-00000596</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>00000046</t>
+          <t>00000596</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E911" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F911" t="n">
-        <v>3629000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>PX-20260129-00000047</t>
+          <t>PX-20251129-00000605</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>00000047</t>
+          <t>00000605</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E912" t="inlineStr">
         <is>
-          <t>0318642908</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F912" t="n">
-        <v>864000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>PX-20260130-00000060</t>
+          <t>PX-20251128-00000592</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>00000060</t>
+          <t>00000592</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E913" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F913" t="n">
-        <v>4320000</v>
+        <v>32200200</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>PX-20260114-00000013</t>
+          <t>PX-20251128-00000587</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>00000013</t>
+          <t>00000587</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E914" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F914" t="n">
-        <v>702000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>PX-20260114-00000014</t>
+          <t>PX-20251129-00000606</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>00000014</t>
+          <t>00000606</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E915" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F915" t="n">
-        <v>1296000</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>PX-20260115-00000015</t>
+          <t>PX-20251128-00000593</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>00000015</t>
+          <t>00000593</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG VÀ TRANG TRÍ NỘI NGOẠI THẤT HIẾU KIÊN</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E916" t="inlineStr">
         <is>
-          <t>0316957885</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F916" t="n">
-        <v>1693000</v>
+        <v>4596000</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>PX-20260115-00000016</t>
+          <t>PX-20251128-00000590</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>00000016</t>
+          <t>00000590</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E917" t="inlineStr">
         <is>
-          <t>0313181668</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F917" t="n">
-        <v>1587000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>PX-20260115-00000017</t>
+          <t>PX-20251128-00000588</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>00000017</t>
+          <t>00000588</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E918" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F918" t="n">
-        <v>1023000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>PX-20260115-00000018</t>
+          <t>PX-20251128-00000594</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>00000018</t>
+          <t>00000594</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E919" t="inlineStr">
         <is>
-          <t>0300970295</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F919" t="n">
-        <v>2480000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
+          <t>PX-20251122-00000571</t>
+        </is>
+      </c>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t>00000571</t>
+        </is>
+      </c>
+      <c r="C920" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D920" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E920" t="inlineStr">
+        <is>
+          <t>0318079900</t>
+        </is>
+      </c>
+      <c r="F920" t="n">
+        <v>648000</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr">
+        <is>
+          <t>PX-20251127-00000583</t>
+        </is>
+      </c>
+      <c r="B921" t="inlineStr">
+        <is>
+          <t>00000583</t>
+        </is>
+      </c>
+      <c r="C921" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D921" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+        </is>
+      </c>
+      <c r="E921" t="inlineStr">
+        <is>
+          <t>0317894282</t>
+        </is>
+      </c>
+      <c r="F921" t="n">
+        <v>702000</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr">
+        <is>
+          <t>PX-20251201-00000618</t>
+        </is>
+      </c>
+      <c r="B922" t="inlineStr">
+        <is>
+          <t>00000618</t>
+        </is>
+      </c>
+      <c r="C922" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D922" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+        </is>
+      </c>
+      <c r="E922" t="inlineStr">
+        <is>
+          <t>0308058041</t>
+        </is>
+      </c>
+      <c r="F922" t="n">
+        <v>1300000</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr">
+        <is>
+          <t>PX-20251130-00000615</t>
+        </is>
+      </c>
+      <c r="B923" t="inlineStr">
+        <is>
+          <t>00000615</t>
+        </is>
+      </c>
+      <c r="C923" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D923" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E923" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F923" t="n">
+        <v>3271320</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr">
+        <is>
+          <t>PX-20251201-00000617</t>
+        </is>
+      </c>
+      <c r="B924" t="inlineStr">
+        <is>
+          <t>00000617</t>
+        </is>
+      </c>
+      <c r="C924" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D924" t="inlineStr">
+        <is>
+          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+        </is>
+      </c>
+      <c r="E924" t="inlineStr">
+        <is>
+          <t>079161021911</t>
+        </is>
+      </c>
+      <c r="F924" t="n">
+        <v>31384800</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr">
+        <is>
+          <t>PX-20251130-00000613</t>
+        </is>
+      </c>
+      <c r="B925" t="inlineStr">
+        <is>
+          <t>00000613</t>
+        </is>
+      </c>
+      <c r="C925" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D925" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+        </is>
+      </c>
+      <c r="E925" t="inlineStr">
+        <is>
+          <t>0306087079</t>
+        </is>
+      </c>
+      <c r="F925" t="n">
+        <v>3330450</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr">
+        <is>
+          <t>PX-20251130-00000614</t>
+        </is>
+      </c>
+      <c r="B926" t="inlineStr">
+        <is>
+          <t>00000614</t>
+        </is>
+      </c>
+      <c r="C926" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D926" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
+        </is>
+      </c>
+      <c r="E926" t="inlineStr">
+        <is>
+          <t>0319047066</t>
+        </is>
+      </c>
+      <c r="F926" t="n">
+        <v>345000</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr">
+        <is>
+          <t>PX-20251201-00000616</t>
+        </is>
+      </c>
+      <c r="B927" t="inlineStr">
+        <is>
+          <t>00000616</t>
+        </is>
+      </c>
+      <c r="C927" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D927" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+        </is>
+      </c>
+      <c r="E927" t="inlineStr">
+        <is>
+          <t>0313705745</t>
+        </is>
+      </c>
+      <c r="F927" t="n">
+        <v>11232000</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr">
+        <is>
+          <t>PX-20251202-00000619</t>
+        </is>
+      </c>
+      <c r="B928" t="inlineStr">
+        <is>
+          <t>00000619</t>
+        </is>
+      </c>
+      <c r="C928" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D928" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+        </is>
+      </c>
+      <c r="E928" t="inlineStr">
+        <is>
+          <t>0306087079</t>
+        </is>
+      </c>
+      <c r="F928" t="n">
+        <v>3193320</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr">
+        <is>
+          <t>PX-20251203-00000620</t>
+        </is>
+      </c>
+      <c r="B929" t="inlineStr">
+        <is>
+          <t>00000620</t>
+        </is>
+      </c>
+      <c r="C929" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D929" t="inlineStr">
+        <is>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+        </is>
+      </c>
+      <c r="E929" t="inlineStr">
+        <is>
+          <t>0300625210-003</t>
+        </is>
+      </c>
+      <c r="F929" t="n">
+        <v>621000</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr">
+        <is>
+          <t>PX-20251203-00000621</t>
+        </is>
+      </c>
+      <c r="B930" t="inlineStr">
+        <is>
+          <t>00000621</t>
+        </is>
+      </c>
+      <c r="C930" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D930" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
+        </is>
+      </c>
+      <c r="E930" t="inlineStr">
+        <is>
+          <t>0300763919</t>
+        </is>
+      </c>
+      <c r="F930" t="n">
+        <v>1890000</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr">
+        <is>
+          <t>PX-20251208-00000622</t>
+        </is>
+      </c>
+      <c r="B931" t="inlineStr">
+        <is>
+          <t>00000622</t>
+        </is>
+      </c>
+      <c r="C931" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D931" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+        </is>
+      </c>
+      <c r="E931" t="inlineStr">
+        <is>
+          <t>0313768294</t>
+        </is>
+      </c>
+      <c r="F931" t="n">
+        <v>3780000</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr">
+        <is>
+          <t>PX-20251208-00000623</t>
+        </is>
+      </c>
+      <c r="B932" t="inlineStr">
+        <is>
+          <t>00000623</t>
+        </is>
+      </c>
+      <c r="C932" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D932" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E932" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F932" t="n">
+        <v>3750840</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr">
+        <is>
+          <t>PX-20251208-00000624</t>
+        </is>
+      </c>
+      <c r="B933" t="inlineStr">
+        <is>
+          <t>00000624</t>
+        </is>
+      </c>
+      <c r="C933" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D933" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
+        </is>
+      </c>
+      <c r="E933" t="inlineStr">
+        <is>
+          <t>0319047066</t>
+        </is>
+      </c>
+      <c r="F933" t="n">
+        <v>695520</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr">
+        <is>
+          <t>PX-20251208-00000626</t>
+        </is>
+      </c>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t>00000626</t>
+        </is>
+      </c>
+      <c r="C934" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D934" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F934" t="n">
+        <v>72846000</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr">
+        <is>
+          <t>PX-20251208-00000627</t>
+        </is>
+      </c>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t>00000627</t>
+        </is>
+      </c>
+      <c r="C935" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D935" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+        </is>
+      </c>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t>0316996612</t>
+        </is>
+      </c>
+      <c r="F935" t="n">
+        <v>864000</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000628</t>
+        </is>
+      </c>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t>00000628</t>
+        </is>
+      </c>
+      <c r="C936" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D936" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E936" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F936" t="n">
+        <v>16632000</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000629</t>
+        </is>
+      </c>
+      <c r="B937" t="inlineStr">
+        <is>
+          <t>00000629</t>
+        </is>
+      </c>
+      <c r="C937" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D937" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+        </is>
+      </c>
+      <c r="E937" t="inlineStr">
+        <is>
+          <t>0306087079</t>
+        </is>
+      </c>
+      <c r="F937" t="n">
+        <v>3944160</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000630</t>
+        </is>
+      </c>
+      <c r="B938" t="inlineStr">
+        <is>
+          <t>00000630</t>
+        </is>
+      </c>
+      <c r="C938" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D938" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E938" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F938" t="n">
+        <v>2274480</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000632</t>
+        </is>
+      </c>
+      <c r="B939" t="inlineStr">
+        <is>
+          <t>00000632</t>
+        </is>
+      </c>
+      <c r="C939" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D939" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
+        </is>
+      </c>
+      <c r="E939" t="inlineStr">
+        <is>
+          <t>0305369835</t>
+        </is>
+      </c>
+      <c r="F939" t="n">
+        <v>1501200</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000631</t>
+        </is>
+      </c>
+      <c r="B940" t="inlineStr">
+        <is>
+          <t>00000631</t>
+        </is>
+      </c>
+      <c r="C940" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D940" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
+        </is>
+      </c>
+      <c r="E940" t="inlineStr">
+        <is>
+          <t>0318934354</t>
+        </is>
+      </c>
+      <c r="F940" t="n">
+        <v>1036800</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000633</t>
+        </is>
+      </c>
+      <c r="B941" t="inlineStr">
+        <is>
+          <t>00000633</t>
+        </is>
+      </c>
+      <c r="C941" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+      <c r="D941" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E941" t="inlineStr">
+        <is>
+          <t>0312013822</t>
+        </is>
+      </c>
+      <c r="F941" t="n">
+        <v>2376000</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000634</t>
+        </is>
+      </c>
+      <c r="B942" t="inlineStr">
+        <is>
+          <t>00000634</t>
+        </is>
+      </c>
+      <c r="C942" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D942" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E942" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F942" t="n">
+        <v>702000</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr">
+        <is>
+          <t>PX-20251209-00000635</t>
+        </is>
+      </c>
+      <c r="B943" t="inlineStr">
+        <is>
+          <t>00000635</t>
+        </is>
+      </c>
+      <c r="C943" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="D943" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E943" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F943" t="n">
+        <v>1296000</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr">
+        <is>
+          <t>PX-20250612-00000208</t>
+        </is>
+      </c>
+      <c r="B944" t="inlineStr">
+        <is>
+          <t>00000208</t>
+        </is>
+      </c>
+      <c r="C944" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="D944" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E944" t="inlineStr">
+        <is>
+          <t>0318079900</t>
+        </is>
+      </c>
+      <c r="F944" t="n">
+        <v>864000</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr">
+        <is>
+          <t>PX-20251225-00000664</t>
+        </is>
+      </c>
+      <c r="B945" t="inlineStr">
+        <is>
+          <t>00000664</t>
+        </is>
+      </c>
+      <c r="C945" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D945" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+        </is>
+      </c>
+      <c r="E945" t="inlineStr">
+        <is>
+          <t>0319224290</t>
+        </is>
+      </c>
+      <c r="F945" t="n">
+        <v>1150200</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr">
+        <is>
+          <t>PX-20251225-00000663</t>
+        </is>
+      </c>
+      <c r="B946" t="inlineStr">
+        <is>
+          <t>00000663</t>
+        </is>
+      </c>
+      <c r="C946" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D946" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+        </is>
+      </c>
+      <c r="E946" t="inlineStr">
+        <is>
+          <t>0306087079</t>
+        </is>
+      </c>
+      <c r="F946" t="n">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr">
+        <is>
+          <t>PX-20251224-00000662</t>
+        </is>
+      </c>
+      <c r="B947" t="inlineStr">
+        <is>
+          <t>00000662</t>
+        </is>
+      </c>
+      <c r="C947" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D947" t="inlineStr">
+        <is>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t>0106758989-002</t>
+        </is>
+      </c>
+      <c r="F947" t="n">
+        <v>756000</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr">
+        <is>
+          <t>PX-20251224-00000661</t>
+        </is>
+      </c>
+      <c r="B948" t="inlineStr">
+        <is>
+          <t>00000661</t>
+        </is>
+      </c>
+      <c r="C948" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D948" t="inlineStr">
+        <is>
+          <t>Công Ty TNHH Nha Khoa Én Trắng</t>
+        </is>
+      </c>
+      <c r="E948" t="inlineStr">
+        <is>
+          <t>0306752896</t>
+        </is>
+      </c>
+      <c r="F948" t="n">
+        <v>2500000</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr">
+        <is>
+          <t>PX-20251224-00000660</t>
+        </is>
+      </c>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t>00000660</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D949" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F949" t="n">
+        <v>1944000</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t>PX-20251224-00000659</t>
+        </is>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t>00000659</t>
+        </is>
+      </c>
+      <c r="C950" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D950" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F950" t="n">
+        <v>2410000</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t>PX-20251224-00000658</t>
+        </is>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t>00000658</t>
+        </is>
+      </c>
+      <c r="C951" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
+        </is>
+      </c>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>0300763919</t>
+        </is>
+      </c>
+      <c r="F951" t="n">
+        <v>464400</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t>PX-20251224-00000657</t>
+        </is>
+      </c>
+      <c r="B952" t="inlineStr">
+        <is>
+          <t>00000657</t>
+        </is>
+      </c>
+      <c r="C952" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D952" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+        </is>
+      </c>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>0316326174</t>
+        </is>
+      </c>
+      <c r="F952" t="n">
+        <v>3950000</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr">
+        <is>
+          <t>PX-20251222-00000656</t>
+        </is>
+      </c>
+      <c r="B953" t="inlineStr">
+        <is>
+          <t>00000656</t>
+        </is>
+      </c>
+      <c r="C953" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="D953" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E953" t="inlineStr">
+        <is>
+          <t>0305335949</t>
+        </is>
+      </c>
+      <c r="F953" t="n">
+        <v>1188000</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr">
+        <is>
+          <t>PX-20251221-00000655</t>
+        </is>
+      </c>
+      <c r="B954" t="inlineStr">
+        <is>
+          <t>00000655</t>
+        </is>
+      </c>
+      <c r="C954" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="D954" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+        </is>
+      </c>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t>0319224290</t>
+        </is>
+      </c>
+      <c r="F954" t="n">
+        <v>3730320</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr">
+        <is>
+          <t>PX-20251219-00000654</t>
+        </is>
+      </c>
+      <c r="B955" t="inlineStr">
+        <is>
+          <t>00000654</t>
+        </is>
+      </c>
+      <c r="C955" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="D955" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t>0318079900</t>
+        </is>
+      </c>
+      <c r="F955" t="n">
+        <v>864000</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t>PX-20251219-00000653</t>
+        </is>
+      </c>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t>00000653</t>
+        </is>
+      </c>
+      <c r="C956" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MINFU</t>
+        </is>
+      </c>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t>0318121662</t>
+        </is>
+      </c>
+      <c r="F956" t="n">
+        <v>50482210</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t>PX-20251219-00000652</t>
+        </is>
+      </c>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t>00000652</t>
+        </is>
+      </c>
+      <c r="C957" t="inlineStr">
+        <is>
+          <t>21/12/2025</t>
+        </is>
+      </c>
+      <c r="D957" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+        </is>
+      </c>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t>0308058041</t>
+        </is>
+      </c>
+      <c r="F957" t="n">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t>PX-20251218-00000651</t>
+        </is>
+      </c>
+      <c r="B958" t="inlineStr">
+        <is>
+          <t>00000651</t>
+        </is>
+      </c>
+      <c r="C958" t="inlineStr">
+        <is>
+          <t>21/12/2025</t>
+        </is>
+      </c>
+      <c r="D958" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F958" t="n">
+        <v>1080000</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr">
+        <is>
+          <t>PX-20251217-00000650</t>
+        </is>
+      </c>
+      <c r="B959" t="inlineStr">
+        <is>
+          <t>00000650</t>
+        </is>
+      </c>
+      <c r="C959" t="inlineStr">
+        <is>
+          <t>17/12/2025</t>
+        </is>
+      </c>
+      <c r="D959" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+        </is>
+      </c>
+      <c r="E959" t="inlineStr">
+        <is>
+          <t>0304241504</t>
+        </is>
+      </c>
+      <c r="F959" t="n">
+        <v>594000</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr">
+        <is>
+          <t>PX-20251217-00000649</t>
+        </is>
+      </c>
+      <c r="B960" t="inlineStr">
+        <is>
+          <t>00000649</t>
+        </is>
+      </c>
+      <c r="C960" t="inlineStr">
+        <is>
+          <t>17/12/2025</t>
+        </is>
+      </c>
+      <c r="D960" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E960" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F960" t="n">
+        <v>72846000</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr">
+        <is>
+          <t>PX-20251217-00000648</t>
+        </is>
+      </c>
+      <c r="B961" t="inlineStr">
+        <is>
+          <t>00000648</t>
+        </is>
+      </c>
+      <c r="C961" t="inlineStr">
+        <is>
+          <t>17/12/2025</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F961" t="n">
+        <v>15444000</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t>PX-20251215-00000643</t>
+        </is>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t>00000643</t>
+        </is>
+      </c>
+      <c r="C962" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+      <c r="D962" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F962" t="n">
+        <v>3134808</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t>PX-20251215-00000642</t>
+        </is>
+      </c>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t>00000642</t>
+        </is>
+      </c>
+      <c r="C963" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+      <c r="D963" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
+        </is>
+      </c>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>0318934354</t>
+        </is>
+      </c>
+      <c r="F963" t="n">
+        <v>2370816</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t>PX-20251213-00000641</t>
+        </is>
+      </c>
+      <c r="B964" t="inlineStr">
+        <is>
+          <t>00000641</t>
+        </is>
+      </c>
+      <c r="C964" t="inlineStr">
+        <is>
+          <t>26/12/2025</t>
+        </is>
+      </c>
+      <c r="D964" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+        </is>
+      </c>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>0108398308</t>
+        </is>
+      </c>
+      <c r="F964" t="n">
+        <v>1512000</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000699</t>
+        </is>
+      </c>
+      <c r="B965" t="inlineStr">
+        <is>
+          <t>00000699</t>
+        </is>
+      </c>
+      <c r="C965" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D965" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>0317674142</t>
+        </is>
+      </c>
+      <c r="F965" t="n">
+        <v>9234000</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000698</t>
+        </is>
+      </c>
+      <c r="B966" t="inlineStr">
+        <is>
+          <t>00000698</t>
+        </is>
+      </c>
+      <c r="C966" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D966" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
+        </is>
+      </c>
+      <c r="E966" t="inlineStr">
+        <is>
+          <t>0316727810</t>
+        </is>
+      </c>
+      <c r="F966" t="n">
+        <v>4104000</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000697</t>
+        </is>
+      </c>
+      <c r="B967" t="inlineStr">
+        <is>
+          <t>00000697</t>
+        </is>
+      </c>
+      <c r="C967" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D967" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH A7A</t>
+        </is>
+      </c>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t>0312249916</t>
+        </is>
+      </c>
+      <c r="F967" t="n">
+        <v>3294000</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000696</t>
+        </is>
+      </c>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t>00000696</t>
+        </is>
+      </c>
+      <c r="C968" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D968" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+        </is>
+      </c>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t>0313705745</t>
+        </is>
+      </c>
+      <c r="F968" t="n">
+        <v>7884000</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000695</t>
+        </is>
+      </c>
+      <c r="B969" t="inlineStr">
+        <is>
+          <t>00000695</t>
+        </is>
+      </c>
+      <c r="C969" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D969" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+        </is>
+      </c>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t>0315057190</t>
+        </is>
+      </c>
+      <c r="F969" t="n">
+        <v>9072000</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000694</t>
+        </is>
+      </c>
+      <c r="B970" t="inlineStr">
+        <is>
+          <t>00000694</t>
+        </is>
+      </c>
+      <c r="C970" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D970" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+        </is>
+      </c>
+      <c r="E970" t="inlineStr">
+        <is>
+          <t>0304241504</t>
+        </is>
+      </c>
+      <c r="F970" t="n">
+        <v>31806000</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000693</t>
+        </is>
+      </c>
+      <c r="B971" t="inlineStr">
+        <is>
+          <t>00000693</t>
+        </is>
+      </c>
+      <c r="C971" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D971" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E971" t="inlineStr">
+        <is>
+          <t>0106781258-001</t>
+        </is>
+      </c>
+      <c r="F971" t="n">
+        <v>6611760</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000692</t>
+        </is>
+      </c>
+      <c r="B972" t="inlineStr">
+        <is>
+          <t>00000692</t>
+        </is>
+      </c>
+      <c r="C972" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D972" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E972" t="inlineStr">
+        <is>
+          <t>0106781258-001</t>
+        </is>
+      </c>
+      <c r="F972" t="n">
+        <v>12636000</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000691</t>
+        </is>
+      </c>
+      <c r="B973" t="inlineStr">
+        <is>
+          <t>00000691</t>
+        </is>
+      </c>
+      <c r="C973" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D973" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+        </is>
+      </c>
+      <c r="E973" t="inlineStr">
+        <is>
+          <t>0318825958</t>
+        </is>
+      </c>
+      <c r="F973" t="n">
+        <v>3672000</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000690</t>
+        </is>
+      </c>
+      <c r="B974" t="inlineStr">
+        <is>
+          <t>00000690</t>
+        </is>
+      </c>
+      <c r="C974" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D974" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU BE1ST</t>
+        </is>
+      </c>
+      <c r="E974" t="inlineStr">
+        <is>
+          <t>0316351639</t>
+        </is>
+      </c>
+      <c r="F974" t="n">
+        <v>972000</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000689</t>
+        </is>
+      </c>
+      <c r="B975" t="inlineStr">
+        <is>
+          <t>00000689</t>
+        </is>
+      </c>
+      <c r="C975" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D975" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+        </is>
+      </c>
+      <c r="E975" t="inlineStr">
+        <is>
+          <t>3602760067</t>
+        </is>
+      </c>
+      <c r="F975" t="n">
+        <v>4536000</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000688</t>
+        </is>
+      </c>
+      <c r="B976" t="inlineStr">
+        <is>
+          <t>00000688</t>
+        </is>
+      </c>
+      <c r="C976" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D976" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+        </is>
+      </c>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t>0317180175</t>
+        </is>
+      </c>
+      <c r="F976" t="n">
+        <v>7884000</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000687</t>
+        </is>
+      </c>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t>00000687</t>
+        </is>
+      </c>
+      <c r="C977" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D977" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
+        </is>
+      </c>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>0313823040</t>
+        </is>
+      </c>
+      <c r="F977" t="n">
+        <v>1188000</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000686</t>
+        </is>
+      </c>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t>00000686</t>
+        </is>
+      </c>
+      <c r="C978" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D978" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+        </is>
+      </c>
+      <c r="E978" t="inlineStr">
+        <is>
+          <t>0314029151</t>
+        </is>
+      </c>
+      <c r="F978" t="n">
+        <v>3132000</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr">
+        <is>
+          <t>PX-20260422-00000231</t>
+        </is>
+      </c>
+      <c r="B979" t="inlineStr">
+        <is>
+          <t>00000231</t>
+        </is>
+      </c>
+      <c r="C979" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="D979" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+        </is>
+      </c>
+      <c r="E979" t="inlineStr">
+        <is>
+          <t>0318825958</t>
+        </is>
+      </c>
+      <c r="F979" t="n">
+        <v>1134000</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr">
+        <is>
+          <t>PX-20251231-00000685</t>
+        </is>
+      </c>
+      <c r="B980" t="inlineStr">
+        <is>
+          <t>00000685</t>
+        </is>
+      </c>
+      <c r="C980" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D980" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+        </is>
+      </c>
+      <c r="E980" t="inlineStr">
+        <is>
+          <t>0316114229</t>
+        </is>
+      </c>
+      <c r="F980" t="n">
+        <v>648000</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000684</t>
+        </is>
+      </c>
+      <c r="B981" t="inlineStr">
+        <is>
+          <t>00000684</t>
+        </is>
+      </c>
+      <c r="C981" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D981" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+        </is>
+      </c>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t>0304241504</t>
+        </is>
+      </c>
+      <c r="F981" t="n">
+        <v>594000</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000683</t>
+        </is>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t>00000683</t>
+        </is>
+      </c>
+      <c r="C982" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D982" t="inlineStr">
+        <is>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>0106758989-002</t>
+        </is>
+      </c>
+      <c r="F982" t="n">
+        <v>972000</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000682</t>
+        </is>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>00000682</t>
+        </is>
+      </c>
+      <c r="C983" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D983" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+        </is>
+      </c>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>0314224089</t>
+        </is>
+      </c>
+      <c r="F983" t="n">
+        <v>3564000</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000681</t>
+        </is>
+      </c>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t>00000681</t>
+        </is>
+      </c>
+      <c r="C984" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D984" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F984" t="n">
+        <v>1296000</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000680</t>
+        </is>
+      </c>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t>00000680</t>
+        </is>
+      </c>
+      <c r="C985" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D985" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
+        </is>
+      </c>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>0313823040</t>
+        </is>
+      </c>
+      <c r="F985" t="n">
+        <v>3564000</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000679</t>
+        </is>
+      </c>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t>00000679</t>
+        </is>
+      </c>
+      <c r="C986" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D986" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+        </is>
+      </c>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>0306087079</t>
+        </is>
+      </c>
+      <c r="F986" t="n">
+        <v>3470000</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000678</t>
+        </is>
+      </c>
+      <c r="B987" t="inlineStr">
+        <is>
+          <t>00000678</t>
+        </is>
+      </c>
+      <c r="C987" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D987" t="inlineStr">
+        <is>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>0106597812-001</t>
+        </is>
+      </c>
+      <c r="F987" t="n">
+        <v>5832000</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t>PX-20251230-00000677</t>
+        </is>
+      </c>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t>00000677</t>
+        </is>
+      </c>
+      <c r="C988" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D988" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F988" t="n">
+        <v>4644000</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t>PX-20251229-00000676</t>
+        </is>
+      </c>
+      <c r="B989" t="inlineStr">
+        <is>
+          <t>00000676</t>
+        </is>
+      </c>
+      <c r="C989" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D989" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+        </is>
+      </c>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t>0310539761</t>
+        </is>
+      </c>
+      <c r="F989" t="n">
+        <v>3942000</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t>PX-20251229-00000675</t>
+        </is>
+      </c>
+      <c r="B990" t="inlineStr">
+        <is>
+          <t>00000675</t>
+        </is>
+      </c>
+      <c r="C990" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D990" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+        </is>
+      </c>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>0319224290</t>
+        </is>
+      </c>
+      <c r="F990" t="n">
+        <v>1480000</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr">
+        <is>
+          <t>PX-20251227-00000674</t>
+        </is>
+      </c>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t>00000674</t>
+        </is>
+      </c>
+      <c r="C991" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D991" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E991" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F991" t="n">
+        <v>19656000</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr">
+        <is>
+          <t>PX-20251227-00000673</t>
+        </is>
+      </c>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t>00000673</t>
+        </is>
+      </c>
+      <c r="C992" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D992" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI THIẾT KẾ XÂY DỰNG THIÊN SƠN - KHÁCH SẠN THIÊN TÀI HOTEL</t>
+        </is>
+      </c>
+      <c r="E992" t="inlineStr">
+        <is>
+          <t>0317805363</t>
+        </is>
+      </c>
+      <c r="F992" t="n">
+        <v>520000</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr">
+        <is>
+          <t>PX-20251227-00000672</t>
+        </is>
+      </c>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t>00000672</t>
+        </is>
+      </c>
+      <c r="C993" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D993" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+        </is>
+      </c>
+      <c r="E993" t="inlineStr">
+        <is>
+          <t>0316326174</t>
+        </is>
+      </c>
+      <c r="F993" t="n">
+        <v>3222000</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr">
+        <is>
+          <t>PX-20251227-00000671</t>
+        </is>
+      </c>
+      <c r="B994" t="inlineStr">
+        <is>
+          <t>00000671</t>
+        </is>
+      </c>
+      <c r="C994" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F994" t="n">
+        <v>21060000</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>PX-20251226-00000670</t>
+        </is>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t>00000670</t>
+        </is>
+      </c>
+      <c r="C995" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F995" t="n">
+        <v>3080000</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t>PX-20251226-00000669</t>
+        </is>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>00000669</t>
+        </is>
+      </c>
+      <c r="C996" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+        </is>
+      </c>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>0317894282</t>
+        </is>
+      </c>
+      <c r="F996" t="n">
+        <v>2052000</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t>PX-20260108-00000007</t>
+        </is>
+      </c>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t>00000007</t>
+        </is>
+      </c>
+      <c r="C997" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+        </is>
+      </c>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>0308058041</t>
+        </is>
+      </c>
+      <c r="F997" t="n">
+        <v>1300000</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t>PX-20260422-00000232</t>
+        </is>
+      </c>
+      <c r="B998" t="inlineStr">
+        <is>
+          <t>00000232</t>
+        </is>
+      </c>
+      <c r="C998" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="D998" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+        </is>
+      </c>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t>0308058041</t>
+        </is>
+      </c>
+      <c r="F998" t="n">
+        <v>1400000</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr">
+        <is>
+          <t>PX-20260110-00000008</t>
+        </is>
+      </c>
+      <c r="B999" t="inlineStr">
+        <is>
+          <t>00000008</t>
+        </is>
+      </c>
+      <c r="C999" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D999" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E999" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F999" t="n">
+        <v>4060000</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr">
+        <is>
+          <t>PX-20260425-00000244</t>
+        </is>
+      </c>
+      <c r="B1000" t="inlineStr">
+        <is>
+          <t>00000244</t>
+        </is>
+      </c>
+      <c r="C1000" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="D1000" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+        </is>
+      </c>
+      <c r="E1000" t="inlineStr">
+        <is>
+          <t>0317793862</t>
+        </is>
+      </c>
+      <c r="F1000" t="n">
+        <v>1524000</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr">
+        <is>
+          <t>PX-20260425-00000245</t>
+        </is>
+      </c>
+      <c r="B1001" t="inlineStr">
+        <is>
+          <t>00000245</t>
+        </is>
+      </c>
+      <c r="C1001" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="D1001" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E1001" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F1001" t="n">
+        <v>21276000</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr">
+        <is>
+          <t>PX-20260425-00000246</t>
+        </is>
+      </c>
+      <c r="B1002" t="inlineStr">
+        <is>
+          <t>00000246</t>
+        </is>
+      </c>
+      <c r="C1002" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="D1002" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E1002" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F1002" t="n">
+        <v>6044760</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr">
+        <is>
+          <t>PX-20260108-00000006</t>
+        </is>
+      </c>
+      <c r="B1003" t="inlineStr">
+        <is>
+          <t>00000006</t>
+        </is>
+      </c>
+      <c r="C1003" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1003" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+        </is>
+      </c>
+      <c r="E1003" t="inlineStr">
+        <is>
+          <t>0313768294</t>
+        </is>
+      </c>
+      <c r="F1003" t="n">
+        <v>3024000</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr">
+        <is>
+          <t>PX-20260107-00000005</t>
+        </is>
+      </c>
+      <c r="B1004" t="inlineStr">
+        <is>
+          <t>00000005</t>
+        </is>
+      </c>
+      <c r="C1004" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1004" t="inlineStr">
+        <is>
+          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
+        </is>
+      </c>
+      <c r="E1004" t="inlineStr">
+        <is>
+          <t>0304276507</t>
+        </is>
+      </c>
+      <c r="F1004" t="n">
+        <v>988200</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr">
+        <is>
+          <t>PX-20260107-00000004</t>
+        </is>
+      </c>
+      <c r="B1005" t="inlineStr">
+        <is>
+          <t>00000004</t>
+        </is>
+      </c>
+      <c r="C1005" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1005" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+        </is>
+      </c>
+      <c r="E1005" t="inlineStr">
+        <is>
+          <t>0300520465</t>
+        </is>
+      </c>
+      <c r="F1005" t="n">
+        <v>1547000</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr">
+        <is>
+          <t>PX-20260113-00000010</t>
+        </is>
+      </c>
+      <c r="B1006" t="inlineStr">
+        <is>
+          <t>00000010</t>
+        </is>
+      </c>
+      <c r="C1006" t="inlineStr">
+        <is>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="D1006" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+        </is>
+      </c>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t>0304241504</t>
+        </is>
+      </c>
+      <c r="F1006" t="n">
+        <v>594000</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr">
+        <is>
+          <t>PX-20260114-00000011</t>
+        </is>
+      </c>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t>00000011</t>
+        </is>
+      </c>
+      <c r="C1007" t="inlineStr">
+        <is>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="D1007" t="inlineStr">
+        <is>
+          <t>Bệnh Viện Quân Y 7A</t>
+        </is>
+      </c>
+      <c r="E1007" t="inlineStr">
+        <is>
+          <t>0309474559</t>
+        </is>
+      </c>
+      <c r="F1007" t="n">
+        <v>1328000</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr">
+        <is>
+          <t>PX-20260425-00000247</t>
+        </is>
+      </c>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t>00000247</t>
+        </is>
+      </c>
+      <c r="C1008" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="D1008" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E1008" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F1008" t="n">
+        <v>12636000</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000248</t>
+        </is>
+      </c>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t>00000248</t>
+        </is>
+      </c>
+      <c r="C1009" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="D1009" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E1009" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F1009" t="n">
+        <v>848000</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr">
+        <is>
+          <t>PX-20260123-00000031</t>
+        </is>
+      </c>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t>00000031</t>
+        </is>
+      </c>
+      <c r="C1010" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1010" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+        </is>
+      </c>
+      <c r="E1010" t="inlineStr">
+        <is>
+          <t>0108398308</t>
+        </is>
+      </c>
+      <c r="F1010" t="n">
+        <v>810000</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr">
+        <is>
+          <t>PX-20260123-00000030</t>
+        </is>
+      </c>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t>00000030</t>
+        </is>
+      </c>
+      <c r="C1011" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1011" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
+        </is>
+      </c>
+      <c r="E1011" t="inlineStr">
+        <is>
+          <t>0302553917</t>
+        </is>
+      </c>
+      <c r="F1011" t="n">
+        <v>993000</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000249</t>
+        </is>
+      </c>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t>00000249</t>
+        </is>
+      </c>
+      <c r="C1012" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="D1012" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XE KHÁCH SÀI GÒN</t>
+        </is>
+      </c>
+      <c r="E1012" t="inlineStr">
+        <is>
+          <t>0300478044</t>
+        </is>
+      </c>
+      <c r="F1012" t="n">
+        <v>1907280</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000250</t>
+        </is>
+      </c>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t>00000250</t>
+        </is>
+      </c>
+      <c r="C1013" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1013" t="inlineStr">
+        <is>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
+        </is>
+      </c>
+      <c r="E1013" t="inlineStr">
+        <is>
+          <t>0100109949-003</t>
+        </is>
+      </c>
+      <c r="F1013" t="n">
+        <v>1134000</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr">
+        <is>
+          <t>PX-20260126-00000034</t>
+        </is>
+      </c>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t>00000034</t>
+        </is>
+      </c>
+      <c r="C1014" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1014" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+        </is>
+      </c>
+      <c r="E1014" t="inlineStr">
+        <is>
+          <t>0304241504</t>
+        </is>
+      </c>
+      <c r="F1014" t="n">
+        <v>594000</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr">
+        <is>
+          <t>PX-20260126-00000033</t>
+        </is>
+      </c>
+      <c r="B1015" t="inlineStr">
+        <is>
+          <t>00000033</t>
+        </is>
+      </c>
+      <c r="C1015" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1015" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1015" t="inlineStr">
+        <is>
+          <t>0305335949</t>
+        </is>
+      </c>
+      <c r="F1015" t="n">
+        <v>1512000</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000251</t>
+        </is>
+      </c>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t>00000251</t>
+        </is>
+      </c>
+      <c r="C1016" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1016" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH  SẢN XUẤT -THƯƠNG MẠI  TUẤN HIỀN</t>
+        </is>
+      </c>
+      <c r="E1016" t="inlineStr">
+        <is>
+          <t>0301591437</t>
+        </is>
+      </c>
+      <c r="F1016" t="n">
+        <v>2160000</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000252</t>
+        </is>
+      </c>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t>00000252</t>
+        </is>
+      </c>
+      <c r="C1017" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1017" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
+        </is>
+      </c>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t>0313823040</t>
+        </is>
+      </c>
+      <c r="F1017" t="n">
+        <v>4698000</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000253</t>
+        </is>
+      </c>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t>00000253</t>
+        </is>
+      </c>
+      <c r="C1018" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1018" t="inlineStr">
+        <is>
+          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
+        </is>
+      </c>
+      <c r="E1018" t="inlineStr">
+        <is>
+          <t>0304276507</t>
+        </is>
+      </c>
+      <c r="F1018" t="n">
+        <v>326160</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000254</t>
+        </is>
+      </c>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t>00000254</t>
+        </is>
+      </c>
+      <c r="C1019" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1019" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+        </is>
+      </c>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t>0110598953</t>
+        </is>
+      </c>
+      <c r="F1019" t="n">
+        <v>972000</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t>PX-20260428-00000255</t>
+        </is>
+      </c>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t>00000255</t>
+        </is>
+      </c>
+      <c r="C1020" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1020" t="inlineStr">
+        <is>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E1020" t="inlineStr">
+        <is>
+          <t>0106597812-001</t>
+        </is>
+      </c>
+      <c r="F1020" t="n">
+        <v>5061960</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t>PX-20260128-00000039</t>
+        </is>
+      </c>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t>00000039</t>
+        </is>
+      </c>
+      <c r="C1021" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1021" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+        </is>
+      </c>
+      <c r="E1021" t="inlineStr">
+        <is>
+          <t>0317894282</t>
+        </is>
+      </c>
+      <c r="F1021" t="n">
+        <v>3348000</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t>PX-20260128-00000040</t>
+        </is>
+      </c>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t>00000040</t>
+        </is>
+      </c>
+      <c r="C1022" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1022" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+        </is>
+      </c>
+      <c r="E1022" t="inlineStr">
+        <is>
+          <t>0314837991</t>
+        </is>
+      </c>
+      <c r="F1022" t="n">
+        <v>918000</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t>PX-20260128-00000041</t>
+        </is>
+      </c>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t>00000041</t>
+        </is>
+      </c>
+      <c r="C1023" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1023" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1023" t="n">
+        <v>1944000</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t>PX-20260128-00000042</t>
+        </is>
+      </c>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t>00000042</t>
+        </is>
+      </c>
+      <c r="C1024" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1024" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+        </is>
+      </c>
+      <c r="E1024" t="inlineStr">
+        <is>
+          <t>3602760067</t>
+        </is>
+      </c>
+      <c r="F1024" t="n">
+        <v>9828000</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t>PX-20260128-00000043</t>
+        </is>
+      </c>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t>00000043</t>
+        </is>
+      </c>
+      <c r="C1025" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1025" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+        </is>
+      </c>
+      <c r="E1025" t="inlineStr">
+        <is>
+          <t>0308058041</t>
+        </is>
+      </c>
+      <c r="F1025" t="n">
+        <v>1400000</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t>PX-20260127-00000038</t>
+        </is>
+      </c>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t>00000038</t>
+        </is>
+      </c>
+      <c r="C1026" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1026" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F1026" t="n">
+        <v>4994000</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t>PX-20260127-00000037</t>
+        </is>
+      </c>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t>00000037</t>
+        </is>
+      </c>
+      <c r="C1027" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+        </is>
+      </c>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t>3600852146</t>
+        </is>
+      </c>
+      <c r="F1027" t="n">
+        <v>356400</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t>PX-20260127-00000036</t>
+        </is>
+      </c>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t>00000036</t>
+        </is>
+      </c>
+      <c r="C1028" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1028" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH LOGISTICS THIÊN KIM BẢO</t>
+        </is>
+      </c>
+      <c r="E1028" t="inlineStr">
+        <is>
+          <t>0319249224</t>
+        </is>
+      </c>
+      <c r="F1028" t="n">
+        <v>864000</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t>PX-20260127-00000035</t>
+        </is>
+      </c>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t>00000035</t>
+        </is>
+      </c>
+      <c r="C1029" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="D1029" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+        </is>
+      </c>
+      <c r="E1029" t="inlineStr">
+        <is>
+          <t>0313181668</t>
+        </is>
+      </c>
+      <c r="F1029" t="n">
+        <v>280800</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t>PX-20260129-00000044</t>
+        </is>
+      </c>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t>00000044</t>
+        </is>
+      </c>
+      <c r="C1030" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1030" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
+        </is>
+      </c>
+      <c r="E1030" t="inlineStr">
+        <is>
+          <t>0313823040</t>
+        </is>
+      </c>
+      <c r="F1030" t="n">
+        <v>3564000</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t>PX-20260129-00000045</t>
+        </is>
+      </c>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t>00000045</t>
+        </is>
+      </c>
+      <c r="C1031" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1031" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+        </is>
+      </c>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t>0310539761</t>
+        </is>
+      </c>
+      <c r="F1031" t="n">
+        <v>4482000</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t>PX-20260129-00000046</t>
+        </is>
+      </c>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t>00000046</t>
+        </is>
+      </c>
+      <c r="C1032" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1032" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+        </is>
+      </c>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t>0316326174</t>
+        </is>
+      </c>
+      <c r="F1032" t="n">
+        <v>3629000</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t>PX-20260129-00000047</t>
+        </is>
+      </c>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t>00000047</t>
+        </is>
+      </c>
+      <c r="C1033" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1033" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+        </is>
+      </c>
+      <c r="E1033" t="inlineStr">
+        <is>
+          <t>0318642908</t>
+        </is>
+      </c>
+      <c r="F1033" t="n">
+        <v>864000</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000256</t>
+        </is>
+      </c>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t>00000256</t>
+        </is>
+      </c>
+      <c r="C1034" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1034" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+        </is>
+      </c>
+      <c r="E1034" t="inlineStr">
+        <is>
+          <t>0313639549</t>
+        </is>
+      </c>
+      <c r="F1034" t="n">
+        <v>648000</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000257</t>
+        </is>
+      </c>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t>00000257</t>
+        </is>
+      </c>
+      <c r="C1035" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1035" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+        </is>
+      </c>
+      <c r="E1035" t="inlineStr">
+        <is>
+          <t>0308058041</t>
+        </is>
+      </c>
+      <c r="F1035" t="n">
+        <v>1400000</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000258</t>
+        </is>
+      </c>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t>00000258</t>
+        </is>
+      </c>
+      <c r="C1036" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1036" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+        </is>
+      </c>
+      <c r="E1036" t="inlineStr">
+        <is>
+          <t>0318642908</t>
+        </is>
+      </c>
+      <c r="F1036" t="n">
+        <v>6674400</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000259</t>
+        </is>
+      </c>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t>00000259</t>
+        </is>
+      </c>
+      <c r="C1037" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
+        </is>
+      </c>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t>0313823040</t>
+        </is>
+      </c>
+      <c r="F1037" t="n">
+        <v>4428000</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000260</t>
+        </is>
+      </c>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t>00000260</t>
+        </is>
+      </c>
+      <c r="C1038" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1038" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+        </is>
+      </c>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t>0314224089</t>
+        </is>
+      </c>
+      <c r="F1038" t="n">
+        <v>3483000</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000261</t>
+        </is>
+      </c>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t>00000261</t>
+        </is>
+      </c>
+      <c r="C1039" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1039" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t>0318079900</t>
+        </is>
+      </c>
+      <c r="F1039" t="n">
+        <v>1080000</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000262</t>
+        </is>
+      </c>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t>00000262</t>
+        </is>
+      </c>
+      <c r="C1040" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1040" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+        </is>
+      </c>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t>0317180175</t>
+        </is>
+      </c>
+      <c r="F1040" t="n">
+        <v>13086360</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000263</t>
+        </is>
+      </c>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t>00000263</t>
+        </is>
+      </c>
+      <c r="C1041" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1041" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
+        </is>
+      </c>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t>0316727810</t>
+        </is>
+      </c>
+      <c r="F1041" t="n">
+        <v>2991600</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000264</t>
+        </is>
+      </c>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t>00000264</t>
+        </is>
+      </c>
+      <c r="C1042" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1042" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+        </is>
+      </c>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t>0313705745</t>
+        </is>
+      </c>
+      <c r="F1042" t="n">
+        <v>10254600</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000265</t>
+        </is>
+      </c>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t>00000265</t>
+        </is>
+      </c>
+      <c r="C1043" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1043" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+        </is>
+      </c>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t>0304241504</t>
+        </is>
+      </c>
+      <c r="F1043" t="n">
+        <v>37832400</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000266</t>
+        </is>
+      </c>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t>00000266</t>
+        </is>
+      </c>
+      <c r="C1044" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+        </is>
+      </c>
+      <c r="E1044" t="inlineStr">
+        <is>
+          <t>0315057190</t>
+        </is>
+      </c>
+      <c r="F1044" t="n">
+        <v>14353200</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000267</t>
+        </is>
+      </c>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t>00000267</t>
+        </is>
+      </c>
+      <c r="C1045" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1045" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E1045" t="inlineStr">
+        <is>
+          <t>0106781258-001</t>
+        </is>
+      </c>
+      <c r="F1045" t="n">
+        <v>7335360</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr">
+        <is>
+          <t>PX-20260130-00000060</t>
+        </is>
+      </c>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t>00000060</t>
+        </is>
+      </c>
+      <c r="C1046" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="D1046" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+        </is>
+      </c>
+      <c r="E1046" t="inlineStr">
+        <is>
+          <t>0315057190</t>
+        </is>
+      </c>
+      <c r="F1046" t="n">
+        <v>4320000</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr">
+        <is>
+          <t>PX-20260114-00000013</t>
+        </is>
+      </c>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t>00000013</t>
+        </is>
+      </c>
+      <c r="C1047" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1047" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1047" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1047" t="n">
+        <v>702000</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr">
+        <is>
+          <t>PX-20260114-00000014</t>
+        </is>
+      </c>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t>00000014</t>
+        </is>
+      </c>
+      <c r="C1048" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1048" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1048" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1048" t="n">
+        <v>1296000</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr">
+        <is>
+          <t>PX-20260115-00000015</t>
+        </is>
+      </c>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t>00000015</t>
+        </is>
+      </c>
+      <c r="C1049" t="inlineStr">
+        <is>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="D1049" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH XÂY DỰNG VÀ TRANG TRÍ NỘI NGOẠI THẤT HIẾU KIÊN</t>
+        </is>
+      </c>
+      <c r="E1049" t="inlineStr">
+        <is>
+          <t>0316957885</t>
+        </is>
+      </c>
+      <c r="F1049" t="n">
+        <v>1693000</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr">
+        <is>
+          <t>PX-20260115-00000016</t>
+        </is>
+      </c>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t>00000016</t>
+        </is>
+      </c>
+      <c r="C1050" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1050" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+        </is>
+      </c>
+      <c r="E1050" t="inlineStr">
+        <is>
+          <t>0313181668</t>
+        </is>
+      </c>
+      <c r="F1050" t="n">
+        <v>1587000</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr">
+        <is>
+          <t>PX-20260115-00000017</t>
+        </is>
+      </c>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t>00000017</t>
+        </is>
+      </c>
+      <c r="C1051" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1051" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+        </is>
+      </c>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t>0306087079</t>
+        </is>
+      </c>
+      <c r="F1051" t="n">
+        <v>1023000</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr">
+        <is>
+          <t>PX-20260115-00000018</t>
+        </is>
+      </c>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t>00000018</t>
+        </is>
+      </c>
+      <c r="C1052" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1052" t="inlineStr">
+        <is>
+          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
+        </is>
+      </c>
+      <c r="E1052" t="inlineStr">
+        <is>
+          <t>0300970295</t>
+        </is>
+      </c>
+      <c r="F1052" t="n">
+        <v>2480000</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000268</t>
+        </is>
+      </c>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t>00000268</t>
+        </is>
+      </c>
+      <c r="C1053" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1053" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E1053" t="inlineStr">
+        <is>
+          <t>0106781258-001</t>
+        </is>
+      </c>
+      <c r="F1053" t="n">
+        <v>6791040</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000269</t>
+        </is>
+      </c>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t>00000269</t>
+        </is>
+      </c>
+      <c r="C1054" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1054" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1054" t="n">
+        <v>777600</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000270</t>
+        </is>
+      </c>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t>00000270</t>
+        </is>
+      </c>
+      <c r="C1055" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1055" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+        </is>
+      </c>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t>0310539761</t>
+        </is>
+      </c>
+      <c r="F1055" t="n">
+        <v>5364360</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000271</t>
+        </is>
+      </c>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t>00000271</t>
+        </is>
+      </c>
+      <c r="C1056" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+        </is>
+      </c>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t>0318642908</t>
+        </is>
+      </c>
+      <c r="F1056" t="n">
+        <v>756000</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000272</t>
+        </is>
+      </c>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t>00000272</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+        </is>
+      </c>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>0316996612</t>
+        </is>
+      </c>
+      <c r="F1057" t="n">
+        <v>972000</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr">
+        <is>
           <t>PX-20260107-00000001</t>
         </is>
       </c>
-      <c r="B920" t="inlineStr">
+      <c r="B1058" t="inlineStr">
         <is>
           <t>00000001</t>
         </is>
       </c>
-      <c r="C920" t="inlineStr">
+      <c r="C1058" t="inlineStr">
         <is>
           <t>15/01/2026</t>
         </is>
       </c>
-      <c r="D920" t="inlineStr">
+      <c r="D1058" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
-      <c r="E920" t="inlineStr">
+      <c r="E1058" t="inlineStr">
         <is>
           <t>3702345522</t>
         </is>
       </c>
-      <c r="F920" t="n">
+      <c r="F1058" t="n">
         <v>2360000</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000273</t>
+        </is>
+      </c>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t>00000273</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+        </is>
+      </c>
+      <c r="E1059" t="inlineStr">
+        <is>
+          <t>0314029151</t>
+        </is>
+      </c>
+      <c r="F1059" t="n">
+        <v>11577600</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000274</t>
+        </is>
+      </c>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t>00000274</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
+        </is>
+      </c>
+      <c r="E1060" t="inlineStr">
+        <is>
+          <t>0317911153</t>
+        </is>
+      </c>
+      <c r="F1060" t="n">
+        <v>1576800</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000276</t>
+        </is>
+      </c>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t>00000276</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1061" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1061" t="n">
+        <v>777600</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr">
+        <is>
+          <t>PX-20260507-00000287</t>
+        </is>
+      </c>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t>00000287</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="D1062" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+        </is>
+      </c>
+      <c r="E1062" t="inlineStr">
+        <is>
+          <t>0318750371</t>
+        </is>
+      </c>
+      <c r="F1062" t="n">
+        <v>1944000</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr">
+        <is>
+          <t>PX-20260512-00000296</t>
+        </is>
+      </c>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t>00000296</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
+        </is>
+      </c>
+      <c r="E1063" t="inlineStr">
+        <is>
+          <t>0309245238</t>
+        </is>
+      </c>
+      <c r="F1063" t="n">
+        <v>4108000</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr">
+        <is>
+          <t>PX-20260512-00000297</t>
+        </is>
+      </c>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t>00000297</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
+        </is>
+      </c>
+      <c r="E1064" t="inlineStr">
+        <is>
+          <t>0310939343</t>
+        </is>
+      </c>
+      <c r="F1064" t="n">
+        <v>567000</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr">
+        <is>
+          <t>PX-20260514-00000298</t>
+        </is>
+      </c>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t>00000298</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1065" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+        </is>
+      </c>
+      <c r="E1065" t="inlineStr">
+        <is>
+          <t>0319286949</t>
+        </is>
+      </c>
+      <c r="F1065" t="n">
+        <v>427680</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="inlineStr">
+        <is>
+          <t>PX-20260514-00000299</t>
+        </is>
+      </c>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t>00000299</t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1066" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1066" t="n">
+        <v>2430000</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="inlineStr">
+        <is>
+          <t>PX-20260514-00000300</t>
+        </is>
+      </c>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t>00000300</t>
+        </is>
+      </c>
+      <c r="C1067" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1067" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1067" t="n">
+        <v>1296000</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="inlineStr">
+        <is>
+          <t>PX-20260514-00000301</t>
+        </is>
+      </c>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>00000301</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr">
+        <is>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
+        </is>
+      </c>
+      <c r="E1068" t="inlineStr">
+        <is>
+          <t>0100109949-003</t>
+        </is>
+      </c>
+      <c r="F1068" t="n">
+        <v>2268000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>