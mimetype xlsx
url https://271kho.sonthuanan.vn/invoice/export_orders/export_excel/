--- v1 (2026-06-17)
+++ v2 (2026-06-20)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F1068"/>
+  <dimension ref="A1:F1083"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="88" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="19" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>PO Number</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Số hóa đơn</t>
         </is>
@@ -1451,31057 +1451,31507 @@
           <t>00000195</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>0316727810</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>950400</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>PX-20260331-00000192</t>
+          <t>PX-20260331-00000194</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>00000192</t>
+          <t>00000194</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318642908</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>3477600</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>PX-20260330-00000188</t>
+          <t>PX-20260331-00000192</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>00000188</t>
+          <t>00000192</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH FOBEWO</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>0316568818</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F36" t="n">
-        <v>712600</v>
+        <v>3477600</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>PX-20260330-00000187</t>
+          <t>PX-20260331-00000189</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>00000187</t>
+          <t>00000189</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>3456000</v>
+        <v>3499200</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>PX-20260330-00000186</t>
+          <t>PX-20260330-00000188</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>00000186</t>
+          <t>00000188</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH FOBEWO</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0316568818</t>
         </is>
       </c>
       <c r="F38" t="n">
-        <v>5162400</v>
+        <v>712600</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>PX-20260330-00000185</t>
+          <t>PX-20260330-00000187</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>00000185</t>
+          <t>00000187</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>7570800</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>PX-20260330-00000184</t>
+          <t>PX-20260330-00000186</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>00000184</t>
+          <t>00000186</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>15012000</v>
+        <v>5162400</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>PX-20260330-00000183</t>
+          <t>PX-20260330-00000185</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>00000183</t>
+          <t>00000185</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>842400</v>
+        <v>7570800</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>PX-20260330-00000182</t>
+          <t>PX-20260330-00000184</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>00000182</t>
+          <t>00000184</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN HỢP TÁC VÀ PHÁT TRIỂN GIÁO DỤC KHÁNH LINH</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>0305715884</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F42" t="n">
-        <v>1015200</v>
+        <v>15012000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>PX-20260330-00000181</t>
+          <t>PX-20260330-00000183</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>00000181</t>
+          <t>00000183</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F43" t="n">
-        <v>4644000</v>
+        <v>842400</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>PX-20260330-00000180</t>
+          <t>PX-20260330-00000182</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>00000180</t>
+          <t>00000182</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN HỢP TÁC VÀ PHÁT TRIỂN GIÁO DỤC KHÁNH LINH</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0305715884</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>2700000</v>
+        <v>1015200</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>PX-20260330-00000179</t>
+          <t>PX-20260330-00000181</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>00000179</t>
+          <t>00000181</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>2581200</v>
+        <v>4644000</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>PX-20260329-00000178</t>
+          <t>PX-20260330-00000180</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>00000178</t>
+          <t>00000180</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>2268000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>PX-20260329-00000177</t>
+          <t>PX-20260330-00000179</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>00000177</t>
+          <t>00000179</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>4860000</v>
+        <v>2581200</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>PX-20260329-00000176</t>
+          <t>PX-20260329-00000178</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>00000176</t>
+          <t>00000178</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>3348000</v>
+        <v>2268000</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>PX-20260329-00000175</t>
+          <t>PX-20260329-00000177</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>00000175</t>
+          <t>00000177</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>6620400</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>PX-20260329-00000174</t>
+          <t>PX-20260329-00000176</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>00000174</t>
+          <t>00000176</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>4719600</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>PX-20260328-00000173</t>
+          <t>PX-20260329-00000175</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>00000173</t>
+          <t>00000175</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>0312753760</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>2376000</v>
+        <v>6620400</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>PX-20260328-00000172</t>
+          <t>PX-20260329-00000174</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>00000172</t>
+          <t>00000174</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>6220800</v>
+        <v>4719600</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>PX-20260328-00000171</t>
+          <t>PX-20260328-00000173</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>00000171</t>
+          <t>00000173</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0312753760</t>
         </is>
       </c>
       <c r="F53" t="n">
-        <v>2106000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>PX-20260328-00000170</t>
+          <t>PX-20260328-00000172</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>00000170</t>
+          <t>00000172</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>810000</v>
+        <v>6220800</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>PX-20260328-00000169</t>
+          <t>PX-20260328-00000171</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>00000169</t>
+          <t>00000171</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>3088800</v>
+        <v>2106000</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>PX-20260328-00000168</t>
+          <t>PX-20260328-00000170</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>00000168</t>
+          <t>00000170</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>22464000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>PX-20260328-00000167</t>
+          <t>PX-20260328-00000169</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>00000167</t>
+          <t>00000169</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F57" t="n">
-        <v>15444000</v>
+        <v>3088800</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>PX-20260328-00000166</t>
+          <t>PX-20260328-00000168</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>00000166</t>
+          <t>00000168</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>27870480</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>PX-20260327-00000165</t>
+          <t>PX-20260328-00000167</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>00000165</t>
+          <t>00000167</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>1165000</v>
+        <v>15444000</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>PX-20260327-00000164</t>
+          <t>PX-20260328-00000166</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>00000164</t>
+          <t>00000166</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH FOBEWO</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>0316568818</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F60" t="n">
-        <v>2406240</v>
+        <v>27870480</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>PX-20260326-00000163</t>
+          <t>PX-20260327-00000165</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>00000163</t>
+          <t>00000165</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F61" t="n">
-        <v>572400</v>
+        <v>1165000</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>PX-20260326-00000162</t>
+          <t>PX-20260327-00000164</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>00000162</t>
+          <t>00000164</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH FOBEWO</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0316568818</t>
         </is>
       </c>
       <c r="F62" t="n">
-        <v>810000</v>
+        <v>2406240</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>PX-20260326-00000161</t>
+          <t>PX-20260326-00000163</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>00000161</t>
+          <t>00000163</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ELTETE (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>3701041722</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>702000</v>
+        <v>572400</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>PX-20260211-00000093</t>
+          <t>PX-20260326-00000162</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>00000093</t>
+          <t>00000162</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>3603923331</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F64" t="n">
-        <v>8802000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>PX-20260325-00000160</t>
+          <t>PX-20260326-00000161</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>00000160</t>
+          <t>00000161</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH ELTETE (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>3701041722</t>
         </is>
       </c>
       <c r="F65" t="n">
-        <v>756000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>PX-20260325-00000159</t>
+          <t>PX-20260211-00000093</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>00000159</t>
+          <t>00000093</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>0300644051</t>
+          <t>3603923331</t>
         </is>
       </c>
       <c r="F66" t="n">
-        <v>435240</v>
+        <v>8802000</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>PX-20260325-00000157</t>
+          <t>PX-20260325-00000160</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>00000157</t>
+          <t>00000160</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F67" t="n">
-        <v>1193400</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>PX-20260325-00000156</t>
+          <t>PX-20260325-00000159</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>00000156</t>
+          <t>00000159</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
+          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0300644051</t>
         </is>
       </c>
       <c r="F68" t="n">
-        <v>300000</v>
+        <v>435240</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>PX-20260325-00000155</t>
+          <t>PX-20260325-00000157</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>00000155</t>
+          <t>00000157</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN CẢNG TÔN THẤT THUYẾT</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>0301434191</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F69" t="n">
-        <v>1080000</v>
+        <v>1193400</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>PX-20260324-00000154</t>
+          <t>PX-20260325-00000156</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>00000154</t>
+          <t>00000156</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F70" t="n">
-        <v>1800000</v>
+        <v>300000</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>PX-20260323-00000153</t>
+          <t>PX-20260325-00000155</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>00000153</t>
+          <t>00000155</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY CỔ PHẦN CẢNG TÔN THẤT THUYẾT</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0301434191</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>1890000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>PX-20260321-00000152</t>
+          <t>PX-20260324-00000154</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>00000152</t>
+          <t>00000154</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DG GROUP</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>0316873240</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F72" t="n">
-        <v>382320</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>PX-20260318-00000148</t>
+          <t>PX-20260323-00000153</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>00000148</t>
+          <t>00000153</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>0307447197</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F73" t="n">
-        <v>982000</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>PX-20260318-00000147</t>
+          <t>PX-20260321-00000152</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>00000147</t>
+          <t>00000152</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DG GROUP</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316873240</t>
         </is>
       </c>
       <c r="F74" t="n">
-        <v>1177200</v>
+        <v>382320</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>PX-20260317-00000146</t>
+          <t>PX-20260318-00000148</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>00000146</t>
+          <t>00000148</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0307447197</t>
         </is>
       </c>
       <c r="F75" t="n">
-        <v>972000</v>
+        <v>982000</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>PX-20260317-00000145</t>
+          <t>PX-20260318-00000147</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>00000145</t>
+          <t>00000147</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ HỢP NHẤT UNIPRO</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>0310771362</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F76" t="n">
-        <v>356400</v>
+        <v>1177200</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>PX-20260317-00000144</t>
+          <t>PX-20260317-00000146</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>00000144</t>
+          <t>00000146</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F77" t="n">
-        <v>1242000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>PX-20260317-00000143</t>
+          <t>PX-20260317-00000145</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>00000143</t>
+          <t>00000145</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ HỢP NHẤT UNIPRO</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0310771362</t>
         </is>
       </c>
       <c r="F78" t="n">
-        <v>9085590</v>
+        <v>356400</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>PX-20260316-00000140</t>
+          <t>PX-20260317-00000144</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>00000140</t>
+          <t>00000144</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F79" t="n">
-        <v>1166400</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>PX-20260316-00000139</t>
+          <t>PX-20260317-00000143</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>00000139</t>
+          <t>00000143</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F80" t="n">
-        <v>1458000</v>
+        <v>9085590</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>PX-20260315-00000138</t>
+          <t>PX-20260316-00000140</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>00000138</t>
+          <t>00000140</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>0300644051</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F81" t="n">
-        <v>453600</v>
+        <v>1166400</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>PX-20260314-00000137</t>
+          <t>PX-20260316-00000139</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>00000137</t>
+          <t>00000139</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>0319380500</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F82" t="n">
-        <v>1015200</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>PX-20260309-00000133</t>
+          <t>PX-20260315-00000138</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>00000133</t>
+          <t>00000138</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0300644051</t>
         </is>
       </c>
       <c r="F83" t="n">
-        <v>13068000</v>
+        <v>453600</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>PX-20260309-00000132</t>
+          <t>PX-20260314-00000137</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>00000132</t>
+          <t>00000137</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>0319380500</t>
         </is>
       </c>
       <c r="F84" t="n">
-        <v>1237680</v>
+        <v>1015200</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>PX-20260307-00000131</t>
+          <t>PX-20260309-00000133</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>00000131</t>
+          <t>00000133</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>0301440558</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F85" t="n">
-        <v>18120000</v>
+        <v>13068000</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>PX-20260305-00000130</t>
+          <t>PX-20260309-00000132</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>00000130</t>
+          <t>00000132</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
+          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>0300644051</t>
+          <t>0319380500</t>
         </is>
       </c>
       <c r="F86" t="n">
-        <v>486000</v>
+        <v>1237680</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>PX-20260304-00000129</t>
+          <t>PX-20260307-00000131</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>00000129</t>
+          <t>00000131</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0301440558</t>
         </is>
       </c>
       <c r="F87" t="n">
-        <v>1512000</v>
+        <v>18120000</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>PX-20260302-00000128</t>
+          <t>PX-20260305-00000130</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>00000128</t>
+          <t>00000130</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI KIDS</t>
+          <t>CÔNG TY TNHH LOTTERIA VIỆT NAM</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>0317900232</t>
+          <t>0300644051</t>
         </is>
       </c>
       <c r="F88" t="n">
-        <v>3024000</v>
+        <v>486000</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>PX-20260302-00000127</t>
+          <t>PX-20260304-00000129</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>00000127</t>
+          <t>00000129</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F89" t="n">
-        <v>1944000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>PX-20260302-00000126</t>
+          <t>PX-20260302-00000128</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>00000126</t>
+          <t>00000128</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI KIDS</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0317900232</t>
         </is>
       </c>
       <c r="F90" t="n">
-        <v>2254000</v>
+        <v>3024000</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>PX-20260302-00000125</t>
+          <t>PX-20260302-00000127</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>00000125</t>
+          <t>00000127</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>0319082261</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F91" t="n">
-        <v>170000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>PX-20260211-00000091</t>
+          <t>PX-20260302-00000126</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>00000091</t>
+          <t>00000126</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F92" t="n">
-        <v>19008000</v>
+        <v>2254000</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>PX-20260211-00000090</t>
+          <t>PX-20260302-00000125</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>00000090</t>
+          <t>00000125</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0319082261</t>
         </is>
       </c>
       <c r="F93" t="n">
-        <v>18252000</v>
+        <v>170000</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>PX-20260211-00000089</t>
+          <t>PX-20260211-00000091</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>00000089</t>
+          <t>00000091</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F94" t="n">
-        <v>2106000</v>
+        <v>19008000</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>PX-20260525-00000319</t>
+          <t>PX-20260211-00000090</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>00000319</t>
+          <t>00000090</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Trường Tiểu Học Lê Ngọc Hân</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>0309102857</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F95" t="n">
-        <v>451440</v>
+        <v>18252000</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>PX-20260525-00000320</t>
+          <t>PX-20260211-00000089</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>00000320</t>
+          <t>00000089</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM DV TỔNG HỢP TRUNG TÍN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>4300919497</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F96" t="n">
-        <v>3195002</v>
+        <v>2106000</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>PX-20260527-00000331</t>
+          <t>PX-20260525-00000319</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>00000331</t>
+          <t>00000319</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Trường Tiểu Học Lê Ngọc Hân</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0309102857</t>
         </is>
       </c>
       <c r="F97" t="n">
-        <v>756000</v>
+        <v>451440</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>PX-20260529-00000344</t>
+          <t>PX-20260525-00000320</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>00000344</t>
+          <t>00000320</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH TM DV TỔNG HỢP TRUNG TÍN</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>4300919497</t>
         </is>
       </c>
       <c r="F98" t="n">
-        <v>4298400</v>
+        <v>3195002</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>PX-20260529-00000345</t>
+          <t>PX-20260527-00000331</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>00000345</t>
+          <t>00000331</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>0304530721</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F99" t="n">
-        <v>972000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>PX-20260530-00000356</t>
+          <t>PX-20260529-00000344</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>00000356</t>
+          <t>00000344</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>0100109949-003</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F100" t="n">
-        <v>2268000</v>
+        <v>4298400</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>PX-20260601-00000370</t>
+          <t>PX-20260529-00000345</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>00000370</t>
+          <t>00000345</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F101" t="n">
-        <v>2430000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>PX-20260605-00000384</t>
+          <t>PX-20260530-00000356</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>00000384</t>
+          <t>00000356</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0100109949-003</t>
         </is>
       </c>
       <c r="F102" t="n">
-        <v>2721600</v>
+        <v>2268000</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>PX-20260507-00000288</t>
+          <t>PX-20260601-00000370</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>00000288</t>
+          <t>00000370</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F103" t="n">
-        <v>1296000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>PX-20260509-00000289</t>
+          <t>PX-20260605-00000384</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>00000289</t>
+          <t>00000384</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>0319286949</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F104" t="n">
-        <v>923400</v>
+        <v>2721600</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>PX-20260509-00000290</t>
+          <t>PX-20260507-00000288</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>00000290</t>
+          <t>00000288</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH KHUÔN BÁNH NGỌC ĐĂNG</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>0318684224</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F105" t="n">
-        <v>775440</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>PX-20260509-00000291</t>
+          <t>PX-20260509-00000289</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>00000291</t>
+          <t>00000289</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>17/05/2026</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TƯ VẤN ĐẦU TƯ XÂY DỰNG CÔNG NGHỆ MÊ KÔNG</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>0313590283</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F106" t="n">
-        <v>300000</v>
+        <v>923400</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>PX-20260511-00000292</t>
+          <t>PX-20260509-00000290</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>00000292</t>
+          <t>00000290</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>17/05/2026</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH KHUÔN BÁNH NGỌC ĐĂNG</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0318684224</t>
         </is>
       </c>
       <c r="F107" t="n">
-        <v>3145000</v>
+        <v>775440</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>PX-20260511-00000293</t>
+          <t>PX-20260509-00000291</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>00000293</t>
+          <t>00000291</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>17/05/2026</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH KHUÔN BÁNH NGỌC ĐĂNG</t>
+          <t>CÔNG TY CỔ PHẦN TƯ VẤN ĐẦU TƯ XÂY DỰNG CÔNG NGHỆ MÊ KÔNG</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>0318684224</t>
+          <t>0313590283</t>
         </is>
       </c>
       <c r="F108" t="n">
-        <v>604800</v>
+        <v>300000</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>PX-20260511-00000294</t>
+          <t>PX-20260511-00000292</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>00000294</t>
+          <t>00000292</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>17/05/2026</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>0100109949-003</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F109" t="n">
-        <v>1134000</v>
+        <v>3145000</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>PX-20260511-00000295</t>
+          <t>PX-20260511-00000294</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>00000295</t>
+          <t>00000294</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>17/05/2026</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH KATZ DANCE STUDIO</t>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>0319051464</t>
+          <t>0100109949-003</t>
         </is>
       </c>
       <c r="F110" t="n">
-        <v>3920400</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>PX-20260518-00000303</t>
+          <t>PX-20260511-00000295</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>00000303</t>
+          <t>00000295</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>24/05/2026</t>
+          <t>17/05/2026</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
+          <t>CÔNG TY TNHH KATZ DANCE STUDIO</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>0304530721</t>
+          <t>0319051464</t>
         </is>
       </c>
       <c r="F111" t="n">
-        <v>1944000</v>
+        <v>3920400</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>PX-20260518-00000304</t>
+          <t>PX-20260518-00000303</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>00000304</t>
+          <t>00000303</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>24/05/2026</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F112" t="n">
-        <v>1200000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>PX-20260518-00000305</t>
+          <t>PX-20260518-00000304</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>00000305</t>
+          <t>00000304</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>24/05/2026</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F113" t="n">
-        <v>-777600</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>PX-20260519-00000309</t>
+          <t>PX-20260518-00000305</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>00000309</t>
+          <t>00000305</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>24/05/2026</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F114" t="n">
-        <v>76896000</v>
+        <v>-777600</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>PX-20260520-00000310</t>
+          <t>PX-20260519-00000309</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>00000310</t>
+          <t>00000309</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>24/05/2026</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>0319286949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F115" t="n">
-        <v>605880</v>
+        <v>76896000</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>PX-20260227-00000104</t>
+          <t>PX-20260520-00000310</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>00000104</t>
+          <t>00000310</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F116" t="n">
-        <v>2862000</v>
+        <v>605880</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>PX-20260227-00000105</t>
+          <t>PX-20260227-00000104</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>00000105</t>
+          <t>00000104</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN GẠO NÂU PRODUCTION HOUSE</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>0318027638</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F117" t="n">
-        <v>388800</v>
+        <v>2862000</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>PX-20260227-00000106</t>
+          <t>PX-20260227-00000105</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>00000106</t>
+          <t>00000105</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN GẠO NÂU PRODUCTION HOUSE</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318027638</t>
         </is>
       </c>
       <c r="F118" t="n">
-        <v>972000</v>
+        <v>388800</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>PX-20260227-00000107</t>
+          <t>PX-20260227-00000106</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>00000107</t>
+          <t>00000106</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F119" t="n">
-        <v>2916000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>PX-20260227-00000108</t>
+          <t>PX-20260227-00000107</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>00000108</t>
+          <t>00000107</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F120" t="n">
-        <v>2698920</v>
+        <v>2916000</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>PX-20260227-00000109</t>
+          <t>PX-20260227-00000108</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>00000109</t>
+          <t>00000108</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F121" t="n">
-        <v>756000</v>
+        <v>2698920</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>PX-20260226-00000102</t>
+          <t>PX-20260227-00000109</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>00000102</t>
+          <t>00000109</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F122" t="n">
-        <v>1080000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>PX-20260226-00000103</t>
+          <t>PX-20260226-00000102</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>00000103</t>
+          <t>00000102</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F123" t="n">
-        <v>1890000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>PX-20260226-00000101</t>
+          <t>PX-20260226-00000103</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>00000101</t>
+          <t>00000103</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F124" t="n">
-        <v>1799000</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>PX-20260225-00000100</t>
+          <t>PX-20260226-00000101</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>00000100</t>
+          <t>00000101</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F125" t="n">
-        <v>1800000</v>
+        <v>1799000</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>PX-20260225-00000098</t>
+          <t>PX-20260225-00000100</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>00000098</t>
+          <t>00000100</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F126" t="n">
-        <v>4752000</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>PX-20260225-00000099</t>
+          <t>PX-20260225-00000098</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>00000099</t>
+          <t>00000098</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F127" t="n">
-        <v>455000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>PX-20260224-00000097</t>
+          <t>PX-20260225-00000099</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>00000097</t>
+          <t>00000099</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>Công ty cổ phần đầu tư phát triển Vạn An</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F128" t="n">
-        <v>702000</v>
+        <v>455000</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>PX-20260213-00000096</t>
+          <t>PX-20260224-00000097</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>00000096</t>
+          <t>00000097</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>0100109949-003</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F129" t="n">
-        <v>2160000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>PX-20260213-00000095</t>
+          <t>PX-20260213-00000096</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>00000095</t>
+          <t>00000096</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>27/02/2026</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0100109949-003</t>
         </is>
       </c>
       <c r="F130" t="n">
-        <v>1188000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>PX-20251027-00000488</t>
+          <t>PX-20260213-00000095</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>00000488</t>
+          <t>00000095</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F131" t="n">
-        <v>1740200</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>PX-20260522-00000316</t>
+          <t>PX-20251027-00000488</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>00000316</t>
+          <t>00000488</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>24/05/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>0304530721</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F132" t="n">
-        <v>972000</v>
+        <v>1740200</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>PX-20260522-00000317</t>
+          <t>PX-20260522-00000316</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>00000317</t>
+          <t>00000316</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>24/05/2026</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F133" t="n">
-        <v>864000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>PX-20260522-00000318</t>
+          <t>PX-20260522-00000317</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>00000318</t>
+          <t>00000317</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>24/05/2026</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>0319286949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F134" t="n">
-        <v>618840</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>PX-20260526-00000321</t>
+          <t>PX-20260522-00000318</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>00000321</t>
+          <t>00000318</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>24/05/2026</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F135" t="n">
-        <v>1501200</v>
+        <v>618840</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>PX-20260526-00000322</t>
+          <t>PX-20260526-00000321</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>00000322</t>
+          <t>00000321</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F136" t="n">
-        <v>21060000</v>
+        <v>1501200</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>PX-20260526-00000323</t>
+          <t>PX-20260526-00000322</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>00000323</t>
+          <t>00000322</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F137" t="n">
-        <v>756000</v>
+        <v>21060000</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>PX-20260526-00000324</t>
+          <t>PX-20260526-00000323</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>00000324</t>
+          <t>00000323</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>0316996612</t>
         </is>
       </c>
       <c r="F138" t="n">
         <v>756000</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>PX-20260526-00000325</t>
+          <t>PX-20260526-00000324</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>00000325</t>
+          <t>00000324</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F139" t="n">
-        <v>76896000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>PX-20260526-00000326</t>
+          <t>PX-20260526-00000325</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>00000326</t>
+          <t>00000325</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F140" t="n">
         <v>76896000</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>PX-20260526-00000327</t>
+          <t>PX-20260526-00000326</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>00000327</t>
+          <t>00000326</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F141" t="n">
-        <v>864000</v>
+        <v>76896000</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>PX-20260526-00000328</t>
+          <t>PX-20260526-00000327</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>00000328</t>
+          <t>00000327</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F142" t="n">
         <v>864000</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>PX-20260526-00000329</t>
+          <t>PX-20260526-00000328</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>00000329</t>
+          <t>00000328</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>0318934354</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F143" t="n">
-        <v>2328000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>PX-20260526-00000330</t>
+          <t>PX-20260526-00000329</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>00000330</t>
+          <t>00000329</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
+          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>0310939343</t>
+          <t>0318934354</t>
         </is>
       </c>
       <c r="F144" t="n">
-        <v>151200</v>
+        <v>2328000</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>PX-20260527-00000332</t>
+          <t>PX-20260526-00000330</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>00000332</t>
+          <t>00000330</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F145" t="n">
-        <v>1080000</v>
+        <v>151200</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>PX-20260527-00000333</t>
+          <t>PX-20260527-00000332</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>00000333</t>
+          <t>00000332</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F146" t="n">
-        <v>30736800</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>PX-20260527-00000334</t>
+          <t>PX-20260527-00000333</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>00000334</t>
+          <t>00000333</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F147" t="n">
         <v>30736800</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>PX-20260527-00000335</t>
+          <t>PX-20260527-00000334</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>00000335</t>
+          <t>00000334</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F148" t="n">
-        <v>907200</v>
+        <v>30736800</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>PX-20260527-00000336</t>
+          <t>PX-20260527-00000335</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>00000336</t>
+          <t>00000335</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SAIGON ACCESS</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>0313551774</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F149" t="n">
-        <v>1242000</v>
+        <v>907200</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>PX-20260527-00000337</t>
+          <t>PX-20260527-00000336</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>00000337</t>
+          <t>00000336</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F150" t="n">
-        <v>1404000</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>PX-20260528-00000338</t>
+          <t>PX-20260527-00000337</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>00000338</t>
+          <t>00000337</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F151" t="n">
-        <v>1188000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>PX-20260529-00000339</t>
+          <t>PX-20260528-00000338</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>00000339</t>
+          <t>00000338</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>0319286949</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F152" t="n">
-        <v>1347840</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>PX-20260529-00000340</t>
+          <t>PX-20260529-00000339</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>00000340</t>
+          <t>00000339</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F153" t="n">
-        <v>1674000</v>
+        <v>1347840</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>PX-20260529-00000341</t>
+          <t>PX-20260529-00000340</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>00000341</t>
+          <t>00000340</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F154" t="n">
-        <v>1458000</v>
+        <v>1674000</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>PX-20260529-00000342</t>
+          <t>PX-20260529-00000341</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>00000342</t>
+          <t>00000341</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F155" t="n">
-        <v>810000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>PX-20260529-00000343</t>
+          <t>PX-20260529-00000342</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>00000343</t>
+          <t>00000342</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F156" t="n">
-        <v>1080000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>PX-20260529-00000346</t>
+          <t>PX-20260529-00000343</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>00000346</t>
+          <t>00000343</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUẢNG CÁO VẠN HOA</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>0306895894</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F157" t="n">
-        <v>11264400</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>PX-20260529-00000347</t>
+          <t>PX-20260529-00000346</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>00000347</t>
+          <t>00000346</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH STK</t>
+          <t>CÔNG TY TNHH QUẢNG CÁO VẠN HOA</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>3701706536</t>
+          <t>0306895894</t>
         </is>
       </c>
       <c r="F158" t="n">
-        <v>2160000</v>
+        <v>11264400</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>PX-20260529-00000348</t>
+          <t>PX-20260529-00000347</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>00000348</t>
+          <t>00000347</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH STK</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>3701706536</t>
         </is>
       </c>
       <c r="F159" t="n">
-        <v>4773600</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>PX-20260529-00000349</t>
+          <t>PX-20260529-00000348</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>00000349</t>
+          <t>00000348</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F160" t="n">
-        <v>4266000</v>
+        <v>4773600</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>PX-20260529-00000350</t>
+          <t>PX-20260529-00000349</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>00000350</t>
+          <t>00000349</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F161" t="n">
-        <v>9504000</v>
+        <v>4266000</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>PX-20260529-00000351</t>
+          <t>PX-20260529-00000350</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>00000351</t>
+          <t>00000350</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F162" t="n">
-        <v>4752000</v>
+        <v>9504000</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>PX-20260530-00000352</t>
+          <t>PX-20260529-00000351</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>00000352</t>
+          <t>00000351</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F163" t="n">
-        <v>4136400</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>PX-20260530-00000353</t>
+          <t>PX-20260530-00000352</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>00000353</t>
+          <t>00000352</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>0317911153</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F164" t="n">
-        <v>1296000</v>
+        <v>4136400</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>PX-20260530-00000354</t>
+          <t>PX-20260530-00000353</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>00000354</t>
+          <t>00000353</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0317911153</t>
         </is>
       </c>
       <c r="F165" t="n">
-        <v>16610400</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>PX-20260530-00000355</t>
+          <t>PX-20260530-00000354</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>00000355</t>
+          <t>00000354</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F166" t="n">
-        <v>4212000</v>
+        <v>16610400</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>PX-20260530-00000357</t>
+          <t>PX-20260530-00000355</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>00000357</t>
+          <t>00000355</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F167" t="n">
-        <v>3456000</v>
+        <v>4212000</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>PX-20260530-00000358</t>
+          <t>PX-20260530-00000357</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>00000358</t>
+          <t>00000357</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH A7A</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0312249916</t>
         </is>
       </c>
       <c r="F168" t="n">
-        <v>11458800</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>PX-20260530-00000359</t>
+          <t>PX-20260530-00000358</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>00000359</t>
+          <t>00000358</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F169" t="n">
-        <v>11194200</v>
+        <v>11458800</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>PX-20260530-00000360</t>
+          <t>PX-20260530-00000359</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>00000360</t>
+          <t>00000359</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F170" t="n">
-        <v>3466800</v>
+        <v>11194200</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>PX-20251016-00000467</t>
+          <t>PX-20260530-00000360</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>00000467</t>
+          <t>00000360</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SOGNI GROUP</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>0319114795</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F171" t="n">
-        <v>2334960</v>
+        <v>3466800</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>PX-20260530-00000361</t>
+          <t>PX-20251016-00000467</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>00000361</t>
+          <t>00000467</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SOGNI GROUP</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0319114795</t>
         </is>
       </c>
       <c r="F172" t="n">
-        <v>10983600</v>
+        <v>2334960</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>PX-20260530-00000362</t>
+          <t>PX-20260530-00000361</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>00000362</t>
+          <t>00000361</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F173" t="n">
-        <v>972000</v>
+        <v>10983600</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>PX-20260530-00000363</t>
+          <t>PX-20260530-00000362</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>00000363</t>
+          <t>00000362</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F174" t="n">
-        <v>1080000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>PX-20260530-00000364</t>
+          <t>PX-20260530-00000363</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>00000364</t>
+          <t>00000363</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>0318825958</t>
         </is>
       </c>
       <c r="F175" t="n">
-        <v>1620000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>PX-20260531-00000365</t>
+          <t>PX-20260530-00000364</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>00000365</t>
+          <t>00000364</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F176" t="n">
-        <v>2613600</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>PX-20260531-00000366</t>
+          <t>PX-20260531-00000365</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>00000366</t>
+          <t>00000365</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F177" t="n">
-        <v>6809400</v>
+        <v>2613600</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>PX-20260601-00000367</t>
+          <t>PX-20260531-00000366</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>00000367</t>
+          <t>00000366</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SAIGON ACCESS</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>0313551774</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F178" t="n">
-        <v>1242000</v>
+        <v>6809400</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>PX-20260601-00000368</t>
+          <t>PX-20260601-00000367</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>00000368</t>
+          <t>00000367</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>0313551774</t>
         </is>
       </c>
       <c r="F179" t="n">
-        <v>2592000</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>PX-20260601-00000369</t>
+          <t>PX-20260601-00000368</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>00000369</t>
+          <t>00000368</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F180" t="n">
-        <v>2472000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>PX-20260602-00000371</t>
+          <t>PX-20260601-00000369</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>00000371</t>
+          <t>00000369</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DG GROUP</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>0316873240</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F181" t="n">
-        <v>361800</v>
+        <v>2472000</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PX-20260602-00000372</t>
+          <t>PX-20260602-00000371</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>00000372</t>
+          <t>00000371</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
+          <t>CÔNG TY TNHH DG GROUP</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>0310939343</t>
+          <t>0316873240</t>
         </is>
       </c>
       <c r="F182" t="n">
-        <v>2381400</v>
+        <v>361800</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>PX-20260602-00000373</t>
+          <t>PX-20260602-00000372</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>00000373</t>
+          <t>00000372</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F183" t="n">
-        <v>972000</v>
+        <v>2381400</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>PX-20260603-00000374</t>
+          <t>PX-20260602-00000373</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>00000374</t>
+          <t>00000373</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>0319286949</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F184" t="n">
-        <v>810000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PX-20260603-00000375</t>
+          <t>PX-20260603-00000374</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>00000375</t>
+          <t>00000374</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>0304530721</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F185" t="n">
-        <v>1188000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>PX-20260603-00000376</t>
+          <t>PX-20260603-00000375</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>00000376</t>
+          <t>00000375</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F186" t="n">
-        <v>3045600</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>PX-20260604-00000377</t>
+          <t>PX-20260603-00000376</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>00000377</t>
+          <t>00000376</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F187" t="n">
-        <v>864000</v>
+        <v>3045600</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>PX-20260604-00000378</t>
+          <t>PX-20260604-00000377</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>00000378</t>
+          <t>00000377</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SAIGON ACCESS</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>0313551774</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F188" t="n">
-        <v>2592000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>PX-20260604-00000379</t>
+          <t>PX-20260604-00000378</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>00000379</t>
+          <t>00000378</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>0313551774</t>
         </is>
       </c>
       <c r="F189" t="n">
-        <v>1296000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>PX-20260605-00000380</t>
+          <t>PX-20260604-00000379</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>00000380</t>
+          <t>00000379</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F190" t="n">
-        <v>756000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>PX-20260605-00000381</t>
+          <t>PX-20260605-00000380</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>00000381</t>
+          <t>00000380</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SAIGON ACCESS</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>0313551774</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F191" t="n">
-        <v>2484000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>PX-20260605-00000382</t>
+          <t>PX-20260605-00000381</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>00000382</t>
+          <t>00000381</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH SAIGON ACCESS</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313551774</t>
         </is>
       </c>
       <c r="F192" t="n">
-        <v>1620000</v>
+        <v>2484000</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>PX-20260605-00000383</t>
+          <t>PX-20260605-00000382</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>00000383</t>
+          <t>00000382</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>06/06/2026</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F193" t="n">
-        <v>756000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PX-20260606-00000385</t>
+          <t>PX-20260605-00000383</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>00000385</t>
+          <t>00000383</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ - DỊCH VỤ Y TẾ ĐẠI ĐỒNG</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>0318801153</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F194" t="n">
-        <v>324000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>PX-20260608-00000386</t>
+          <t>PX-20260606-00000385</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>00000386</t>
+          <t>00000385</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>CÔNG ĐOÀN CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
-[...2 lines deleted...]
-      <c r="E195" t="inlineStr"/>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ - DỊCH VỤ Y TẾ ĐẠI ĐỒNG</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>0318801153</t>
+        </is>
+      </c>
       <c r="F195" t="n">
-        <v>1501200</v>
+        <v>324000</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>PX-20251002-00000437</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>00000437</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>0301765549</t>
         </is>
       </c>
       <c r="F196" t="n">
         <v>1759000</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>PX-20260608-00000387</t>
+          <t>PX-20260608-00000388</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>00000387</t>
+          <t>00000388</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN PHÁT TRIỂN ĐẦU TƯ XÂY DỰNG HOÀNG TẤN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>0318165243</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F197" t="n">
-        <v>9931000</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>PX-20260608-00000388</t>
+          <t>PX-20260405-00000207</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>00000388</t>
+          <t>00000207</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F198" t="n">
-        <v>3240000</v>
+        <v>2527200</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>PX-20260405-00000207</t>
+          <t>PX-20260405-00000206</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>00000207</t>
+          <t>00000206</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F199" t="n">
-        <v>2527200</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>PX-20260405-00000206</t>
+          <t>PX-20260403-00000205</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>00000206</t>
+          <t>00000205</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F200" t="n">
-        <v>1620000</v>
+        <v>3024000</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>PX-20260403-00000205</t>
+          <t>PX-20260403-00000204</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>00000205</t>
+          <t>00000204</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0301440558</t>
         </is>
       </c>
       <c r="F201" t="n">
-        <v>3024000</v>
+        <v>3760000</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>PX-20260403-00000204</t>
+          <t>PX-20260402-00000203</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>00000204</t>
+          <t>00000203</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
+          <t>CÔNG TY TNHH FOBEWO</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>0301440558</t>
+          <t>0316568818</t>
         </is>
       </c>
       <c r="F202" t="n">
-        <v>3760000</v>
+        <v>1052400</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>PX-20260402-00000203</t>
+          <t>PX-20260401-00000202</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>00000203</t>
+          <t>00000202</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH FOBEWO</t>
+          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>0316568818</t>
+          <t>0307447197</t>
         </is>
       </c>
       <c r="F203" t="n">
-        <v>1052400</v>
+        <v>982000</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>PX-20260401-00000202</t>
+          <t>PX-20260401-00000201</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>00000202</t>
+          <t>00000201</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>0307447197</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F204" t="n">
-        <v>982000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>PX-20260401-00000201</t>
+          <t>PX-20260406-00000208</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>00000201</t>
+          <t>00000208</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F205" t="n">
-        <v>1080000</v>
+        <v>4104000</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>PX-20260406-00000208</t>
+          <t>PX-20260407-00000209</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>00000208</t>
+          <t>00000209</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0301440558</t>
         </is>
       </c>
       <c r="F206" t="n">
-        <v>4104000</v>
+        <v>2320000</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>PX-20260407-00000209</t>
+          <t>PX-20260204-00000074</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>00000209</t>
+          <t>00000074</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI RỒNG VIỆT</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>0301440558</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F207" t="n">
-        <v>2320000</v>
+        <v>842400</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>PX-20260204-00000074</t>
+          <t>PX-20260204-00000075</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>00000074</t>
+          <t>00000075</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0312753760</t>
         </is>
       </c>
       <c r="F208" t="n">
-        <v>842400</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>PX-20260204-00000075</t>
+          <t>PX-20260211-00000092</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>00000075</t>
+          <t>00000092</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Thương Mại Và Dịch Vụ Giao Nhận Phong Vân</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>0312753760</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F209" t="n">
-        <v>1360800</v>
+        <v>12636000</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>PX-20260211-00000092</t>
+          <t>PX-20260210-00000084</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>00000092</t>
+          <t>00000084</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0313181668</t>
         </is>
       </c>
       <c r="F210" t="n">
-        <v>12636000</v>
+        <v>3405240</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>PX-20260210-00000084</t>
+          <t>PX-20260210-00000083</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>00000084</t>
+          <t>00000083</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>0313181668</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F211" t="n">
-        <v>3405240</v>
+        <v>1231200</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>PX-20260210-00000083</t>
+          <t>PX-20260210-00000082</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>00000083</t>
+          <t>00000082</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MTV DỊCH VỤ CƠ QUAN NƯỚC NGOÀI</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0300540207</t>
         </is>
       </c>
       <c r="F212" t="n">
-        <v>1231200</v>
+        <v>150000</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>PX-20260210-00000082</t>
+          <t>PX-20260210-00000081</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>00000082</t>
+          <t>00000081</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV DỊCH VỤ CƠ QUAN NƯỚC NGOÀI</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>0300540207</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F213" t="n">
-        <v>150000</v>
+        <v>3900000</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>PX-20260210-00000081</t>
+          <t>PX-20260205-00000080</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>00000081</t>
+          <t>00000080</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>1501143071</t>
         </is>
       </c>
       <c r="F214" t="n">
-        <v>3900000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>PX-20260205-00000080</t>
+          <t>PX-20260204-00000079</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>00000080</t>
+          <t>00000079</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>1501143071</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F215" t="n">
-        <v>1836000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>PX-20260204-00000079</t>
+          <t>PX-20260204-00000078</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>00000079</t>
+          <t>00000078</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>12/02/2026</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F216" t="n">
-        <v>702000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>PX-20260204-00000078</t>
+          <t>PX-20260204-00000077</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>00000078</t>
+          <t>00000077</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F217" t="n">
-        <v>864000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>PX-20260204-00000077</t>
+          <t>PX-20260204-00000076</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>00000077</t>
+          <t>00000076</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>0304241504</t>
         </is>
       </c>
       <c r="F218" t="n">
         <v>594000</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>PX-20260204-00000076</t>
+          <t>PX-20260203-00000073</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>00000076</t>
+          <t>00000073</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F219" t="n">
-        <v>594000</v>
+        <v>990000</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>PX-20260203-00000073</t>
+          <t>PX-20260202-00000071</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>00000073</t>
+          <t>00000071</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH XÂY DỰNG VÀ THƯƠNG MẠI THIÊN VŨ PTC</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0318468255</t>
         </is>
       </c>
       <c r="F220" t="n">
-        <v>990000</v>
+        <v>1650000</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>PX-20260202-00000071</t>
+          <t>PX-20260202-00000070</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>00000071</t>
+          <t>00000070</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG VÀ THƯƠNG MẠI THIÊN VŨ PTC</t>
+          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>0318468255</t>
+          <t>1501143071</t>
         </is>
       </c>
       <c r="F221" t="n">
-        <v>1650000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>PX-20260202-00000070</t>
+          <t>PX-20260131-00000069</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>00000070</t>
+          <t>00000069</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN NAM NGUYỄN LOGISTICS</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>1501143071</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F222" t="n">
-        <v>1080000</v>
+        <v>7452000</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>PX-20260131-00000069</t>
+          <t>PX-20260131-00000068</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>00000069</t>
+          <t>00000068</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F223" t="n">
-        <v>7452000</v>
+        <v>11599200</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>PX-20260131-00000068</t>
+          <t>PX-20260131-00000067</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>00000068</t>
+          <t>00000067</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F224" t="n">
-        <v>11599200</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>PX-20260131-00000067</t>
+          <t>PX-20260131-00000066</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>00000067</t>
+          <t>00000066</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0300970295</t>
         </is>
       </c>
       <c r="F225" t="n">
-        <v>864000</v>
+        <v>2665000</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>PX-20260131-00000066</t>
+          <t>PX-20260131-00000065</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>00000066</t>
+          <t>00000065</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>0300970295</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F226" t="n">
-        <v>2665000</v>
+        <v>6480000</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>PX-20260131-00000065</t>
+          <t>PX-20260131-00000064</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>00000065</t>
+          <t>00000064</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F227" t="n">
-        <v>6480000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>PX-20260131-00000064</t>
+          <t>PX-20260131-00000063</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>00000064</t>
+          <t>00000063</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F228" t="n">
-        <v>1188000</v>
+        <v>15768000</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>PX-20260131-00000063</t>
+          <t>PX-20260131-00000062</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>00000063</t>
+          <t>00000062</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F229" t="n">
-        <v>15768000</v>
+        <v>3186000</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>PX-20260131-00000062</t>
+          <t>PX-20260131-00000061</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>00000062</t>
+          <t>00000061</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>04/02/2026</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0317911153</t>
         </is>
       </c>
       <c r="F230" t="n">
-        <v>3186000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>PX-20260131-00000061</t>
+          <t>PX-20250612-00000207</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>00000061</t>
+          <t>00000207</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>0317911153</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F231" t="n">
-        <v>540000</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>PX-20250612-00000207</t>
+          <t>PX-20250621-00000211</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>00000207</t>
+          <t>00000211</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH YẾN SÀO BẢO VIỆT</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0317609577</t>
         </is>
       </c>
       <c r="F232" t="n">
-        <v>1200000</v>
+        <v>671000</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>PX-20250621-00000211</t>
+          <t>PX-20260410-00000211</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>00000211</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>12/04/2026</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YẾN SÀO BẢO VIỆT</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ TFIX</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>0317609577</t>
+          <t>0317710672</t>
         </is>
       </c>
       <c r="F233" t="n">
-        <v>671000</v>
+        <v>583200</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>PX-20260410-00000211</t>
+          <t>PX-20260410-00000212</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>00000211</t>
+          <t>00000212</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>12/04/2026</t>
+          <t>18/04/2026</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ TFIX</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>0317710672</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F234" t="n">
-        <v>583200</v>
+        <v>2516000</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>PX-20260410-00000212</t>
+          <t>PX-20260409-00000210</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>00000212</t>
+          <t>00000210</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F235" t="n">
-        <v>2516000</v>
+        <v>984960</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>PX-20260409-00000210</t>
+          <t>PX-20260228-00000113</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>00000210</t>
+          <t>00000113</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>16/03/2026</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F236" t="n">
-        <v>984960</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>PX-20260228-00000113</t>
+          <t>PX-20260228-00000114</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>00000113</t>
+          <t>00000114</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH A7A</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0312249916</t>
         </is>
       </c>
       <c r="F237" t="n">
-        <v>4752000</v>
+        <v>5184000</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>PX-20260228-00000114</t>
+          <t>PX-20260228-00000115</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>00000114</t>
+          <t>00000115</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F238" t="n">
-        <v>5184000</v>
+        <v>3726000</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>PX-20260228-00000115</t>
+          <t>PX-20260228-00000116</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>00000115</t>
+          <t>00000116</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F239" t="n">
-        <v>3726000</v>
+        <v>10746000</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>PX-20260228-00000116</t>
+          <t>PX-20260228-00000117</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>00000116</t>
+          <t>00000117</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F240" t="n">
-        <v>10746000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>PX-20260228-00000117</t>
+          <t>PX-20260228-00000118</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>00000117</t>
+          <t>00000118</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F241" t="n">
-        <v>864000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>PX-20260228-00000118</t>
+          <t>PX-20260228-00000119</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>00000118</t>
+          <t>00000119</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F242" t="n">
-        <v>1620000</v>
+        <v>12420000</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>PX-20260228-00000119</t>
+          <t>PX-20260228-00000120</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>00000119</t>
+          <t>00000120</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F243" t="n">
-        <v>12420000</v>
+        <v>3834000</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>PX-20260228-00000120</t>
+          <t>PX-20260228-00000121</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>00000120</t>
+          <t>00000121</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>0106781258-001</t>
         </is>
       </c>
       <c r="F244" t="n">
-        <v>3834000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>PX-20260228-00000121</t>
+          <t>PX-20260228-00000122</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>00000121</t>
+          <t>00000122</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318642908</t>
         </is>
       </c>
       <c r="F245" t="n">
-        <v>3456000</v>
+        <v>4104000</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>PX-20260228-00000122</t>
+          <t>PX-20260228-00000123</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>00000122</t>
+          <t>00000123</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>0318642908</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F246" t="n">
-        <v>4104000</v>
+        <v>3726000</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>PX-20260228-00000123</t>
+          <t>PX-20260228-00000124</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>00000123</t>
+          <t>00000124</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F247" t="n">
-        <v>3726000</v>
+        <v>2808000</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>PX-20260228-00000124</t>
+          <t>PX-20260316-00000141</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>00000124</t>
+          <t>00000141</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F248" t="n">
-        <v>2808000</v>
+        <v>1036800</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>PX-20260316-00000141</t>
+          <t>PX-20260312-00000136</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>00000141</t>
+          <t>00000136</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F249" t="n">
-        <v>1036800</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>PX-20260312-00000136</t>
+          <t>PX-20260312-00000135</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>00000136</t>
+          <t>00000135</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0319380500</t>
         </is>
       </c>
       <c r="F250" t="n">
-        <v>1296000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>PX-20260312-00000135</t>
+          <t>PX-20260311-00000134</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>00000135</t>
+          <t>00000134</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TMDV XÂY DỰNG TÂN KIM PHÁT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>0319380500</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F251" t="n">
-        <v>864000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>PX-20260311-00000134</t>
+          <t>PX-20260227-00000110</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>00000134</t>
+          <t>00000110</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0317911153</t>
         </is>
       </c>
       <c r="F252" t="n">
-        <v>1134000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>PX-20260227-00000110</t>
+          <t>PX-20260227-00000111</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>00000110</t>
+          <t>00000111</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>0317911153</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F253" t="n">
-        <v>540000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>PX-20260227-00000111</t>
+          <t>PX-20260227-00000112</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>00000111</t>
+          <t>00000112</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>16/03/2026</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F254" t="n">
-        <v>4752000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>PX-20260227-00000112</t>
+          <t>PX-20260413-00000213</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>00000112</t>
+          <t>00000213</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>13/04/2026</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F255" t="n">
-        <v>3456000</v>
+        <v>550000</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>PX-20260413-00000213</t>
+          <t>PX-20260413-00000214</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>00000213</t>
+          <t>00000214</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>13/04/2026</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F256" t="n">
-        <v>550000</v>
+        <v>7344000</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>PX-20260413-00000214</t>
+          <t>PX-20260608-00000386</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>00000214</t>
+          <t>00000386</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
-[...6 lines deleted...]
-      </c>
+          <t>CÔNG ĐOÀN CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr"/>
       <c r="F257" t="n">
-        <v>7344000</v>
+        <v>1501200</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>PX-20260416-00000225</t>
+          <t>PX-20260608-00000387</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>00000225</t>
+          <t>00000387</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH Y TẾ GIÁO DỤC PQ</t>
+          <t>CÔNG TY CỔ PHẦN PHÁT TRIỂN ĐẦU TƯ XÂY DỰNG HOÀNG TẤN</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>0318377199</t>
+          <t>0318165243</t>
         </is>
       </c>
       <c r="F258" t="n">
-        <v>1080000</v>
+        <v>9931000</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>PX-20260416-00000224</t>
+          <t>PX-20260611-00000389</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>00000224</t>
+          <t>00000389</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F259" t="n">
-        <v>1458000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>PX-20260416-00000223</t>
+          <t>PX-20260611-00000390</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>00000223</t>
+          <t>00000390</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F260" t="n">
-        <v>3888000</v>
+        <v>378000</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>PX-20260417-00000226</t>
+          <t>PX-20260612-00000391</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>00000226</t>
+          <t>00000391</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ - DỊCH VỤ Y TẾ ĐẠI ĐỒNG</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0318801153</t>
         </is>
       </c>
       <c r="F261" t="n">
-        <v>1836000</v>
+        <v>162000</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>PX-20260420-00000227</t>
+          <t>PX-20260613-00000392</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>00000227</t>
+          <t>00000392</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>0304276507</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F262" t="n">
-        <v>315360</v>
+        <v>2451600</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>PX-20260420-00000228</t>
+          <t>PX-20260613-00000393</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>00000228</t>
+          <t>00000393</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Đại Học Y Dược Thành Phố Hồ Chí Minh</t>
+          <t>CÔNG TY TNHH TÂM S’LIFE GYM</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>0302370906</t>
+          <t>0314114960</t>
         </is>
       </c>
       <c r="F263" t="n">
-        <v>577800</v>
+        <v>705240</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>PX-20260420-00000229</t>
+          <t>PX-20260614-00000394</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>00000229</t>
+          <t>00000394</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN PHƯƠNG NAM PHIM</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>0305561507</t>
         </is>
       </c>
       <c r="F264" t="n">
-        <v>603600</v>
+        <v>662040</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>PX-20260420-00000230</t>
+          <t>PX-20260615-00000395</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>00000230</t>
+          <t>00000395</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F265" t="n">
-        <v>1404000</v>
+        <v>544320</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>PX-20260414-00000215</t>
+          <t>PX-20260615-00000396</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>00000215</t>
+          <t>00000396</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>0319082261</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F266" t="n">
-        <v>1840000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>PX-20260414-00000216</t>
+          <t>PX-20260616-00000397</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>00000216</t>
+          <t>00000397</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F267" t="n">
-        <v>2679000</v>
+        <v>76896000</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>PX-20260414-00000217</t>
+          <t>PX-20260617-00000398</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>00000217</t>
+          <t>00000398</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F268" t="n">
-        <v>545400</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>PX-20260415-00000218</t>
+          <t>PX-20260618-00000399</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>00000218</t>
+          <t>00000399</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>0310939343</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F269" t="n">
-        <v>9563400</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>PX-20260415-00000219</t>
+          <t>PX-20260618-00000400</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>00000219</t>
+          <t>00000400</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F270" t="n">
-        <v>4779000</v>
+        <v>1866240</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>PX-20260415-00000220</t>
+          <t>PX-20260618-00000401</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>00000220</t>
+          <t>00000401</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Trường Mầm Non 9</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>0306454226</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F271" t="n">
-        <v>146000</v>
+        <v>1350000</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>PX-20260415-00000221</t>
+          <t>PX-20260618-00000402</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>00000221</t>
+          <t>00000402</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F272" t="n">
-        <v>1404000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>PX-20260415-00000222</t>
+          <t>PX-20260618-00000403</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>00000222</t>
+          <t>00000403</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ GIAO NHẬN VẬN TẢI QUYỀN NĂNG</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0304530721</t>
         </is>
       </c>
       <c r="F273" t="n">
-        <v>1458000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>PX-20251114-00000551</t>
+          <t>PX-20260618-00000404</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>00000551</t>
+          <t>00000404</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F274" t="n">
-        <v>72846000</v>
+        <v>1706400</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>PX-20251122-00000572</t>
+          <t>PX-20260618-00000405</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>00000572</t>
+          <t>00000405</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F275" t="n">
-        <v>9155000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>PX-20251208-00000625</t>
+          <t>PX-20260416-00000225</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>00000625</t>
+          <t>00000225</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH Y TẾ GIÁO DỤC PQ</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0318377199</t>
         </is>
       </c>
       <c r="F276" t="n">
-        <v>972000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>PX-20251210-00000636</t>
+          <t>PX-20260416-00000224</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>00000636</t>
+          <t>00000224</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F277" t="n">
-        <v>1944000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>PX-20251210-00000637</t>
+          <t>PX-20260416-00000223</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>00000637</t>
+          <t>00000223</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>0309245238</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F278" t="n">
-        <v>3348000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>PX-20260424-00000236</t>
+          <t>PX-20260417-00000226</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>00000236</t>
+          <t>00000226</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI - DỊCH VỤ GIAO NHẬN TI LA</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>0301893822</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F279" t="n">
-        <v>864000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>PX-20260424-00000237</t>
+          <t>PX-20260420-00000227</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>00000237</t>
+          <t>00000227</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304276507</t>
         </is>
       </c>
       <c r="F280" t="n">
-        <v>1918080</v>
+        <v>315360</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>PX-20260424-00000238</t>
+          <t>PX-20260420-00000228</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>00000238</t>
+          <t>00000228</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>Đại Học Y Dược Thành Phố Hồ Chí Minh</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0302370906</t>
         </is>
       </c>
       <c r="F281" t="n">
-        <v>959040</v>
+        <v>577800</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>PX-20260424-00000239</t>
+          <t>PX-20260420-00000229</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>00000239</t>
+          <t>00000229</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F282" t="n">
-        <v>756000</v>
+        <v>603600</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>PX-20260425-00000243</t>
+          <t>PX-20260420-00000230</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>00000243</t>
+          <t>00000230</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F283" t="n">
-        <v>1717200</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>PX-20260425-00000242</t>
+          <t>PX-20260414-00000215</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>00000242</t>
+          <t>00000215</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>0304757169</t>
+          <t>0319082261</t>
         </is>
       </c>
       <c r="F284" t="n">
-        <v>632880</v>
+        <v>1840000</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>PX-20260422-00000233</t>
+          <t>PX-20260414-00000216</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>00000233</t>
+          <t>00000216</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F285" t="n">
-        <v>4976640</v>
+        <v>2679000</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>PX-20260423-00000234</t>
+          <t>PX-20260414-00000217</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>00000234</t>
+          <t>00000217</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F286" t="n">
-        <v>1512000</v>
+        <v>545400</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>PX-20260423-00000235</t>
+          <t>PX-20260415-00000218</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>00000235</t>
+          <t>00000218</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0310939343</t>
         </is>
       </c>
       <c r="F287" t="n">
-        <v>4158000</v>
+        <v>9563400</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>PX-20260424-00000240</t>
+          <t>PX-20260415-00000219</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>00000240</t>
+          <t>00000219</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F288" t="n">
-        <v>1400000</v>
+        <v>4779000</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>PX-20260424-00000241</t>
+          <t>PX-20260415-00000220</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>00000241</t>
+          <t>00000220</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>Trường Mầm Non 9</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0306454226</t>
         </is>
       </c>
       <c r="F289" t="n">
-        <v>2800000</v>
+        <v>146000</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>PX-20251216-00000645</t>
+          <t>PX-20260415-00000221</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>00000645</t>
+          <t>00000221</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F290" t="n">
-        <v>648000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>PX-20251213-00000640</t>
+          <t>PX-20260415-00000222</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>00000640</t>
+          <t>00000222</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F291" t="n">
-        <v>2440000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>PX-20251212-00000639</t>
+          <t>PX-20251114-00000551</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>00000639</t>
+          <t>00000551</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>0309245238</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F292" t="n">
-        <v>2768040</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>PX-20251211-00000638</t>
+          <t>PX-20251122-00000572</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>00000638</t>
+          <t>00000572</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F293" t="n">
-        <v>918000</v>
+        <v>9155000</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>PX-20251225-00000665</t>
+          <t>PX-20251208-00000625</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>00000665</t>
+          <t>00000625</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F294" t="n">
-        <v>864000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>PX-20251225-00000668</t>
+          <t>PX-20251210-00000636</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>00000668</t>
+          <t>00000636</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>0305335949</t>
         </is>
       </c>
       <c r="F295" t="n">
-        <v>972000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>PX-20251225-00000667</t>
+          <t>PX-20251210-00000637</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>00000667</t>
+          <t>00000637</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0309245238</t>
         </is>
       </c>
       <c r="F296" t="n">
-        <v>594000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>PX-20251225-00000666</t>
+          <t>PX-20260424-00000236</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>00000666</t>
+          <t>00000236</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI - DỊCH VỤ GIAO NHẬN TI LA</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0301893822</t>
         </is>
       </c>
       <c r="F297" t="n">
-        <v>918000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>PX-20251217-00000647</t>
+          <t>PX-20260424-00000237</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>00000647</t>
+          <t>00000237</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F298" t="n">
-        <v>8424000</v>
+        <v>1918080</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>PX-20251216-00000646</t>
+          <t>PX-20260424-00000238</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>00000646</t>
+          <t>00000238</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F299" t="n">
-        <v>1290060</v>
+        <v>959040</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>PX-20251216-00000644</t>
+          <t>PX-20260424-00000239</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>00000644</t>
+          <t>00000239</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F300" t="n">
-        <v>1404000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>PX-20260119-00000019</t>
+          <t>PX-20260425-00000243</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>00000019</t>
+          <t>00000243</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F301" t="n">
-        <v>492480</v>
+        <v>1717200</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>PX-20260112-00000009</t>
+          <t>PX-20260425-00000242</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>00000009</t>
+          <t>00000242</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH XÂY DỰNG THIÊN PHÚ THÀNH</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0304757169</t>
         </is>
       </c>
       <c r="F302" t="n">
-        <v>864000</v>
+        <v>632880</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>PX-20260114-00000012</t>
+          <t>PX-20260422-00000233</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>00000012</t>
+          <t>00000233</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F303" t="n">
-        <v>3142800</v>
+        <v>4976640</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>PX-20260123-00000029</t>
+          <t>PX-20260423-00000234</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>00000029</t>
+          <t>00000234</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SẢN XUẤT THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU TẦM NHÌN MỚI</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>0318821079</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F304" t="n">
-        <v>3200000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>PX-20260123-00000028</t>
+          <t>PX-20260423-00000235</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>00000028</t>
+          <t>00000235</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F305" t="n">
-        <v>1080000</v>
+        <v>4158000</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>PX-20260123-00000027</t>
+          <t>PX-20260424-00000240</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>00000027</t>
+          <t>00000240</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F306" t="n">
-        <v>4276000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>PX-20260122-00000026</t>
+          <t>PX-20260424-00000241</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>00000026</t>
+          <t>00000241</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>0302553917</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F307" t="n">
-        <v>993000</v>
+        <v>2800000</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>PX-20260122-00000025</t>
+          <t>PX-20251216-00000645</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>00000025</t>
+          <t>00000645</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>0301475102</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F308" t="n">
-        <v>650160</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>PX-20260122-00000024</t>
+          <t>PX-20251213-00000640</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>00000024</t>
+          <t>00000640</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0319224290</t>
         </is>
       </c>
       <c r="F309" t="n">
-        <v>1500000</v>
+        <v>2440000</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>PX-20260120-00000023</t>
+          <t>PX-20251212-00000639</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>00000023</t>
+          <t>00000639</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0309245238</t>
         </is>
       </c>
       <c r="F310" t="n">
-        <v>594000</v>
+        <v>2768040</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>PX-20260123-00000032</t>
+          <t>PX-20251211-00000638</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>00000032</t>
+          <t>00000638</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOTTECINEMA VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>0302575928</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F311" t="n">
-        <v>195000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>PX-20260119-00000022</t>
+          <t>PX-20251225-00000665</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>00000022</t>
+          <t>00000665</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F312" t="n">
-        <v>1255000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>PX-20260119-00000021</t>
+          <t>PX-20251225-00000668</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>00000021</t>
+          <t>00000668</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F313" t="n">
-        <v>540000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>PX-20260119-00000020</t>
+          <t>PX-20251225-00000667</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>00000020</t>
+          <t>00000667</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F314" t="n">
-        <v>1080000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>PX-20260504-00000278</t>
+          <t>PX-20251225-00000666</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>00000278</t>
+          <t>00000666</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F315" t="n">
-        <v>999000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>PX-20260504-00000280</t>
+          <t>PX-20251217-00000647</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>00000280</t>
+          <t>00000647</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>0319286949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F316" t="n">
-        <v>427680</v>
+        <v>8424000</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>PX-20260507-00000283</t>
+          <t>PX-20251216-00000646</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>00000283</t>
+          <t>00000646</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>0319082261</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F317" t="n">
-        <v>302400</v>
+        <v>1290060</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>PX-20260507-00000284</t>
+          <t>PX-20251216-00000644</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>00000284</t>
+          <t>00000644</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN THIẾT KẾ VÀ XÂY DỰNG P.C.E</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>0303206673</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F318" t="n">
-        <v>4836240</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>PX-20260507-00000285</t>
+          <t>PX-20260119-00000019</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>00000285</t>
+          <t>00000019</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F319" t="n">
-        <v>3240000</v>
+        <v>492480</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>PX-20251029-00000500</t>
+          <t>PX-20260112-00000009</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>00000500</t>
+          <t>00000009</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F320" t="n">
-        <v>12312000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>PX-20250731-00000288</t>
+          <t>PX-20260114-00000012</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>00000288</t>
+          <t>00000012</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F321" t="n">
-        <v>15228000</v>
+        <v>3142800</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>PX-20250621-00000214</t>
+          <t>PX-20260123-00000029</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>00000214</t>
+          <t>00000029</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH SẢN XUẤT THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU TẦM NHÌN MỚI</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0318821079</t>
         </is>
       </c>
       <c r="F322" t="n">
-        <v>4860000</v>
+        <v>3200000</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>PX-20250227-00000069</t>
+          <t>PX-20260123-00000028</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>00000069</t>
+          <t>00000028</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F323" t="n">
-        <v>1400000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>PX-20251103-00000527</t>
+          <t>PX-20260123-00000027</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>00000527</t>
+          <t>00000027</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0316326174</t>
         </is>
       </c>
       <c r="F324" t="n">
-        <v>594000</v>
+        <v>4276000</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>PX-20251103-00000526</t>
+          <t>PX-20260122-00000026</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>00000526</t>
+          <t>00000026</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0302553917</t>
         </is>
       </c>
       <c r="F325" t="n">
-        <v>4100000</v>
+        <v>993000</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>PX-20251101-00000525</t>
+          <t>PX-20260122-00000025</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>00000525</t>
+          <t>00000025</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0301475102</t>
         </is>
       </c>
       <c r="F326" t="n">
-        <v>22788000</v>
+        <v>650160</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>PX-20251101-00000524</t>
+          <t>PX-20260122-00000024</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>00000524</t>
+          <t>00000024</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F327" t="n">
-        <v>237600</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>PX-20251101-00000523</t>
+          <t>PX-20260120-00000023</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>00000523</t>
+          <t>00000023</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>0313639549</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F328" t="n">
-        <v>756000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>PX-20251031-00000522</t>
+          <t>PX-20260123-00000032</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>00000522</t>
+          <t>00000032</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH LOTTECINEMA VIỆT NAM</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0302575928</t>
         </is>
       </c>
       <c r="F329" t="n">
-        <v>9720000</v>
+        <v>195000</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>PX-20251031-00000520</t>
+          <t>PX-20260119-00000022</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>00000520</t>
+          <t>00000022</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F330" t="n">
-        <v>18954000</v>
+        <v>1255000</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>PX-20251031-00000519</t>
+          <t>PX-20260119-00000021</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>00000519</t>
+          <t>00000021</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F331" t="n">
-        <v>5940000</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>PX-20251031-00000518</t>
+          <t>PX-20260119-00000020</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>00000518</t>
+          <t>00000020</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F332" t="n">
-        <v>72846000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>PX-20251031-00000517</t>
+          <t>PX-20260504-00000278</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>00000517</t>
+          <t>00000278</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH NHÀ MÁY BIA HEINEKEN VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>0300831132</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F333" t="n">
-        <v>353000</v>
+        <v>999000</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>PX-20251031-00000516</t>
+          <t>PX-20260504-00000280</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>00000516</t>
+          <t>00000280</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0319286949</t>
         </is>
       </c>
       <c r="F334" t="n">
-        <v>2700000</v>
+        <v>427680</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>PX-20251030-00000515</t>
+          <t>PX-20260507-00000283</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>00000515</t>
+          <t>00000283</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI PHONG CÁCH XANH</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0319082261</t>
         </is>
       </c>
       <c r="F335" t="n">
-        <v>5400000</v>
+        <v>302400</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>PX-20251030-00000514</t>
+          <t>PX-20260507-00000284</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>00000514</t>
+          <t>00000284</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
+          <t>CÔNG TY TNHH TƯ VẤN THIẾT KẾ VÀ XÂY DỰNG P.C.E</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>0314683195</t>
+          <t>0303206673</t>
         </is>
       </c>
       <c r="F336" t="n">
-        <v>2538000</v>
+        <v>4836240</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>PX-20251030-00000513</t>
+          <t>PX-20260507-00000285</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>00000513</t>
+          <t>00000285</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F337" t="n">
-        <v>5184000</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>PX-20251030-00000512</t>
+          <t>PX-20251029-00000500</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>00000512</t>
+          <t>00000500</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F338" t="n">
-        <v>2376000</v>
+        <v>12312000</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>PX-20251030-00000511</t>
+          <t>PX-20250731-00000288</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>00000511</t>
+          <t>00000288</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>0304241504</t>
         </is>
       </c>
       <c r="F339" t="n">
-        <v>594000</v>
+        <v>15228000</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>PX-20251030-00000510</t>
+          <t>PX-20250621-00000214</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>00000510</t>
+          <t>00000214</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F340" t="n">
-        <v>756000</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>PX-20251030-00000509</t>
+          <t>PX-20250227-00000069</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>00000509</t>
+          <t>00000069</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F341" t="n">
-        <v>1296000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>PX-20251030-00000508</t>
+          <t>PX-20251103-00000527</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>00000508</t>
+          <t>00000527</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F342" t="n">
-        <v>1080000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>PX-20251030-00000507</t>
+          <t>PX-20251103-00000526</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>00000507</t>
+          <t>00000526</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F343" t="n">
-        <v>3456000</v>
+        <v>4100000</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>PX-20251030-00000506</t>
+          <t>PX-20251101-00000525</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>00000506</t>
+          <t>00000525</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F344" t="n">
-        <v>72846000</v>
+        <v>22788000</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>PX-20251030-00000505</t>
+          <t>PX-20251101-00000524</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>00000505</t>
+          <t>00000524</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F345" t="n">
-        <v>4590000</v>
+        <v>237600</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>PX-20251030-00000504</t>
+          <t>PX-20251101-00000523</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>00000504</t>
+          <t>00000523</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0313639549</t>
         </is>
       </c>
       <c r="F346" t="n">
-        <v>864000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>PX-20251029-00000503</t>
+          <t>PX-20251031-00000522</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>00000503</t>
+          <t>00000522</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F347" t="n">
-        <v>17604000</v>
+        <v>9720000</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>PX-20251029-00000502</t>
+          <t>PX-20251031-00000520</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>00000502</t>
+          <t>00000520</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F348" t="n">
-        <v>6966000</v>
+        <v>18954000</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>PX-20251029-00000501</t>
+          <t>PX-20251031-00000519</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>00000501</t>
+          <t>00000519</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F349" t="n">
-        <v>2214000</v>
+        <v>5940000</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>PX-20251029-00000499</t>
+          <t>PX-20251031-00000518</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>00000499</t>
+          <t>00000518</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F350" t="n">
-        <v>702000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>PX-20251029-00000498</t>
+          <t>PX-20251031-00000517</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>00000498</t>
+          <t>00000517</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN CLC</t>
+          <t>CÔNG TY TNHH NHÀ MÁY BIA HEINEKEN VIỆT NAM</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>0316664342</t>
+          <t>0300831132</t>
         </is>
       </c>
       <c r="F351" t="n">
-        <v>561600</v>
+        <v>353000</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>PX-20251029-00000497</t>
+          <t>PX-20251031-00000516</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>00000497</t>
+          <t>00000516</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F352" t="n">
-        <v>7452000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>PX-20251029-00000496</t>
+          <t>PX-20251030-00000515</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>00000496</t>
+          <t>00000515</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F353" t="n">
-        <v>1134000</v>
+        <v>5400000</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>PX-20251029-00000495</t>
+          <t>PX-20251030-00000514</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>00000495</t>
+          <t>00000514</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Việt Phú Bình Dương</t>
+          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>3700544868</t>
+          <t>0314683195</t>
         </is>
       </c>
       <c r="F354" t="n">
-        <v>1188000</v>
+        <v>2538000</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>PX-20251029-00000494</t>
+          <t>PX-20251030-00000513</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>00000494</t>
+          <t>00000513</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F355" t="n">
-        <v>1188000</v>
+        <v>5184000</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>PX-20251029-00000493</t>
+          <t>PX-20251030-00000512</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>00000493</t>
+          <t>00000512</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F356" t="n">
-        <v>326160</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>PX-20251029-00000492</t>
+          <t>PX-20251030-00000511</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>00000492</t>
+          <t>00000511</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F357" t="n">
-        <v>3564000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>PX-20251029-00000491</t>
+          <t>PX-20251030-00000510</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>00000491</t>
+          <t>00000510</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F358" t="n">
-        <v>4752000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>PX-20251028-00000490</t>
+          <t>PX-20251030-00000509</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>00000490</t>
+          <t>00000509</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F359" t="n">
-        <v>669600</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>PX-20251028-00000489</t>
+          <t>PX-20251030-00000508</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>00000489</t>
+          <t>00000508</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>0313639549</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F360" t="n">
-        <v>1296000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>PX-20251027-00000487</t>
+          <t>PX-20251030-00000507</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>00000487</t>
+          <t>00000507</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F361" t="n">
-        <v>9828000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>PX-20251027-00000486</t>
+          <t>PX-20251030-00000506</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>00000486</t>
+          <t>00000506</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F362" t="n">
-        <v>19656000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>PX-20251027-00000485</t>
+          <t>PX-20251030-00000505</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>00000485</t>
+          <t>00000505</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F363" t="n">
-        <v>972000</v>
+        <v>4590000</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>PX-20251025-00000484</t>
+          <t>PX-20251030-00000504</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>00000484</t>
+          <t>00000504</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F364" t="n">
-        <v>2000000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>PX-20251024-00000483</t>
+          <t>PX-20251029-00000503</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>00000483</t>
+          <t>00000503</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F365" t="n">
-        <v>72846000</v>
+        <v>17604000</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>PX-20251024-00000482</t>
+          <t>PX-20251029-00000502</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>00000482</t>
+          <t>00000502</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F366" t="n">
-        <v>1512000</v>
+        <v>6966000</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>PX-20251024-00000481</t>
+          <t>PX-20251029-00000501</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>00000481</t>
+          <t>00000501</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F367" t="n">
-        <v>864000</v>
+        <v>2214000</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>PX-20251024-00000480</t>
+          <t>PX-20251029-00000499</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>00000480</t>
+          <t>00000499</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F368" t="n">
-        <v>648000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>PX-20251023-00000479</t>
+          <t>PX-20251029-00000498</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>00000479</t>
+          <t>00000498</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN CLC</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0316664342</t>
         </is>
       </c>
       <c r="F369" t="n">
-        <v>1836000</v>
+        <v>561600</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>PX-20251022-00000478</t>
+          <t>PX-20251029-00000497</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>00000478</t>
+          <t>00000497</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F370" t="n">
-        <v>594000</v>
+        <v>7452000</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>PX-20251021-00000477</t>
+          <t>PX-20251029-00000496</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>00000477</t>
+          <t>00000496</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F371" t="n">
-        <v>1096480</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>PX-20251020-00000476</t>
+          <t>PX-20251029-00000495</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>00000476</t>
+          <t>00000495</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Công Ty TNHH Việt Phú Bình Dương</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3700544868</t>
         </is>
       </c>
       <c r="F372" t="n">
-        <v>1890000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>PX-20251020-00000475</t>
+          <t>PX-20251029-00000494</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>00000475</t>
+          <t>00000494</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SOGNI GROUP</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>0319114795</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F373" t="n">
-        <v>732240</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>PX-20251020-00000474</t>
+          <t>PX-20251029-00000493</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>00000474</t>
+          <t>00000493</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>0402105588</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F374" t="n">
-        <v>3974400</v>
+        <v>326160</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>PX-20251020-00000473</t>
+          <t>PX-20251029-00000492</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>00000473</t>
+          <t>00000492</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F375" t="n">
-        <v>1520000</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>PX-20251018-00000472</t>
+          <t>PX-20251029-00000491</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>00000472</t>
+          <t>00000491</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F376" t="n">
-        <v>3216540</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>PX-20251018-00000471</t>
+          <t>PX-20251028-00000490</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>00000471</t>
+          <t>00000490</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F377" t="n">
-        <v>740880</v>
+        <v>669600</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>PX-20251018-00000470</t>
+          <t>PX-20251028-00000489</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>00000470</t>
+          <t>00000489</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>079161021911</t>
+          <t>0313639549</t>
         </is>
       </c>
       <c r="F378" t="n">
-        <v>8493610</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>PX-20251017-00000469</t>
+          <t>PX-20251027-00000487</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>00000469</t>
+          <t>00000487</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Việt Phú Bình Dương</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>3700544868</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F379" t="n">
-        <v>2700000</v>
+        <v>9828000</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>PX-20251016-00000468</t>
+          <t>PX-20251027-00000486</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>00000468</t>
+          <t>00000486</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F380" t="n">
-        <v>972000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>PX-20251015-00000466</t>
+          <t>PX-20251027-00000485</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>00000466</t>
+          <t>00000485</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F381" t="n">
-        <v>864000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>PX-20251015-00000465</t>
+          <t>PX-20251025-00000484</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>00000465</t>
+          <t>00000484</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F382" t="n">
-        <v>1080000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>PX-20251015-00000464</t>
+          <t>PX-20251024-00000483</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>00000464</t>
+          <t>00000483</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F383" t="n">
-        <v>3388000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>PX-20251014-00000463</t>
+          <t>PX-20251024-00000482</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>00000463</t>
+          <t>00000482</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F384" t="n">
-        <v>2160000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>PX-20251014-00000462</t>
+          <t>PX-20251024-00000481</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>00000462</t>
+          <t>00000481</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>0305335949</t>
         </is>
       </c>
       <c r="F385" t="n">
-        <v>1404000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>PX-20251014-00000461</t>
+          <t>PX-20251024-00000480</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>00000461</t>
+          <t>00000480</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F386" t="n">
-        <v>1944000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>PX-20251014-00000460</t>
+          <t>PX-20251023-00000479</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>00000460</t>
+          <t>00000479</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F387" t="n">
-        <v>810000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>PX-20251014-00000459</t>
+          <t>PX-20251022-00000478</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>00000459</t>
+          <t>00000478</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN NEW DC</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>0313477249</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F388" t="n">
-        <v>1359720</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>PX-20251014-00000458</t>
+          <t>PX-20251021-00000477</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>00000458</t>
+          <t>00000477</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Trường Tiểu Học Kết Đoàn</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>0307268247</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F389" t="n">
-        <v>1416960</v>
+        <v>1096480</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>PX-20251013-00000457</t>
+          <t>PX-20251020-00000476</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>00000457</t>
+          <t>00000476</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F390" t="n">
-        <v>2592000</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>PX-20251013-00000456</t>
+          <t>PX-20251020-00000475</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>00000456</t>
+          <t>00000475</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH SOGNI GROUP</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0319114795</t>
         </is>
       </c>
       <c r="F391" t="n">
-        <v>864000</v>
+        <v>732240</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>PX-20251010-00000455</t>
+          <t>PX-20251020-00000474</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>00000455</t>
+          <t>00000474</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG 179</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0402105588</t>
         </is>
       </c>
       <c r="F392" t="n">
-        <v>972000</v>
+        <v>3974400</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>PX-20251010-00000454</t>
+          <t>PX-20251020-00000473</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>00000454</t>
+          <t>00000473</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F393" t="n">
-        <v>648000</v>
+        <v>1520000</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>PX-20251010-00000453</t>
+          <t>PX-20251018-00000472</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>00000453</t>
+          <t>00000472</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F394" t="n">
-        <v>918000</v>
+        <v>3216540</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>PX-20251010-00000452</t>
+          <t>PX-20251018-00000471</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>00000452</t>
+          <t>00000471</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F395" t="n">
-        <v>1620000</v>
+        <v>740880</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>PX-20251009-00000451</t>
+          <t>PX-20251018-00000470</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>00000451</t>
+          <t>00000470</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>HỘ KINH DOANH STUDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>079161021911</t>
         </is>
       </c>
       <c r="F396" t="n">
-        <v>6480000</v>
+        <v>8493610</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>PX-20251009-00000450</t>
+          <t>PX-20251017-00000469</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>00000450</t>
+          <t>00000469</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>Công Ty TNHH Việt Phú Bình Dương</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>3700544868</t>
         </is>
       </c>
       <c r="F397" t="n">
-        <v>2376000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>PX-20251009-00000449</t>
+          <t>PX-20251016-00000468</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>00000449</t>
+          <t>00000468</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F398" t="n">
-        <v>11772000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>PX-20251009-00000448</t>
+          <t>PX-20251015-00000466</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>00000448</t>
+          <t>00000466</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIẢI TRÍ HOÀNG HẢI</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>0316707853</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F399" t="n">
-        <v>760000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>PX-20251009-00000447</t>
+          <t>PX-20251015-00000465</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>00000447</t>
+          <t>00000465</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F400" t="n">
-        <v>864000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>PX-20251009-00000446</t>
+          <t>PX-20251015-00000464</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>00000446</t>
+          <t>00000464</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Trường Mầm Non Hải Âu trực thuộc UBND Phường Diên Hồng</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>0303881999</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F401" t="n">
-        <v>2595000</v>
+        <v>3388000</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>PX-20251008-00000445</t>
+          <t>PX-20251014-00000463</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>00000445</t>
+          <t>00000463</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F402" t="n">
-        <v>864000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>PX-20251008-00000444</t>
+          <t>PX-20251014-00000462</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>00000444</t>
+          <t>00000462</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F403" t="n">
-        <v>1300000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>PX-20251008-00000443</t>
+          <t>PX-20251014-00000461</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>00000443</t>
+          <t>00000461</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F404" t="n">
-        <v>1080000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>PX-20251008-00000442</t>
+          <t>PX-20251014-00000460</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>00000442</t>
+          <t>00000460</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F405" t="n">
-        <v>594000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>PX-20251006-00000441</t>
+          <t>PX-20251014-00000459</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>00000441</t>
+          <t>00000459</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY CỔ PHẦN NEW DC</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0313477249</t>
         </is>
       </c>
       <c r="F406" t="n">
-        <v>1296000</v>
+        <v>1359720</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>PX-20251006-00000440</t>
+          <t>PX-20251014-00000458</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>00000440</t>
+          <t>00000458</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
+          <t>Trường Tiểu Học Kết Đoàn</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0307268247</t>
         </is>
       </c>
       <c r="F407" t="n">
-        <v>1674000</v>
+        <v>1416960</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>PX-20251003-00000439</t>
+          <t>PX-20251013-00000457</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>00000439</t>
+          <t>00000457</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F408" t="n">
-        <v>2700000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>PX-20251002-00000438</t>
+          <t>PX-20251013-00000456</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>00000438</t>
+          <t>00000456</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F409" t="n">
-        <v>972000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>PX-20251001-00000436</t>
+          <t>PX-20251010-00000455</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>00000436</t>
+          <t>00000455</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F410" t="n">
-        <v>1080000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>PX-20250930-00000435</t>
+          <t>PX-20251010-00000454</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>00000435</t>
+          <t>00000454</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F411" t="n">
-        <v>11448000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>PX-20250930-00000434</t>
+          <t>PX-20251010-00000453</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>00000434</t>
+          <t>00000453</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F412" t="n">
-        <v>864000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>PX-20250930-00000433</t>
+          <t>PX-20251010-00000452</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>00000433</t>
+          <t>00000452</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F413" t="n">
-        <v>594000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>PX-20250930-00000432</t>
+          <t>PX-20251009-00000451</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>00000432</t>
+          <t>00000451</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F414" t="n">
-        <v>1296000</v>
+        <v>6480000</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>PX-20250930-00000431</t>
+          <t>PX-20251009-00000450</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>00000431</t>
+          <t>00000450</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F415" t="n">
-        <v>22356000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>PX-20250930-00000429</t>
+          <t>PX-20251009-00000449</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>00000429</t>
+          <t>00000449</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F416" t="n">
-        <v>4590000</v>
+        <v>11772000</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>PX-20250930-00000428</t>
+          <t>PX-20251009-00000448</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>00000428</t>
+          <t>00000448</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH GIẢI TRÍ HOÀNG HẢI</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0316707853</t>
         </is>
       </c>
       <c r="F417" t="n">
-        <v>2592000</v>
+        <v>760000</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>PX-20250930-00000427</t>
+          <t>PX-20251009-00000447</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>00000427</t>
+          <t>00000447</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F418" t="n">
-        <v>3780000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>PX-20250930-00000426</t>
+          <t>PX-20251009-00000446</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>00000426</t>
+          <t>00000446</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>Trường Mầm Non Hải Âu trực thuộc UBND Phường Diên Hồng</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0303881999</t>
         </is>
       </c>
       <c r="F419" t="n">
-        <v>6156000</v>
+        <v>2595000</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>PX-20250929-00000425</t>
+          <t>PX-20251008-00000445</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>00000425</t>
+          <t>00000445</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F420" t="n">
-        <v>5400000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>PX-20250929-00000424</t>
+          <t>PX-20251008-00000444</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>00000424</t>
+          <t>00000444</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F421" t="n">
-        <v>3888000</v>
+        <v>1300000</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>PX-20250929-00000423</t>
+          <t>PX-20251008-00000443</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>00000423</t>
+          <t>00000443</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F422" t="n">
-        <v>2112480</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>PX-20250929-00000422</t>
+          <t>PX-20251008-00000442</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>00000422</t>
+          <t>00000442</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F423" t="n">
-        <v>2376000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>PX-20250929-00000421</t>
+          <t>PX-20251006-00000441</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>00000421</t>
+          <t>00000441</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F424" t="n">
-        <v>648000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>PX-20250929-00000420</t>
+          <t>PX-20251006-00000440</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>00000420</t>
+          <t>00000440</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F425" t="n">
-        <v>14094000</v>
+        <v>1674000</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>PX-20250929-00000419</t>
+          <t>PX-20251003-00000439</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>00000419</t>
+          <t>00000439</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F426" t="n">
-        <v>3672000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>PX-20250929-00000418</t>
+          <t>PX-20251002-00000438</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>00000418</t>
+          <t>00000438</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F427" t="n">
-        <v>1566000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>PX-20250929-00000417</t>
+          <t>PX-20251001-00000436</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>00000417</t>
+          <t>00000436</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F428" t="n">
-        <v>1188000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>PX-20250929-00000416</t>
+          <t>PX-20250930-00000435</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>00000416</t>
+          <t>00000435</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F429" t="n">
-        <v>8154000</v>
+        <v>11448000</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>PX-20250929-00000415</t>
+          <t>PX-20250930-00000434</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>00000415</t>
+          <t>00000434</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F430" t="n">
-        <v>4525200</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>PX-20250929-00000414</t>
+          <t>PX-20250930-00000433</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>00000414</t>
+          <t>00000433</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>0313639549</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F431" t="n">
-        <v>864000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>PX-20250929-00000413</t>
+          <t>PX-20250930-00000432</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>00000413</t>
+          <t>00000432</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F432" t="n">
-        <v>2700000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>PX-20250929-00000412</t>
+          <t>PX-20250930-00000431</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>00000412</t>
+          <t>00000431</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F433" t="n">
-        <v>6642000</v>
+        <v>22356000</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>PX-20250927-00000411</t>
+          <t>PX-20250930-00000429</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>00000411</t>
+          <t>00000429</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F434" t="n">
-        <v>594000</v>
+        <v>4590000</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>PX-20250927-00000410</t>
+          <t>PX-20250930-00000428</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>00000410</t>
+          <t>00000428</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI VẬN TẢI ANH QUỐC</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>0314853256</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F435" t="n">
-        <v>648000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>PX-20250927-00000409</t>
+          <t>PX-20250930-00000427</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>00000409</t>
+          <t>00000427</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F436" t="n">
-        <v>1420410</v>
+        <v>3780000</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>PX-20250926-00000408</t>
+          <t>PX-20250930-00000426</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>00000408</t>
+          <t>00000426</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F437" t="n">
-        <v>864000</v>
+        <v>6156000</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>PX-20250926-00000407</t>
+          <t>PX-20250929-00000425</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>00000407</t>
+          <t>00000425</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F438" t="n">
-        <v>810000</v>
+        <v>5400000</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>PX-20250926-00000406</t>
+          <t>PX-20250929-00000424</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>00000406</t>
+          <t>00000424</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F439" t="n">
-        <v>1296000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>PX-20250926-00000405</t>
+          <t>PX-20250929-00000423</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>00000405</t>
+          <t>00000423</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F440" t="n">
-        <v>810000</v>
+        <v>2112480</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>PX-20250926-00000404</t>
+          <t>PX-20250929-00000422</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>00000404</t>
+          <t>00000422</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F441" t="n">
-        <v>594000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>PX-20250925-00000403</t>
+          <t>PX-20250929-00000421</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>00000403</t>
+          <t>00000421</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F442" t="n">
-        <v>918000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>PX-20250925-00000402</t>
+          <t>PX-20250929-00000420</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>00000402</t>
+          <t>00000420</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F443" t="n">
-        <v>17604000</v>
+        <v>14094000</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>PX-20250925-00000401</t>
+          <t>PX-20250929-00000419</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>00000401</t>
+          <t>00000419</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F444" t="n">
-        <v>19008000</v>
+        <v>3672000</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>PX-20250925-00000400</t>
+          <t>PX-20250929-00000418</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>00000400</t>
+          <t>00000418</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F445" t="n">
-        <v>72846000</v>
+        <v>1566000</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>PX-20250924-00000399</t>
+          <t>PX-20250929-00000417</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>00000399</t>
+          <t>00000417</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F446" t="n">
-        <v>1400000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>PX-20250924-00000398</t>
+          <t>PX-20250929-00000416</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>00000398</t>
+          <t>00000416</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F447" t="n">
-        <v>918000</v>
+        <v>8154000</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>PX-20250923-00000397</t>
+          <t>PX-20250929-00000415</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>00000397</t>
+          <t>00000415</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F448" t="n">
-        <v>3510000</v>
+        <v>4525200</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>PX-20250923-00000396</t>
+          <t>PX-20250929-00000414</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>00000396</t>
+          <t>00000414</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0313639549</t>
         </is>
       </c>
       <c r="F449" t="n">
-        <v>1674000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>PX-20250923-00000395</t>
+          <t>PX-20250929-00000413</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>00000395</t>
+          <t>00000413</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F450" t="n">
-        <v>864000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>PX-20250922-00000394</t>
+          <t>PX-20250929-00000412</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>00000394</t>
+          <t>00000412</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F451" t="n">
-        <v>922000</v>
+        <v>6642000</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>PX-20250922-00000393</t>
+          <t>PX-20250927-00000411</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>00000393</t>
+          <t>00000411</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F452" t="n">
-        <v>2592000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>PX-20250922-00000392</t>
+          <t>PX-20250927-00000410</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>00000392</t>
+          <t>00000410</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG MRA</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI VẬN TẢI ANH QUỐC</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>0317875145</t>
+          <t>0314853256</t>
         </is>
       </c>
       <c r="F453" t="n">
-        <v>4184300</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>PX-20250922-00000391</t>
+          <t>PX-20250927-00000409</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>00000391</t>
+          <t>00000409</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F454" t="n">
-        <v>1080000</v>
+        <v>1420410</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>PX-20250906-00000359</t>
+          <t>PX-20250926-00000408</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>00000359</t>
+          <t>00000408</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F455" t="n">
-        <v>956880</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>PX-20250922-00000390</t>
+          <t>PX-20250926-00000407</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>00000390</t>
+          <t>00000407</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F456" t="n">
-        <v>756000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>PX-20250919-00000389</t>
+          <t>PX-20250926-00000406</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>00000389</t>
+          <t>00000406</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F457" t="n">
-        <v>1188000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>PX-20250919-00000388</t>
+          <t>PX-20250926-00000405</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>00000388</t>
+          <t>00000405</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F458" t="n">
-        <v>1512000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>PX-20250919-00000387</t>
+          <t>PX-20250926-00000404</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>00000387</t>
+          <t>00000404</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F459" t="n">
-        <v>1728000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>PX-20250919-00000386</t>
+          <t>PX-20250925-00000403</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>00000386</t>
+          <t>00000403</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F460" t="n">
-        <v>3564000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>PX-20250918-00000385</t>
+          <t>PX-20250925-00000402</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>00000385</t>
+          <t>00000402</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F461" t="n">
-        <v>1080000</v>
+        <v>17604000</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>PX-20250918-00000384</t>
+          <t>PX-20250925-00000401</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>00000384</t>
+          <t>00000401</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F462" t="n">
-        <v>4050000</v>
+        <v>19008000</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>PX-20250917-00000383</t>
+          <t>PX-20250925-00000400</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>00000383</t>
+          <t>00000400</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F463" t="n">
-        <v>1134000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>PX-20250916-00000382</t>
+          <t>PX-20250924-00000399</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>00000382</t>
+          <t>00000399</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F464" t="n">
-        <v>1420200</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>PX-20250916-00000381</t>
+          <t>PX-20250924-00000398</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>00000381</t>
+          <t>00000398</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F465" t="n">
-        <v>864000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>PX-20250915-00000380</t>
+          <t>PX-20250923-00000397</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>00000380</t>
+          <t>00000397</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>0317731665</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F466" t="n">
-        <v>720000</v>
+        <v>3510000</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>PX-20250915-00000379</t>
+          <t>PX-20250923-00000396</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>00000379</t>
+          <t>00000396</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>0317731666</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F467" t="n">
-        <v>720000</v>
+        <v>1674000</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>PX-20250429-00000150</t>
+          <t>PX-20250923-00000395</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>00000150</t>
+          <t>00000395</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F468" t="n">
-        <v>10908000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>PX-20250913-00000378</t>
+          <t>PX-20250922-00000394</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>00000378</t>
+          <t>00000394</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F469" t="n">
-        <v>3186000</v>
+        <v>922000</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>PX-20250913-00000377</t>
+          <t>PX-20250922-00000393</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>00000377</t>
+          <t>00000393</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>0315258267</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F470" t="n">
-        <v>2400000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>PX-20250913-00000376</t>
+          <t>PX-20250922-00000392</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>00000376</t>
+          <t>00000392</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH THIẾT KẾ VÀ XÂY DỰNG MRA</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>0317731665</t>
+          <t>0317875145</t>
         </is>
       </c>
       <c r="F471" t="n">
-        <v>4100000</v>
+        <v>4184300</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>PX-20250913-00000375</t>
+          <t>PX-20250922-00000391</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>00000375</t>
+          <t>00000391</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F472" t="n">
-        <v>1134000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>PX-20250913-00000374</t>
+          <t>PX-20250906-00000359</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>00000374</t>
+          <t>00000359</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F473" t="n">
-        <v>864000</v>
+        <v>956880</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>PX-20250913-00000373</t>
+          <t>PX-20250922-00000390</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>00000373</t>
+          <t>00000390</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F474" t="n">
-        <v>1800000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>PX-20250912-00000372</t>
+          <t>PX-20250919-00000389</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>00000372</t>
+          <t>00000389</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F475" t="n">
-        <v>1154000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>PX-20250911-00000371</t>
+          <t>PX-20250919-00000388</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>00000371</t>
+          <t>00000388</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>0315258267</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F476" t="n">
-        <v>3690360</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>PX-20250910-00000370</t>
+          <t>PX-20250919-00000387</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>00000370</t>
+          <t>00000387</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F477" t="n">
-        <v>1080000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>PX-20250910-00000369</t>
+          <t>PX-20250919-00000386</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>00000369</t>
+          <t>00000386</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>0315258267</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F478" t="n">
-        <v>4895340</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>PX-20250909-00000368</t>
+          <t>PX-20250918-00000385</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>00000368</t>
+          <t>00000385</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>Trường Cao Đẳng Sư Phạm Trung Ương TP.HCM</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>0307161712</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F479" t="n">
-        <v>1823040</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>PX-20250908-00000367</t>
+          <t>PX-20250918-00000384</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>00000367</t>
+          <t>00000384</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>0317731665</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F480" t="n">
-        <v>3132000</v>
+        <v>4050000</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>PX-20250908-00000366</t>
+          <t>PX-20250917-00000383</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>00000366</t>
+          <t>00000383</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F481" t="n">
-        <v>1080000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>PX-20250908-00000365</t>
+          <t>PX-20250916-00000382</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>00000365</t>
+          <t>00000382</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F482" t="n">
-        <v>1566000</v>
+        <v>1420200</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>PX-20250908-00000364</t>
+          <t>PX-20250916-00000381</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>00000364</t>
+          <t>00000381</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F483" t="n">
-        <v>648000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>PX-20250908-00000363</t>
+          <t>PX-20250915-00000380</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>00000363</t>
+          <t>00000380</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0317731665</t>
         </is>
       </c>
       <c r="F484" t="n">
-        <v>1296000</v>
+        <v>720000</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>PX-20250908-00000362</t>
+          <t>PX-20250915-00000379</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>00000362</t>
+          <t>00000379</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ GIAO NHẬN QUẢ TÁO</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>0316745295</t>
+          <t>0317731666</t>
         </is>
       </c>
       <c r="F485" t="n">
-        <v>756000</v>
+        <v>720000</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>PX-20250908-00000361</t>
+          <t>PX-20250429-00000150</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>00000361</t>
+          <t>00000150</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>0312013822</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F486" t="n">
-        <v>2376000</v>
+        <v>10908000</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>PX-20250908-00000360</t>
+          <t>PX-20250913-00000378</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>00000360</t>
+          <t>00000378</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F487" t="n">
-        <v>2300000</v>
+        <v>3186000</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>PX-20250905-00000358</t>
+          <t>PX-20250913-00000377</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>00000358</t>
+          <t>00000377</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0315258267</t>
         </is>
       </c>
       <c r="F488" t="n">
-        <v>2268000</v>
+        <v>2400000</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>PX-20250903-00000357</t>
+          <t>PX-20250913-00000376</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>00000357</t>
+          <t>00000376</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0317731665</t>
         </is>
       </c>
       <c r="F489" t="n">
-        <v>864000</v>
+        <v>4100000</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>PX-20250831-00000356</t>
+          <t>PX-20250913-00000375</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>00000356</t>
+          <t>00000375</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F490" t="n">
-        <v>972000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>PX-20250831-00000355</t>
+          <t>PX-20250913-00000374</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>00000355</t>
+          <t>00000374</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F491" t="n">
-        <v>1728000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>PX-20250831-00000354</t>
+          <t>PX-20250913-00000373</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>00000354</t>
+          <t>00000373</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F492" t="n">
-        <v>14904000</v>
+        <v>1800000</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>PX-20250830-00000353</t>
+          <t>PX-20250912-00000372</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>00000353</t>
+          <t>00000372</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F493" t="n">
-        <v>4762800</v>
+        <v>1154000</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>PX-20250830-00000352</t>
+          <t>PX-20250911-00000371</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>00000352</t>
+          <t>00000371</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315258267</t>
         </is>
       </c>
       <c r="F494" t="n">
-        <v>1080000</v>
+        <v>3690360</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>PX-20250830-00000351</t>
+          <t>PX-20250910-00000370</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>00000351</t>
+          <t>00000370</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F495" t="n">
-        <v>30034800</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>PX-20250830-00000350</t>
+          <t>PX-20250910-00000369</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>00000350</t>
+          <t>00000369</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ XÂY DỰNG - QUẢNG CÁO HOÀNG THIÊN PHÚC</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0315258267</t>
         </is>
       </c>
       <c r="F496" t="n">
-        <v>14358600</v>
+        <v>4895340</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>PX-20250829-00000349</t>
+          <t>PX-20250909-00000368</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>00000349</t>
+          <t>00000368</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Trường Cao Đẳng Sư Phạm Trung Ương TP.HCM</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0307161712</t>
         </is>
       </c>
       <c r="F497" t="n">
-        <v>918000</v>
+        <v>1823040</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>PX-20250829-00000348</t>
+          <t>PX-20250908-00000367</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>00000348</t>
+          <t>00000367</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH THIẾT BỊ TRƯỜNG HỌC QUÂN KHÔI</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0317731665</t>
         </is>
       </c>
       <c r="F498" t="n">
-        <v>3402000</v>
+        <v>3132000</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>PX-20250829-00000347</t>
+          <t>PX-20250908-00000366</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>00000347</t>
+          <t>00000366</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F499" t="n">
-        <v>702000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>PX-20250829-00000346</t>
+          <t>PX-20250908-00000365</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>00000346</t>
+          <t>00000365</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F500" t="n">
-        <v>16383600</v>
+        <v>1566000</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>PX-20250829-00000345</t>
+          <t>PX-20250908-00000364</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>00000345</t>
+          <t>00000364</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>0301475102</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F501" t="n">
-        <v>876960</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>PX-20250828-00000344</t>
+          <t>PX-20250908-00000363</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>00000344</t>
+          <t>00000363</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F502" t="n">
-        <v>7398000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>PX-20250828-00000343</t>
+          <t>PX-20250908-00000362</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>00000343</t>
+          <t>00000362</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ GIAO NHẬN QUẢ TÁO</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0316745295</t>
         </is>
       </c>
       <c r="F503" t="n">
-        <v>3024000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>PX-20250828-00000342</t>
+          <t>PX-20250908-00000361</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>00000342</t>
+          <t>00000361</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
+          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>0313659520</t>
+          <t>0312013822</t>
         </is>
       </c>
       <c r="F504" t="n">
-        <v>1382400</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>PX-20250828-00000341</t>
+          <t>PX-20250908-00000360</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>00000341</t>
+          <t>00000360</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F505" t="n">
-        <v>1782000</v>
+        <v>2300000</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>PX-20250828-00000340</t>
+          <t>PX-20250905-00000358</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>00000340</t>
+          <t>00000358</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F506" t="n">
-        <v>6480000</v>
+        <v>2268000</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>PX-20250828-00000339</t>
+          <t>PX-20250903-00000357</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>00000339</t>
+          <t>00000357</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F507" t="n">
         <v>864000</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>PX-20250828-00000338</t>
+          <t>PX-20250831-00000356</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>00000338</t>
+          <t>00000356</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F508" t="n">
-        <v>648000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>PX-20250828-00000337</t>
+          <t>PX-20250831-00000355</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>00000337</t>
+          <t>00000355</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F509" t="n">
-        <v>1404000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>PX-20250828-00000336</t>
+          <t>PX-20250831-00000354</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>00000336</t>
+          <t>00000354</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F510" t="n">
-        <v>3348000</v>
+        <v>14904000</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>PX-20250828-00000335</t>
+          <t>PX-20250830-00000353</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>00000335</t>
+          <t>00000353</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F511" t="n">
-        <v>72846000</v>
+        <v>4762800</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>PX-20250828-00000334</t>
+          <t>PX-20250830-00000352</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>00000334</t>
+          <t>00000352</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F512" t="n">
-        <v>72846000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>PX-20250828-00000333</t>
+          <t>PX-20250830-00000351</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>00000333</t>
+          <t>00000351</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F513" t="n">
-        <v>8964000</v>
+        <v>30034800</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>PX-20250827-00000332</t>
+          <t>PX-20250830-00000350</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>00000332</t>
+          <t>00000350</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Việt Phú Bình Dương</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>3700544868</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F514" t="n">
-        <v>1620000</v>
+        <v>14358600</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>PX-20250827-00000331</t>
+          <t>PX-20250829-00000349</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>00000331</t>
+          <t>00000349</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F515" t="n">
-        <v>864000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>PX-20250827-00000330</t>
+          <t>PX-20250829-00000348</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>00000330</t>
+          <t>00000348</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F516" t="n">
-        <v>864000</v>
+        <v>3402000</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>PX-20250827-00000329</t>
+          <t>PX-20250829-00000347</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>00000329</t>
+          <t>00000347</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>0313659520</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F517" t="n">
-        <v>329400</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>PX-20250826-00000328</t>
+          <t>PX-20250829-00000346</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>00000328</t>
+          <t>00000346</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F518" t="n">
-        <v>1836000</v>
+        <v>16383600</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>PX-20250826-00000327</t>
+          <t>PX-20250829-00000345</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>00000327</t>
+          <t>00000345</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN TƯ VẤN XÂY DỰNG ĐIỆN 3</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0301475102</t>
         </is>
       </c>
       <c r="F519" t="n">
-        <v>1300000</v>
+        <v>876960</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>PX-20250825-00000326</t>
+          <t>PX-20250828-00000344</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>00000326</t>
+          <t>00000344</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F520" t="n">
-        <v>11232000</v>
+        <v>7398000</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>PX-20250825-00000325</t>
+          <t>PX-20250828-00000343</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>00000325</t>
+          <t>00000343</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F521" t="n">
-        <v>8424000</v>
+        <v>3024000</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>PX-20250825-00000324</t>
+          <t>PX-20250828-00000342</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>00000324</t>
+          <t>00000342</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0313659520</t>
         </is>
       </c>
       <c r="F522" t="n">
-        <v>756000</v>
+        <v>1382400</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>PX-20250825-00000323</t>
+          <t>PX-20250828-00000341</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>00000323</t>
+          <t>00000341</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ DU LỊCH ORCHIDS</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>0312680625</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F523" t="n">
-        <v>110000</v>
+        <v>1782000</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>PX-20250825-00000322</t>
+          <t>PX-20250828-00000340</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>00000322</t>
+          <t>00000340</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F524" t="n">
-        <v>2000000</v>
+        <v>6480000</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>PX-20250822-00000321</t>
+          <t>PX-20250828-00000339</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>00000321</t>
+          <t>00000339</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F525" t="n">
         <v>864000</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>PX-20250822-00000320</t>
+          <t>PX-20250828-00000338</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>00000320</t>
+          <t>00000338</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F526" t="n">
-        <v>756000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>PX-20250822-00000319</t>
+          <t>PX-20250828-00000337</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>00000319</t>
+          <t>00000337</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F527" t="n">
-        <v>648000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>PX-20250822-00000318</t>
+          <t>PX-20250828-00000336</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>00000318</t>
+          <t>00000336</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F528" t="n">
-        <v>350000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>PX-20250821-00000317</t>
+          <t>PX-20250828-00000335</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>00000317</t>
+          <t>00000335</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F529" t="n">
         <v>72846000</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>PX-20250821-00000316</t>
+          <t>PX-20250828-00000334</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>00000316</t>
+          <t>00000334</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F530" t="n">
         <v>72846000</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>PX-20250821-00000315</t>
+          <t>PX-20250828-00000333</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>00000315</t>
+          <t>00000333</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F531" t="n">
-        <v>3456000</v>
+        <v>8964000</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>PX-20250820-00000314</t>
+          <t>PX-20250827-00000332</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>00000314</t>
+          <t>00000332</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>Công Ty TNHH Việt Phú Bình Dương</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>3700544868</t>
         </is>
       </c>
       <c r="F532" t="n">
-        <v>918000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>PX-20250819-00000313</t>
+          <t>PX-20250827-00000331</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>00000313</t>
+          <t>00000331</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>0402074322</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F533" t="n">
-        <v>2000000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>PX-20250819-00000312</t>
+          <t>PX-20250827-00000330</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>00000312</t>
+          <t>00000330</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F534" t="n">
-        <v>1080000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>PX-20250819-00000311</t>
+          <t>PX-20250827-00000329</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>00000311</t>
+          <t>00000329</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN GIÁO DỤC MINH VIỆT</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313659520</t>
         </is>
       </c>
       <c r="F535" t="n">
-        <v>1296000</v>
+        <v>329400</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>PX-20250819-00000310</t>
+          <t>PX-20250826-00000328</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>00000310</t>
+          <t>00000328</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F536" t="n">
-        <v>1944000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>PX-20250819-00000309</t>
+          <t>PX-20250826-00000327</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>00000309</t>
+          <t>00000327</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F537" t="n">
-        <v>218700</v>
+        <v>1300000</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>PX-20250819-00000308</t>
+          <t>PX-20250825-00000326</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>00000308</t>
+          <t>00000326</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>TRƯỜNG THPT NAM KỲ KHỞI NGHĨA</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>0302804952</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F538" t="n">
-        <v>977400</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>PX-20250819-00000307</t>
+          <t>PX-20250825-00000325</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>00000307</t>
+          <t>00000325</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>0317235988</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F539" t="n">
-        <v>712800</v>
+        <v>8424000</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>PX-20250818-00000306</t>
+          <t>PX-20250825-00000324</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>00000306</t>
+          <t>00000324</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
           <t>0317894282</t>
         </is>
       </c>
       <c r="F540" t="n">
-        <v>1188000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>PX-20250818-00000305</t>
+          <t>PX-20250825-00000323</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>00000305</t>
+          <t>00000323</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ DU LỊCH ORCHIDS</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0312680625</t>
         </is>
       </c>
       <c r="F541" t="n">
-        <v>1474200</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>PX-20250816-00000304</t>
+          <t>PX-20250825-00000322</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>00000304</t>
+          <t>00000322</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F542" t="n">
-        <v>6285600</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>PX-20250814-00000303</t>
+          <t>PX-20250822-00000321</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>00000303</t>
+          <t>00000321</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F543" t="n">
-        <v>1549800</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>PX-20250813-00000302</t>
+          <t>PX-20250822-00000320</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>00000302</t>
+          <t>00000320</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F544" t="n">
-        <v>3142800</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>PX-20250811-00000301</t>
+          <t>PX-20250822-00000319</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>00000301</t>
+          <t>00000319</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F545" t="n">
-        <v>702000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>PX-20250811-00000300</t>
+          <t>PX-20250822-00000318</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>00000300</t>
+          <t>00000318</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
           <t>0300520465</t>
         </is>
       </c>
       <c r="F546" t="n">
-        <v>1569240</v>
+        <v>350000</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>PX-20250809-00000299</t>
+          <t>PX-20250821-00000317</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>00000299</t>
+          <t>00000317</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F547" t="n">
-        <v>648000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>PX-20250808-00000298</t>
+          <t>PX-20250821-00000316</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>00000298</t>
+          <t>00000316</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F548" t="n">
-        <v>1458000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>PX-20250807-00000297</t>
+          <t>PX-20250821-00000315</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>00000297</t>
+          <t>00000315</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F549" t="n">
-        <v>3121200</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>PX-20250807-00000296</t>
+          <t>PX-20250820-00000314</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>00000296</t>
+          <t>00000314</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F550" t="n">
-        <v>1576800</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>PX-20250807-00000295</t>
+          <t>PX-20250819-00000313</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>00000295</t>
+          <t>00000313</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH VẬN TẢI VÀ TIẾP VẬN TOÀN CẦU HẢI ĐĂNG</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0402074322</t>
         </is>
       </c>
       <c r="F551" t="n">
-        <v>1080000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>PX-20250806-00000294</t>
+          <t>PX-20250819-00000312</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>00000294</t>
+          <t>00000312</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F552" t="n">
-        <v>1620000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>PX-20250805-00000293</t>
+          <t>PX-20250819-00000311</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>00000293</t>
+          <t>00000311</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F553" t="n">
         <v>1296000</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>PX-20250805-00000292</t>
+          <t>PX-20250819-00000310</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>00000292</t>
+          <t>00000310</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM &amp; DV CAO MINH DECOR</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>0318259131</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F554" t="n">
-        <v>3261600</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>PX-20250731-00000291</t>
+          <t>PX-20250819-00000309</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>00000291</t>
+          <t>00000309</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F555" t="n">
-        <v>26622000</v>
+        <v>218700</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>PX-20250731-00000290</t>
+          <t>PX-20250819-00000308</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>00000290</t>
+          <t>00000308</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>TRƯỜNG THPT NAM KỲ KHỞI NGHĨA</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0302804952</t>
         </is>
       </c>
       <c r="F556" t="n">
-        <v>6156000</v>
+        <v>977400</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>PX-20250731-00000289</t>
+          <t>PX-20250819-00000307</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>00000289</t>
+          <t>00000307</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0317235988</t>
         </is>
       </c>
       <c r="F557" t="n">
-        <v>9828000</v>
+        <v>712800</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>PX-20250731-00000287</t>
+          <t>PX-20250818-00000306</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>00000287</t>
+          <t>00000306</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN INTERCHAINS</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>0317095642</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F558" t="n">
-        <v>864000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>PX-20250731-00000286</t>
+          <t>PX-20250818-00000305</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>00000286</t>
+          <t>00000305</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F559" t="n">
-        <v>3888000</v>
+        <v>1474200</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>PX-20250731-00000285</t>
+          <t>PX-20250816-00000304</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>00000285</t>
+          <t>00000304</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F560" t="n">
-        <v>1782000</v>
+        <v>6285600</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>PX-20250731-00000284</t>
+          <t>PX-20250814-00000303</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>00000284</t>
+          <t>00000303</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F561" t="n">
-        <v>7884000</v>
+        <v>1549800</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>PX-20250731-00000283</t>
+          <t>PX-20250813-00000302</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>00000283</t>
+          <t>00000302</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F562" t="n">
-        <v>4644000</v>
+        <v>3142800</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>PX-20250731-00000282</t>
+          <t>PX-20250811-00000301</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>00000282</t>
+          <t>00000301</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F563" t="n">
-        <v>5508000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>PX-20250731-00000281</t>
+          <t>PX-20250811-00000300</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>00000281</t>
+          <t>00000300</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F564" t="n">
-        <v>1944000</v>
+        <v>1569240</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>PX-20250731-00000280</t>
+          <t>PX-20250809-00000299</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>00000280</t>
+          <t>00000299</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F565" t="n">
-        <v>1404000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>PX-20250731-00000279</t>
+          <t>PX-20250808-00000298</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>00000279</t>
+          <t>00000298</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM VINA</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>0314177897</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F566" t="n">
-        <v>1134000</v>
+        <v>1458000</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>PX-20250731-00000278</t>
+          <t>PX-20250807-00000297</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>00000278</t>
+          <t>00000297</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F567" t="n">
-        <v>3672000</v>
+        <v>3121200</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>PX-20250730-00000277</t>
+          <t>PX-20250807-00000296</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>00000277</t>
+          <t>00000296</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F568" t="n">
-        <v>3596400</v>
+        <v>1576800</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>PX-20250730-00000276</t>
+          <t>PX-20250807-00000295</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>00000276</t>
+          <t>00000295</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F569" t="n">
-        <v>756000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>PX-20250730-00000275</t>
+          <t>PX-20250806-00000294</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>00000275</t>
+          <t>00000294</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F570" t="n">
-        <v>3348000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>PX-20250729-00000274</t>
+          <t>PX-20250805-00000293</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>00000274</t>
+          <t>00000293</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F571" t="n">
-        <v>8316000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>PX-20250729-00000273</t>
+          <t>PX-20250805-00000292</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>00000273</t>
+          <t>00000292</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH TM &amp; DV CAO MINH DECOR</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0318259131</t>
         </is>
       </c>
       <c r="F572" t="n">
-        <v>3888000</v>
+        <v>3261600</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>PX-20250729-00000272</t>
+          <t>PX-20250731-00000291</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>00000272</t>
+          <t>00000291</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F573" t="n">
-        <v>907200</v>
+        <v>26622000</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>PX-20250728-00000271</t>
+          <t>PX-20250731-00000290</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>00000271</t>
+          <t>00000290</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F574" t="n">
-        <v>2160000</v>
+        <v>6156000</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>PX-20250728-00000270</t>
+          <t>PX-20250731-00000289</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>00000270</t>
+          <t>00000289</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F575" t="n">
-        <v>34678800</v>
+        <v>9828000</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>PX-20250728-00000269</t>
+          <t>PX-20250731-00000287</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>00000269</t>
+          <t>00000287</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN INTERCHAINS</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317095642</t>
         </is>
       </c>
       <c r="F576" t="n">
-        <v>22464000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>PX-20250728-00000268</t>
+          <t>PX-20250731-00000286</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>00000268</t>
+          <t>00000286</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F577" t="n">
-        <v>918000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>PX-20250724-00000267</t>
+          <t>PX-20250731-00000285</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>00000267</t>
+          <t>00000285</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F578" t="n">
-        <v>22464000</v>
+        <v>1782000</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>PX-20250724-00000266</t>
+          <t>PX-20250731-00000284</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>00000266</t>
+          <t>00000284</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F579" t="n">
-        <v>24948000</v>
+        <v>7884000</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>PX-20250723-00000265</t>
+          <t>PX-20250731-00000283</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>00000265</t>
+          <t>00000283</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F580" t="n">
-        <v>1080000</v>
+        <v>4644000</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>PX-20250723-00000264</t>
+          <t>PX-20250731-00000282</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>00000264</t>
+          <t>00000282</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F581" t="n">
-        <v>1080000</v>
+        <v>5508000</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>PX-20250723-00000263</t>
+          <t>PX-20250731-00000281</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>00000263</t>
+          <t>00000281</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F582" t="n">
         <v>1944000</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>PX-20250723-00000262</t>
+          <t>PX-20250731-00000280</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>00000262</t>
+          <t>00000280</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F583" t="n">
-        <v>1620000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>PX-20250722-00000261</t>
+          <t>PX-20250731-00000279</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>00000261</t>
+          <t>00000279</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH TM VINA</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0314177897</t>
         </is>
       </c>
       <c r="F584" t="n">
-        <v>1400000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>PX-20250722-00000260</t>
+          <t>PX-20250731-00000278</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>00000260</t>
+          <t>00000278</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F585" t="n">
-        <v>864000</v>
+        <v>3672000</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>PX-20250721-00000259</t>
+          <t>PX-20250730-00000277</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>00000259</t>
+          <t>00000277</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F586" t="n">
-        <v>972000</v>
+        <v>3596400</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>PX-20250717-00000258</t>
+          <t>PX-20250730-00000276</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>00000258</t>
+          <t>00000276</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F587" t="n">
-        <v>972000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>PX-20250716-00000257</t>
+          <t>PX-20250730-00000275</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>00000257</t>
+          <t>00000275</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F588" t="n">
-        <v>1944000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>PX-20250716-00000256</t>
+          <t>PX-20250729-00000274</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>00000256</t>
+          <t>00000274</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F589" t="n">
-        <v>1200000</v>
+        <v>8316000</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>PX-20250714-00000255</t>
+          <t>PX-20250729-00000273</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>00000255</t>
+          <t>00000273</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F590" t="n">
-        <v>3456000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>PX-20250711-00000254</t>
+          <t>PX-20250729-00000272</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>00000254</t>
+          <t>00000272</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F591" t="n">
-        <v>1080000</v>
+        <v>907200</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>PX-20250711-00000253</t>
+          <t>PX-20250728-00000271</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>00000253</t>
+          <t>00000271</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN KIẾN TRÚC XÂY DỰNG THƯƠNG MẠI NHÀ TỰ ĐỘNG</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>0310004357</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F592" t="n">
-        <v>1733600</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>PX-20250710-00000252</t>
+          <t>PX-20250728-00000270</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>00000252</t>
+          <t>00000270</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F593" t="n">
-        <v>810000</v>
+        <v>34678800</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>PX-20250709-00000251</t>
+          <t>PX-20250728-00000269</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>00000251</t>
+          <t>00000269</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F594" t="n">
-        <v>1944000</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>PX-20250709-00000250</t>
+          <t>PX-20250728-00000268</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>00000250</t>
+          <t>00000268</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F595" t="n">
-        <v>1944000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>PX-20250707-00000249</t>
+          <t>PX-20250724-00000267</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>00000249</t>
+          <t>00000267</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>Trường Mầm Non 4</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>0306415770</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F596" t="n">
-        <v>351000</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>PX-20250707-00000248</t>
+          <t>PX-20250724-00000266</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>00000248</t>
+          <t>00000266</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F597" t="n">
-        <v>864000</v>
+        <v>24948000</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>PX-20250707-00000247</t>
+          <t>PX-20250723-00000265</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>00000247</t>
+          <t>00000265</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F598" t="n">
-        <v>1404000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>PX-20250704-00000246</t>
+          <t>PX-20250723-00000264</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>00000246</t>
+          <t>00000264</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F599" t="n">
-        <v>7398000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>PX-20250630-00000245</t>
+          <t>PX-20250723-00000263</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>00000245</t>
+          <t>00000263</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>Trường Mầm Non Phường 08 Quận 10</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>0303881999</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F600" t="n">
-        <v>2640000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>PX-20250630-00000244</t>
+          <t>PX-20250723-00000262</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>00000244</t>
+          <t>00000262</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F601" t="n">
-        <v>4050000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>PX-20250630-00000243</t>
+          <t>PX-20250722-00000261</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>00000243</t>
+          <t>00000261</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F602" t="n">
-        <v>918000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>PX-20250630-00000242</t>
+          <t>PX-20250722-00000260</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>00000242</t>
+          <t>00000260</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F603" t="n">
-        <v>20682000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>PX-20250630-00000241</t>
+          <t>PX-20250721-00000259</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>00000241</t>
+          <t>00000259</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F604" t="n">
-        <v>18252000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>PX-20250630-00000240</t>
+          <t>PX-20250717-00000258</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>00000240</t>
+          <t>00000258</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F605" t="n">
-        <v>15876000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>PX-20250630-00000239</t>
+          <t>PX-20250716-00000257</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>00000239</t>
+          <t>00000257</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F606" t="n">
-        <v>4536000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>PX-20250630-00000238</t>
+          <t>PX-20250716-00000256</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>00000238</t>
+          <t>00000256</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F607" t="n">
-        <v>1026000</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>PX-20250630-00000237</t>
+          <t>PX-20250714-00000255</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>00000237</t>
+          <t>00000255</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F608" t="n">
-        <v>5994000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>PX-20250630-00000236</t>
+          <t>PX-20250711-00000254</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>00000236</t>
+          <t>00000254</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F609" t="n">
-        <v>6102000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>PX-20250630-00000235</t>
+          <t>PX-20250711-00000253</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>00000235</t>
+          <t>00000253</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY CỔ PHẦN KIẾN TRÚC XÂY DỰNG THƯƠNG MẠI NHÀ TỰ ĐỘNG</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0310004357</t>
         </is>
       </c>
       <c r="F610" t="n">
-        <v>3456000</v>
+        <v>1733600</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>PX-20250630-00000234</t>
+          <t>PX-20250710-00000252</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>00000234</t>
+          <t>00000252</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F611" t="n">
-        <v>5918000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>PX-20250630-00000233</t>
+          <t>PX-20250709-00000251</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>00000233</t>
+          <t>00000251</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F612" t="n">
-        <v>7549200</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>PX-20250628-00000232</t>
+          <t>PX-20250709-00000250</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>00000232</t>
+          <t>00000250</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F613" t="n">
-        <v>7614000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>PX-20250627-00000231</t>
+          <t>PX-20250707-00000249</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>00000231</t>
+          <t>00000249</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>Trường Mầm Non 4</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0306415770</t>
         </is>
       </c>
       <c r="F614" t="n">
-        <v>3402000</v>
+        <v>351000</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>PX-20250627-00000230</t>
+          <t>PX-20250707-00000248</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>00000230</t>
+          <t>00000248</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F615" t="n">
-        <v>7020000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>PX-20250627-00000229</t>
+          <t>PX-20250707-00000247</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>00000229</t>
+          <t>00000247</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F616" t="n">
-        <v>15649200</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>PX-20250627-00000228</t>
+          <t>PX-20250704-00000246</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>00000228</t>
+          <t>00000246</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F617" t="n">
-        <v>6804000</v>
+        <v>7398000</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>PX-20250627-00000227</t>
+          <t>PX-20250630-00000245</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>00000227</t>
+          <t>00000245</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>Trường Mầm Non Phường 08 Quận 10</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0303881999</t>
         </is>
       </c>
       <c r="F618" t="n">
-        <v>1134000</v>
+        <v>2640000</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>PX-20250626-00000226</t>
+          <t>PX-20250630-00000244</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>00000226</t>
+          <t>00000244</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F619" t="n">
-        <v>1836000</v>
+        <v>4050000</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>PX-20250626-00000225</t>
+          <t>PX-20250630-00000243</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>00000225</t>
+          <t>00000243</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F620" t="n">
-        <v>810000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>PX-20250626-00000224</t>
+          <t>PX-20250630-00000242</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>00000224</t>
+          <t>00000242</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F621" t="n">
-        <v>648000</v>
+        <v>20682000</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>PX-20250626-00000223</t>
+          <t>PX-20250630-00000241</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>00000223</t>
+          <t>00000241</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F622" t="n">
-        <v>13463800</v>
+        <v>18252000</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>PX-20250626-00000222</t>
+          <t>PX-20250630-00000240</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>00000222</t>
+          <t>00000240</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>3603923331</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F623" t="n">
-        <v>576201</v>
+        <v>15876000</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>PX-20250624-00000221</t>
+          <t>PX-20250630-00000239</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>00000221</t>
+          <t>00000239</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F624" t="n">
-        <v>648000</v>
+        <v>4536000</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>PX-20250624-00000220</t>
+          <t>PX-20250630-00000238</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>00000220</t>
+          <t>00000238</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F625" t="n">
-        <v>756000</v>
+        <v>1026000</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>PX-20250623-00000219</t>
+          <t>PX-20250630-00000237</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>00000219</t>
+          <t>00000237</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F626" t="n">
-        <v>864000</v>
+        <v>5994000</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>PX-20250621-00000218</t>
+          <t>PX-20250630-00000236</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>00000218</t>
+          <t>00000236</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F627" t="n">
-        <v>19656000</v>
+        <v>6102000</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>PX-20250621-00000217</t>
+          <t>PX-20250630-00000235</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>00000217</t>
+          <t>00000235</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F628" t="n">
-        <v>16848000</v>
+        <v>3456000</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>PX-20250621-00000216</t>
+          <t>PX-20250630-00000234</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>00000216</t>
+          <t>00000234</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TRÁCH NHIỆM HỮU HẠN VINAMETRIC</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F629" t="n">
-        <v>11880000</v>
+        <v>5918000</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>PX-20250621-00000215</t>
+          <t>PX-20250630-00000233</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>00000215</t>
+          <t>00000233</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F630" t="n">
-        <v>15282000</v>
+        <v>7549200</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>PX-20250621-00000213</t>
+          <t>PX-20250628-00000232</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>00000213</t>
+          <t>00000232</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F631" t="n">
-        <v>756000</v>
+        <v>7614000</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>PX-20250621-00000212</t>
+          <t>PX-20250627-00000231</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>00000212</t>
+          <t>00000231</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F632" t="n">
-        <v>352000</v>
+        <v>3402000</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>PX-20250616-00000210</t>
+          <t>PX-20250627-00000230</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>00000210</t>
+          <t>00000230</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F633" t="n">
-        <v>1188000</v>
+        <v>7020000</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>PX-20250614-00000209</t>
+          <t>PX-20250627-00000229</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>00000209</t>
+          <t>00000229</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F634" t="n">
-        <v>1296000</v>
+        <v>15649200</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>PX-20250611-00000206</t>
+          <t>PX-20250627-00000228</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>00000206</t>
+          <t>00000228</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH POCO SHIPPING</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>0317088405</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F635" t="n">
-        <v>2214000</v>
+        <v>6804000</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>PX-20250611-00000205</t>
+          <t>PX-20250627-00000227</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>00000205</t>
+          <t>00000227</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F636" t="n">
-        <v>2592000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>PX-20250610-00000204</t>
+          <t>PX-20250626-00000226</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>00000204</t>
+          <t>00000226</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F637" t="n">
-        <v>702000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>PX-20250609-00000203</t>
+          <t>PX-20250626-00000225</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>00000203</t>
+          <t>00000225</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F638" t="n">
-        <v>1080000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>PX-20250609-00000202</t>
+          <t>PX-20250626-00000224</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>00000202</t>
+          <t>00000224</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F639" t="n">
-        <v>918000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>PX-20250604-00000201</t>
+          <t>PX-20250626-00000223</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>00000201</t>
+          <t>00000223</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F640" t="n">
-        <v>2592000</v>
+        <v>13463800</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>PX-20250604-00000200</t>
+          <t>PX-20250626-00000222</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>00000200</t>
+          <t>00000222</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3603923331</t>
         </is>
       </c>
       <c r="F641" t="n">
-        <v>1728000</v>
+        <v>576201</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>PX-20250604-00000199</t>
+          <t>PX-20250624-00000221</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>00000199</t>
+          <t>00000221</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F642" t="n">
-        <v>972000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>PX-20250601-00000198</t>
+          <t>PX-20250624-00000220</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>00000198</t>
+          <t>00000220</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ VÀ THƯƠNG MẠI PHÚ LỘC THỊNH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
-          <t>0315757724</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F643" t="n">
-        <v>4686000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>PX-20250530-00000197</t>
+          <t>PX-20250623-00000219</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>00000197</t>
+          <t>00000219</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F644" t="n">
-        <v>4104000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>PX-20250530-00000196</t>
+          <t>PX-20250621-00000218</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>00000196</t>
+          <t>00000218</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F645" t="n">
-        <v>3078000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>PX-20250530-00000195</t>
+          <t>PX-20250621-00000217</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>00000195</t>
+          <t>00000217</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F646" t="n">
-        <v>21006000</v>
+        <v>16848000</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>PX-20250530-00000194</t>
+          <t>PX-20250621-00000216</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>00000194</t>
+          <t>00000216</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F647" t="n">
-        <v>4644000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>PX-20250530-00000193</t>
+          <t>PX-20250621-00000215</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>00000193</t>
+          <t>00000215</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F648" t="n">
-        <v>10962000</v>
+        <v>15282000</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>PX-20250530-00000192</t>
+          <t>PX-20250621-00000213</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>00000192</t>
+          <t>00000213</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E649" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F649" t="n">
-        <v>24516000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>PX-20250530-00000191</t>
+          <t>PX-20250621-00000212</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>00000191</t>
+          <t>00000212</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F650" t="n">
-        <v>1080000</v>
+        <v>352000</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>PX-20250530-00000190</t>
+          <t>PX-20250616-00000210</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>00000190</t>
+          <t>00000210</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F651" t="n">
-        <v>12733200</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>PX-20250530-00000189</t>
+          <t>PX-20250614-00000209</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>00000189</t>
+          <t>00000209</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F652" t="n">
-        <v>648000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>PX-20250530-00000188</t>
+          <t>PX-20250611-00000206</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>00000188</t>
+          <t>00000206</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH POCO SHIPPING</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0317088405</t>
         </is>
       </c>
       <c r="F653" t="n">
-        <v>2052000</v>
+        <v>2214000</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>PX-20250530-00000187</t>
+          <t>PX-20250611-00000205</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>00000187</t>
+          <t>00000205</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F654" t="n">
-        <v>2376000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>PX-20250529-00000186</t>
+          <t>PX-20250610-00000204</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>00000186</t>
+          <t>00000204</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH KALISTA SAIGON</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
-          <t>0317406545</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F655" t="n">
-        <v>2592000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>PX-20250529-00000185</t>
+          <t>PX-20250609-00000203</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>00000185</t>
+          <t>00000203</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E656" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F656" t="n">
-        <v>5886000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>PX-20250528-00000184</t>
+          <t>PX-20250609-00000202</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>00000184</t>
+          <t>00000202</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E657" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F657" t="n">
-        <v>1836000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>PX-20250528-00000183</t>
+          <t>PX-20250604-00000201</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>00000183</t>
+          <t>00000201</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E658" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F658" t="n">
-        <v>1026000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>PX-20250528-00000182</t>
+          <t>PX-20250604-00000200</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>00000182</t>
+          <t>00000200</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F659" t="n">
-        <v>2916000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>PX-20250528-00000181</t>
+          <t>PX-20250604-00000199</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>00000181</t>
+          <t>00000199</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F660" t="n">
-        <v>5022000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>PX-20250528-00000180</t>
+          <t>PX-20250601-00000198</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>00000180</t>
+          <t>00000198</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ VÀ THƯƠNG MẠI PHÚ LỘC THỊNH</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0315757724</t>
         </is>
       </c>
       <c r="F661" t="n">
-        <v>6402000</v>
+        <v>4686000</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>PX-20250523-00000179</t>
+          <t>PX-20250530-00000197</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>00000179</t>
+          <t>00000197</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F662" t="n">
-        <v>11232000</v>
+        <v>4104000</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>PX-20250523-00000178</t>
+          <t>PX-20250530-00000196</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>00000178</t>
+          <t>00000196</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F663" t="n">
-        <v>918000</v>
+        <v>3078000</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>PX-20250522-00000177</t>
+          <t>PX-20250530-00000195</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>00000177</t>
+          <t>00000195</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F664" t="n">
-        <v>2160000</v>
+        <v>21006000</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>PX-20250522-00000176</t>
+          <t>PX-20250530-00000194</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>00000176</t>
+          <t>00000194</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F665" t="n">
-        <v>1836000</v>
+        <v>4644000</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>PX-20250517-00000175</t>
+          <t>PX-20250530-00000193</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>00000175</t>
+          <t>00000193</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F666" t="n">
-        <v>72846000</v>
+        <v>10962000</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>PX-20250517-00000174</t>
+          <t>PX-20250530-00000192</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>00000174</t>
+          <t>00000192</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F667" t="n">
-        <v>72846000</v>
+        <v>24516000</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>PX-20250516-00000173</t>
+          <t>PX-20250530-00000191</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>00000173</t>
+          <t>00000191</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F668" t="n">
-        <v>800000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>PX-20250515-00000172</t>
+          <t>PX-20250530-00000190</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>00000172</t>
+          <t>00000190</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F669" t="n">
-        <v>6955200</v>
+        <v>12733200</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>PX-20250515-00000171</t>
+          <t>PX-20250530-00000189</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>00000171</t>
+          <t>00000189</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t>3603923331</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F670" t="n">
-        <v>17388000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>PX-20250515-00000170</t>
+          <t>PX-20250530-00000188</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>00000170</t>
+          <t>00000188</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F671" t="n">
-        <v>1080000</v>
+        <v>2052000</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>PX-20250515-00000169</t>
+          <t>PX-20250530-00000187</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>00000169</t>
+          <t>00000187</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F672" t="n">
-        <v>2592000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>PX-20250515-00000168</t>
+          <t>PX-20250529-00000186</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>00000168</t>
+          <t>00000186</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH KALISTA SAIGON</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0317406545</t>
         </is>
       </c>
       <c r="F673" t="n">
-        <v>800000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>PX-20250513-00000167</t>
+          <t>PX-20250529-00000185</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>00000167</t>
+          <t>00000185</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F674" t="n">
-        <v>13068000</v>
+        <v>5886000</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>PX-20250513-00000166</t>
+          <t>PX-20250528-00000184</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>00000166</t>
+          <t>00000184</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F675" t="n">
-        <v>8424000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>PX-20250513-00000165</t>
+          <t>PX-20250528-00000183</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>00000165</t>
+          <t>00000183</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F676" t="n">
-        <v>13500000</v>
+        <v>1026000</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>PX-20250512-00000164</t>
+          <t>PX-20250528-00000182</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>00000164</t>
+          <t>00000182</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F677" t="n">
-        <v>1620000</v>
+        <v>2916000</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>PX-20250508-00000163</t>
+          <t>PX-20250528-00000181</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>00000163</t>
+          <t>00000181</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>0312013822</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F678" t="n">
-        <v>2376000</v>
+        <v>5022000</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>PX-20250507-00000162</t>
+          <t>PX-20250528-00000180</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>00000162</t>
+          <t>00000180</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F679" t="n">
-        <v>1100000</v>
+        <v>6402000</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>PX-20250507-00000161</t>
+          <t>PX-20250523-00000179</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>00000161</t>
+          <t>00000179</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F680" t="n">
-        <v>5616000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>PX-20250506-00000160</t>
+          <t>PX-20250523-00000178</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>00000160</t>
+          <t>00000178</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F681" t="n">
-        <v>864000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>PX-20250506-00000159</t>
+          <t>PX-20250522-00000177</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>00000159</t>
+          <t>00000177</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F682" t="n">
-        <v>11880000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>PX-20250505-00000158</t>
+          <t>PX-20250522-00000176</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>00000158</t>
+          <t>00000176</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F683" t="n">
-        <v>2322000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>PX-20250505-00000157</t>
+          <t>PX-20250517-00000175</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>00000157</t>
+          <t>00000175</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F684" t="n">
-        <v>756000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>PX-20250429-00000156</t>
+          <t>PX-20250517-00000174</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>00000156</t>
+          <t>00000174</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F685" t="n">
-        <v>29700000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>PX-20250429-00000155</t>
+          <t>PX-20250516-00000173</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>00000155</t>
+          <t>00000173</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F686" t="n">
-        <v>5994000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>PX-20250429-00000154</t>
+          <t>PX-20250515-00000172</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>00000154</t>
+          <t>00000172</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F687" t="n">
-        <v>972000</v>
+        <v>6955200</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>PX-20250429-00000153</t>
+          <t>PX-20250515-00000171</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>00000153</t>
+          <t>00000171</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH CÔNG NGHIỆP VTEX</t>
         </is>
       </c>
       <c r="E688" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>3603923331</t>
         </is>
       </c>
       <c r="F688" t="n">
-        <v>1650000</v>
+        <v>17388000</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>PX-20250429-00000152</t>
+          <t>PX-20250515-00000170</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>00000152</t>
+          <t>00000170</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F689" t="n">
-        <v>6102000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>PX-20250429-00000151</t>
+          <t>PX-20250515-00000169</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>00000151</t>
+          <t>00000169</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F690" t="n">
-        <v>918000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>PX-20250429-00000149</t>
+          <t>PX-20250515-00000168</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>00000149</t>
+          <t>00000168</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F691" t="n">
-        <v>4428000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>PX-20250429-00000148</t>
+          <t>PX-20250513-00000167</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>00000148</t>
+          <t>00000167</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E692" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F692" t="n">
-        <v>4860000</v>
+        <v>13068000</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>PX-20250429-00000147</t>
+          <t>PX-20250513-00000166</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>00000147</t>
+          <t>00000166</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F693" t="n">
-        <v>8035200</v>
+        <v>8424000</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>PX-20250423-00000130</t>
+          <t>PX-20250513-00000165</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>00000130</t>
+          <t>00000165</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F694" t="n">
-        <v>2700000</v>
+        <v>13500000</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>PX-20250429-00000146</t>
+          <t>PX-20250512-00000164</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>00000146</t>
+          <t>00000164</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F695" t="n">
-        <v>6858000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>PX-20250428-00000145</t>
+          <t>PX-20250508-00000163</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>00000145</t>
+          <t>00000163</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0312013822</t>
         </is>
       </c>
       <c r="F696" t="n">
-        <v>3888000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>PX-20250428-00000144</t>
+          <t>PX-20250507-00000162</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>00000144</t>
+          <t>00000162</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F697" t="n">
-        <v>5130000</v>
+        <v>1100000</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>PX-20250428-00000143</t>
+          <t>PX-20250507-00000161</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>00000143</t>
+          <t>00000161</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E698" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F698" t="n">
-        <v>4233600</v>
+        <v>5616000</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>PX-20250428-00000142</t>
+          <t>PX-20250506-00000160</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>00000142</t>
+          <t>00000160</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F699" t="n">
-        <v>1080000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>PX-20250428-00000141</t>
+          <t>PX-20250506-00000159</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>00000141</t>
+          <t>00000159</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
           <t>0313768294</t>
         </is>
       </c>
       <c r="F700" t="n">
-        <v>8640000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>PX-20250428-00000140</t>
+          <t>PX-20250505-00000158</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>00000140</t>
+          <t>00000158</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F701" t="n">
-        <v>11232000</v>
+        <v>2322000</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>PX-20250428-00000139</t>
+          <t>PX-20250505-00000157</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>00000139</t>
+          <t>00000157</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F702" t="n">
-        <v>19656000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>PX-20250428-00000138</t>
+          <t>PX-20250429-00000156</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>00000138</t>
+          <t>00000156</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F703" t="n">
-        <v>2376000</v>
+        <v>29700000</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>PX-20250426-00000137</t>
+          <t>PX-20250429-00000155</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>00000137</t>
+          <t>00000155</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F704" t="n">
-        <v>3996000</v>
+        <v>5994000</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>PX-20250426-00000136</t>
+          <t>PX-20250429-00000154</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>00000136</t>
+          <t>00000154</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E705" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F705" t="n">
-        <v>2970000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>PX-20250426-00000135</t>
+          <t>PX-20250429-00000153</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>00000135</t>
+          <t>00000153</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F706" t="n">
-        <v>864000</v>
+        <v>1650000</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>PX-20250425-00000134</t>
+          <t>PX-20250429-00000152</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>00000134</t>
+          <t>00000152</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F707" t="n">
-        <v>1400000</v>
+        <v>6102000</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>PX-20250425-00000133</t>
+          <t>PX-20250429-00000151</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>00000133</t>
+          <t>00000151</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E708" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F708" t="n">
-        <v>1188000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>PX-20250425-00000132</t>
+          <t>PX-20250429-00000149</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>00000132</t>
+          <t>00000149</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E709" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F709" t="n">
-        <v>13068000</v>
+        <v>4428000</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>PX-20250424-00000131</t>
+          <t>PX-20250429-00000148</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>00000131</t>
+          <t>00000148</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
           <t>0313768294</t>
         </is>
       </c>
       <c r="F710" t="n">
-        <v>11880000</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>PX-20250421-00000129</t>
+          <t>PX-20250429-00000147</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>00000129</t>
+          <t>00000147</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E711" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F711" t="n">
-        <v>1080000</v>
+        <v>8035200</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>PX-20250421-00000128</t>
+          <t>PX-20250423-00000130</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>00000128</t>
+          <t>00000130</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F712" t="n">
-        <v>1080000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>PX-20250421-00000127</t>
+          <t>PX-20250429-00000146</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>00000127</t>
+          <t>00000146</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F713" t="n">
-        <v>1944000</v>
+        <v>6858000</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>PX-20250421-00000126</t>
+          <t>PX-20250428-00000145</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>00000126</t>
+          <t>00000145</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F714" t="n">
-        <v>1242000</v>
+        <v>3888000</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>PX-20250418-00000125</t>
+          <t>PX-20250428-00000144</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>00000125</t>
+          <t>00000144</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E715" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F715" t="n">
-        <v>11880000</v>
+        <v>5130000</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>PX-20250418-00000124</t>
+          <t>PX-20250428-00000143</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>00000124</t>
+          <t>00000143</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F716" t="n">
-        <v>2000000</v>
+        <v>4233600</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>PX-20250416-00000123</t>
+          <t>PX-20250428-00000142</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>00000123</t>
+          <t>00000142</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F717" t="n">
-        <v>1404000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>PX-20250416-00000122</t>
+          <t>PX-20250428-00000141</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>00000122</t>
+          <t>00000141</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E718" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F718" t="n">
-        <v>2700000</v>
+        <v>8640000</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>PX-20250415-00000121</t>
+          <t>PX-20250428-00000140</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>00000121</t>
+          <t>00000140</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E719" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F719" t="n">
-        <v>1944000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>PX-20250414-00000120</t>
+          <t>PX-20250428-00000139</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>00000120</t>
+          <t>00000139</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E720" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F720" t="n">
-        <v>918000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>PX-20250412-00000119</t>
+          <t>PX-20250428-00000138</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>00000119</t>
+          <t>00000138</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E721" t="inlineStr">
         <is>
-          <t>0307447197</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F721" t="n">
-        <v>2216500</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>PX-20250408-00000118</t>
+          <t>PX-20250426-00000137</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>00000118</t>
+          <t>00000137</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F722" t="n">
-        <v>1296000</v>
+        <v>3996000</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>PX-20250404-00000117</t>
+          <t>PX-20250426-00000136</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>00000117</t>
+          <t>00000136</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F723" t="n">
-        <v>9828000</v>
+        <v>2970000</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>PX-20250403-00000116</t>
+          <t>PX-20250426-00000135</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>00000116</t>
+          <t>00000135</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F724" t="n">
-        <v>3780000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>PX-20250402-00000115</t>
+          <t>PX-20250425-00000134</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>00000115</t>
+          <t>00000134</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F725" t="n">
-        <v>1944000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>PX-20250402-00000114</t>
+          <t>PX-20250425-00000133</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>00000114</t>
+          <t>00000133</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F726" t="n">
-        <v>1620000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>PX-20250331-00000113</t>
+          <t>PX-20250425-00000132</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>00000113</t>
+          <t>00000132</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F727" t="n">
-        <v>8586000</v>
+        <v>13068000</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>PX-20250331-00000112</t>
+          <t>PX-20250424-00000131</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>00000112</t>
+          <t>00000131</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F728" t="n">
-        <v>2376000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>PX-20250331-00000111</t>
+          <t>PX-20250421-00000129</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>00000111</t>
+          <t>00000129</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E729" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F729" t="n">
-        <v>36428400</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>PX-20250331-00000110</t>
+          <t>PX-20250421-00000128</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>00000110</t>
+          <t>00000128</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F730" t="n">
-        <v>2430000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>PX-20250331-00000109</t>
+          <t>PX-20250421-00000127</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>00000109</t>
+          <t>00000127</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
-          <t>0318235405</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F731" t="n">
-        <v>918000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>PX-20250331-00000108</t>
+          <t>PX-20250421-00000126</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>00000108</t>
+          <t>00000126</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F732" t="n">
-        <v>1998000</v>
+        <v>1242000</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>PX-20250331-00000107</t>
+          <t>PX-20250418-00000125</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>00000107</t>
+          <t>00000125</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F733" t="n">
-        <v>10152000</v>
+        <v>11880000</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>PX-20250329-00000106</t>
+          <t>PX-20250418-00000124</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>00000106</t>
+          <t>00000124</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F734" t="n">
-        <v>10260000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>PX-20250329-00000105</t>
+          <t>PX-20250416-00000123</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>00000105</t>
+          <t>00000123</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F735" t="n">
-        <v>1620000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>PX-20250329-00000104</t>
+          <t>PX-20250416-00000122</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>00000104</t>
+          <t>00000122</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F736" t="n">
-        <v>6804000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>PX-20250329-00000103</t>
+          <t>PX-20250415-00000121</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>00000103</t>
+          <t>00000121</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F737" t="n">
-        <v>5454000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>PX-20250329-00000102</t>
+          <t>PX-20250414-00000120</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>00000102</t>
+          <t>00000120</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F738" t="n">
-        <v>810000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>PX-20250329-00000101</t>
+          <t>PX-20250412-00000119</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>00000101</t>
+          <t>00000119</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH CƠ KHÍ - XÂY DỰNG GIA PHÚC</t>
         </is>
       </c>
       <c r="E739" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0307447197</t>
         </is>
       </c>
       <c r="F739" t="n">
-        <v>702000</v>
+        <v>2216500</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>PX-20250328-00000100</t>
+          <t>PX-20250408-00000118</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>00000100</t>
+          <t>00000118</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F740" t="n">
-        <v>5022000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>PX-20250328-00000099</t>
+          <t>PX-20250404-00000117</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>00000099</t>
+          <t>00000117</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F741" t="n">
-        <v>4482000</v>
+        <v>9828000</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>PX-20250328-00000098</t>
+          <t>PX-20250403-00000116</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>00000098</t>
+          <t>00000116</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F742" t="n">
-        <v>2700000</v>
+        <v>3780000</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>PX-20250327-00000097</t>
+          <t>PX-20250402-00000115</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>00000097</t>
+          <t>00000115</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F743" t="n">
-        <v>1080000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>PX-20250326-00000096</t>
+          <t>PX-20250402-00000114</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>00000096</t>
+          <t>00000114</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F744" t="n">
-        <v>9431640</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>PX-20250324-00000095</t>
+          <t>PX-20250331-00000113</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>00000095</t>
+          <t>00000113</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F745" t="n">
-        <v>702000</v>
+        <v>8586000</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>PX-20250320-00000094</t>
+          <t>PX-20250331-00000112</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>00000094</t>
+          <t>00000112</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F746" t="n">
-        <v>864000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>PX-20250319-00000093</t>
+          <t>PX-20250331-00000111</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>00000093</t>
+          <t>00000111</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F747" t="n">
-        <v>22464000</v>
+        <v>36428400</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>PX-20250319-00000092</t>
+          <t>PX-20250331-00000110</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>00000092</t>
+          <t>00000110</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F748" t="n">
-        <v>19656000</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>PX-20250318-00000091</t>
+          <t>PX-20250331-00000109</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>00000091</t>
+          <t>00000109</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0318235405</t>
         </is>
       </c>
       <c r="F749" t="n">
-        <v>800000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>PX-20250317-00000090</t>
+          <t>PX-20250331-00000108</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>00000090</t>
+          <t>00000108</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F750" t="n">
-        <v>1512000</v>
+        <v>1998000</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>PX-20250317-00000089</t>
+          <t>PX-20250331-00000107</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>00000089</t>
+          <t>00000107</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F751" t="n">
-        <v>1200000</v>
+        <v>10152000</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>PX-20250316-00000088</t>
+          <t>PX-20250329-00000106</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>00000088</t>
+          <t>00000106</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
-          <t>0313498792</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F752" t="n">
-        <v>16468100</v>
+        <v>10260000</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>PX-20250314-00000087</t>
+          <t>PX-20250329-00000105</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>00000087</t>
+          <t>00000105</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
-          <t>0313498792</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F753" t="n">
-        <v>9240000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>PX-20250314-00000086</t>
+          <t>PX-20250329-00000104</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>00000086</t>
+          <t>00000104</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F754" t="n">
-        <v>918000</v>
+        <v>6804000</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>PX-20250311-00000085</t>
+          <t>PX-20250329-00000103</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>00000085</t>
+          <t>00000103</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F755" t="n">
-        <v>800000</v>
+        <v>5454000</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>PX-20250310-00000084</t>
+          <t>PX-20250329-00000102</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>00000084</t>
+          <t>00000102</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F756" t="n">
-        <v>5616000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>PX-20250310-00000083</t>
+          <t>PX-20250329-00000101</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>00000083</t>
+          <t>00000101</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F757" t="n">
-        <v>5054400</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>PX-20250305-00000082</t>
+          <t>PX-20250328-00000100</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>00000082</t>
+          <t>00000100</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU ĐẠT HÙNG</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
-          <t>3301696019</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F758" t="n">
-        <v>1296000</v>
+        <v>5022000</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>PX-20250304-00000081</t>
+          <t>PX-20250328-00000099</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>00000081</t>
+          <t>00000099</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F759" t="n">
-        <v>1404000</v>
+        <v>4482000</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>PX-20250304-00000080</t>
+          <t>PX-20250328-00000098</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>00000080</t>
+          <t>00000098</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F760" t="n">
-        <v>2592000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>PX-20250228-00000079</t>
+          <t>PX-20250327-00000097</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>00000079</t>
+          <t>00000097</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E761" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F761" t="n">
-        <v>1890000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>PX-20250228-00000078</t>
+          <t>PX-20250326-00000096</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>00000078</t>
+          <t>00000096</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F762" t="n">
-        <v>1836000</v>
+        <v>9431640</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>PX-20250228-00000077</t>
+          <t>PX-20250324-00000095</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>00000077</t>
+          <t>00000095</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E763" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F763" t="n">
-        <v>8046000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>PX-20250228-00000076</t>
+          <t>PX-20250320-00000094</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>00000076</t>
+          <t>00000094</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F764" t="n">
-        <v>14418000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>PX-20250228-00000075</t>
+          <t>PX-20250319-00000093</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>00000075</t>
+          <t>00000093</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F765" t="n">
-        <v>57445200</v>
+        <v>22464000</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>PX-20250228-00000074</t>
+          <t>PX-20250319-00000092</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>00000074</t>
+          <t>00000092</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
-          <t>0318235405</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F766" t="n">
-        <v>2376000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>PX-20250228-00000073</t>
+          <t>PX-20250318-00000091</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>00000073</t>
+          <t>00000091</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F767" t="n">
-        <v>7236000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>PX-20250228-00000072</t>
+          <t>PX-20250317-00000090</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>00000072</t>
+          <t>00000090</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F768" t="n">
-        <v>3402000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>PX-20250228-00000071</t>
+          <t>PX-20250317-00000089</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>00000071</t>
+          <t>00000089</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F769" t="n">
-        <v>6912000</v>
+        <v>1200000</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>PX-20250227-00000070</t>
+          <t>PX-20250316-00000088</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>00000070</t>
+          <t>00000088</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
         </is>
       </c>
       <c r="E770" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0313498792</t>
         </is>
       </c>
       <c r="F770" t="n">
-        <v>972000</v>
+        <v>16468100</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>PX-20250227-00000068</t>
+          <t>PX-20250314-00000087</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>00000068</t>
+          <t>00000087</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH MAXX INTERIOR AND CONSTRUCTION</t>
         </is>
       </c>
       <c r="E771" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0313498792</t>
         </is>
       </c>
       <c r="F771" t="n">
-        <v>2916000</v>
+        <v>9240000</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>PX-20250227-00000067</t>
+          <t>PX-20250314-00000086</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>00000067</t>
+          <t>00000086</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E772" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F772" t="n">
-        <v>2700000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>PX-20250227-00000066</t>
+          <t>PX-20250311-00000085</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>00000066</t>
+          <t>00000085</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E773" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F773" t="n">
-        <v>4482000</v>
+        <v>800000</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>PX-20250227-00000065</t>
+          <t>PX-20250310-00000084</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>00000065</t>
+          <t>00000084</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E774" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F774" t="n">
-        <v>1360800</v>
+        <v>5616000</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>PX-20250227-00000064</t>
+          <t>PX-20250310-00000083</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>00000064</t>
+          <t>00000083</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E775" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F775" t="n">
-        <v>5616000</v>
+        <v>5054400</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>PX-20250227-00000063</t>
+          <t>PX-20250305-00000082</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>00000063</t>
+          <t>00000082</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU ĐẠT HÙNG</t>
         </is>
       </c>
       <c r="E776" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3301696019</t>
         </is>
       </c>
       <c r="F776" t="n">
-        <v>1782000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>PX-20250227-00000062</t>
+          <t>PX-20250304-00000081</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>00000062</t>
+          <t>00000081</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E777" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F777" t="n">
-        <v>1080000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>PX-20250227-00000061</t>
+          <t>PX-20250304-00000080</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>00000061</t>
+          <t>00000080</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E778" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F778" t="n">
-        <v>702000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>PX-20250226-00000060</t>
+          <t>PX-20250228-00000079</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>00000060</t>
+          <t>00000079</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E779" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F779" t="n">
-        <v>57850200</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>PX-20250225-00000059</t>
+          <t>PX-20250228-00000078</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>00000059</t>
+          <t>00000078</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E780" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F780" t="n">
-        <v>864000</v>
+        <v>1836000</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>PX-20250224-00000058</t>
+          <t>PX-20250228-00000077</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>00000058</t>
+          <t>00000077</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E781" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F781" t="n">
-        <v>864000</v>
+        <v>8046000</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>PX-20250224-00000057</t>
+          <t>PX-20250228-00000076</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>00000057</t>
+          <t>00000076</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E782" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F782" t="n">
-        <v>864000</v>
+        <v>14418000</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>PX-20250222-00000056</t>
+          <t>PX-20250228-00000075</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>00000056</t>
+          <t>00000075</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E783" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F783" t="n">
-        <v>19656000</v>
+        <v>57445200</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>PX-20250221-00000055</t>
+          <t>PX-20250228-00000074</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>00000055</t>
+          <t>00000074</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
         </is>
       </c>
       <c r="E784" t="inlineStr">
         <is>
-          <t>0316758752</t>
+          <t>0318235405</t>
         </is>
       </c>
       <c r="F784" t="n">
-        <v>2592000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>PX-20250217-00000054</t>
+          <t>PX-20250228-00000073</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>00000054</t>
+          <t>00000073</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E785" t="inlineStr">
         <is>
-          <t>0317235988</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F785" t="n">
-        <v>209000</v>
+        <v>7236000</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>PX-20250215-00000053</t>
+          <t>PX-20250228-00000072</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>00000053</t>
+          <t>00000072</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH KALISTA SAIGON</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E786" t="inlineStr">
         <is>
-          <t>0317406545</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F786" t="n">
-        <v>2592000</v>
+        <v>3402000</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>PX-20250215-00000052</t>
+          <t>PX-20250228-00000071</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>00000052</t>
+          <t>00000071</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F787" t="n">
-        <v>3780000</v>
+        <v>6912000</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>PX-20250213-00000051</t>
+          <t>PX-20250227-00000070</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>00000051</t>
+          <t>00000070</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E788" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F788" t="n">
-        <v>918000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>PX-20250212-00000050</t>
+          <t>PX-20250227-00000068</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>00000050</t>
+          <t>00000068</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E789" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F789" t="n">
-        <v>16740000</v>
+        <v>2916000</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>PX-20250212-00000049</t>
+          <t>PX-20250227-00000067</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>00000049</t>
+          <t>00000067</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E790" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F790" t="n">
-        <v>648000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>PX-20250212-00000048</t>
+          <t>PX-20250227-00000066</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>00000048</t>
+          <t>00000066</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E791" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F791" t="n">
-        <v>2592000</v>
+        <v>4482000</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>PX-20250211-00000047</t>
+          <t>PX-20250227-00000065</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>00000047</t>
+          <t>00000065</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E792" t="inlineStr">
         <is>
-          <t>0318235405</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F792" t="n">
-        <v>2646000</v>
+        <v>1360800</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>PX-20250211-00000046</t>
+          <t>PX-20250227-00000064</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>00000046</t>
+          <t>00000064</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E793" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F793" t="n">
-        <v>2376000</v>
+        <v>5616000</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>PX-20250210-00000045</t>
+          <t>PX-20250227-00000063</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>00000045</t>
+          <t>00000063</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E794" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F794" t="n">
-        <v>1296000</v>
+        <v>1782000</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>PX-20250203-00000044</t>
+          <t>PX-20250227-00000062</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>00000044</t>
+          <t>00000062</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318750371</t>
         </is>
       </c>
       <c r="F795" t="n">
-        <v>1728000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>PX-20250203-00000043</t>
+          <t>PX-20250227-00000061</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>00000043</t>
+          <t>00000061</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ANH EM QUÊ NHÀ</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E796" t="inlineStr">
         <is>
-          <t>0309300418</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F796" t="n">
-        <v>2200000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>PX-20250125-00000042</t>
+          <t>PX-20250226-00000060</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>00000042</t>
+          <t>00000060</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E797" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F797" t="n">
-        <v>57650400</v>
+        <v>57850200</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>PX-20250124-00000041</t>
+          <t>PX-20250225-00000059</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>00000041</t>
+          <t>00000059</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E798" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F798" t="n">
-        <v>8866800</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>PX-20250124-00000040</t>
+          <t>PX-20250224-00000058</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>00000040</t>
+          <t>00000058</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E799" t="inlineStr">
         <is>
-          <t>0309488093</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F799" t="n">
-        <v>18414000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>PX-20250124-00000039</t>
+          <t>PX-20250224-00000057</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>00000039</t>
+          <t>00000057</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E800" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F800" t="n">
-        <v>8694000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>PX-20250124-00000038</t>
+          <t>PX-20250222-00000056</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>00000038</t>
+          <t>00000056</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E801" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F801" t="n">
-        <v>7905600</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>PX-20250124-00000037</t>
+          <t>PX-20250221-00000055</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>00000037</t>
+          <t>00000055</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
         </is>
       </c>
       <c r="E802" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0316758752</t>
         </is>
       </c>
       <c r="F802" t="n">
-        <v>13014000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>PX-20250123-00000036</t>
+          <t>PX-20250217-00000054</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>00000036</t>
+          <t>00000054</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH ĐIỆN LẠNH PHƯƠNG HUY</t>
         </is>
       </c>
       <c r="E803" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0317235988</t>
         </is>
       </c>
       <c r="F803" t="n">
-        <v>14472000</v>
+        <v>209000</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>PX-20250123-00000035</t>
+          <t>PX-20250215-00000053</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>00000035</t>
+          <t>00000053</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH KALISTA SAIGON</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0317406545</t>
         </is>
       </c>
       <c r="F804" t="n">
-        <v>4752000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>PX-20250123-00000034</t>
+          <t>PX-20250215-00000052</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>00000034</t>
+          <t>00000052</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E805" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F805" t="n">
-        <v>11232000</v>
+        <v>3780000</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>PX-20250123-00000033</t>
+          <t>PX-20250213-00000051</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>00000033</t>
+          <t>00000051</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E806" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F806" t="n">
-        <v>1620000</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>PX-20250123-00000032</t>
+          <t>PX-20250212-00000050</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>00000032</t>
+          <t>00000050</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E807" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F807" t="n">
-        <v>1576800</v>
+        <v>16740000</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>PX-20250123-00000031</t>
+          <t>PX-20250212-00000049</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>00000031</t>
+          <t>00000049</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E808" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F808" t="n">
-        <v>2700000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>PX-20250123-00000030</t>
+          <t>PX-20250212-00000048</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>00000030</t>
+          <t>00000048</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E809" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F809" t="n">
-        <v>756000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>PX-20250122-00000029</t>
+          <t>PX-20250211-00000047</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>00000029</t>
+          <t>00000047</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ BPV</t>
         </is>
       </c>
       <c r="E810" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0318235405</t>
         </is>
       </c>
       <c r="F810" t="n">
-        <v>1404000</v>
+        <v>2646000</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>PX-20250122-00000028</t>
+          <t>PX-20250211-00000046</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>00000028</t>
+          <t>00000046</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E811" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F811" t="n">
-        <v>2970000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>PX-20250122-00000027</t>
+          <t>PX-20250210-00000045</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>00000027</t>
+          <t>00000045</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E812" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F812" t="n">
-        <v>2905200</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>PX-20250122-00000026</t>
+          <t>PX-20250203-00000044</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>00000026</t>
+          <t>00000044</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E813" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F813" t="n">
-        <v>13085000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>PX-20250122-00000025</t>
+          <t>PX-20250203-00000043</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>00000025</t>
+          <t>00000043</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH ANH EM QUÊ NHÀ</t>
         </is>
       </c>
       <c r="E814" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0309300418</t>
         </is>
       </c>
       <c r="F814" t="n">
-        <v>4860000</v>
+        <v>2200000</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>PX-20250121-00000024</t>
+          <t>PX-20250125-00000042</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>00000024</t>
+          <t>00000042</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E815" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F815" t="n">
-        <v>11232000</v>
+        <v>57650400</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>PX-20250121-00000023</t>
+          <t>PX-20250124-00000041</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>00000023</t>
+          <t>00000041</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E816" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F816" t="n">
-        <v>1134000</v>
+        <v>8866800</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>PX-20250121-00000022</t>
+          <t>PX-20250124-00000040</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>00000022</t>
+          <t>00000040</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN VINH VINH PHÁT</t>
         </is>
       </c>
       <c r="E817" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0309488093</t>
         </is>
       </c>
       <c r="F817" t="n">
-        <v>864000</v>
+        <v>18414000</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>PX-20250117-00000021</t>
+          <t>PX-20250124-00000039</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>00000021</t>
+          <t>00000039</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E818" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F818" t="n">
-        <v>21060000</v>
+        <v>8694000</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>PX-20250116-00000020</t>
+          <t>PX-20250124-00000038</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>00000020</t>
+          <t>00000038</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E819" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F819" t="n">
-        <v>72846000</v>
+        <v>7905600</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>PX-20250116-00000019</t>
+          <t>PX-20250124-00000037</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>00000019</t>
+          <t>00000037</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E820" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F820" t="n">
-        <v>72846000</v>
+        <v>13014000</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>PX-20250115-00000018</t>
+          <t>PX-20250123-00000036</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>00000018</t>
+          <t>00000036</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E821" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F821" t="n">
-        <v>1944000</v>
+        <v>14472000</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>PX-20250113-00000017</t>
+          <t>PX-20250123-00000035</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>00000017</t>
+          <t>00000035</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E822" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F822" t="n">
-        <v>1728000</v>
+        <v>4752000</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>PX-20250113-00000016</t>
+          <t>PX-20250123-00000034</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>00000016</t>
+          <t>00000034</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E823" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F823" t="n">
-        <v>594000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>PX-20250113-00000015</t>
+          <t>PX-20250123-00000033</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>00000015</t>
+          <t>00000033</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E824" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F824" t="n">
-        <v>648000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>PX-20250113-00000014</t>
+          <t>PX-20250123-00000032</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>00000014</t>
+          <t>00000032</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E825" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F825" t="n">
-        <v>2808000</v>
+        <v>1576800</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>PX-20250110-00000013</t>
+          <t>PX-20250123-00000031</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>00000013</t>
+          <t>00000031</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E826" t="inlineStr">
         <is>
-          <t>0316758752</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F826" t="n">
-        <v>2592000</v>
+        <v>2700000</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>PX-20250110-00000012</t>
+          <t>PX-20250123-00000030</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>00000012</t>
+          <t>00000030</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E827" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F827" t="n">
-        <v>28274400</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>PX-20250110-00000011</t>
+          <t>PX-20250122-00000029</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>00000011</t>
+          <t>00000029</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E828" t="inlineStr">
         <is>
           <t>0318079900</t>
         </is>
       </c>
       <c r="F828" t="n">
-        <v>1080000</v>
+        <v>1404000</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>PX-20250108-00000010</t>
+          <t>PX-20250122-00000028</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>00000010</t>
+          <t>00000028</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E829" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F829" t="n">
-        <v>2000000</v>
+        <v>2970000</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>PX-20250107-00000009</t>
+          <t>PX-20250122-00000027</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>00000009</t>
+          <t>00000027</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E830" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F830" t="n">
-        <v>972000</v>
+        <v>2905200</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>PX-20250107-00000008</t>
+          <t>PX-20250122-00000026</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>00000008</t>
+          <t>00000026</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E831" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F831" t="n">
-        <v>702000</v>
+        <v>13085000</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>PX-20250107-00000007</t>
+          <t>PX-20250122-00000025</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>00000007</t>
+          <t>00000025</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E832" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F832" t="n">
-        <v>1296000</v>
+        <v>4860000</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>PX-20250107-00000006</t>
+          <t>PX-20250121-00000024</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>00000006</t>
+          <t>00000024</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E833" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F833" t="n">
-        <v>3132000</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>PX-20250107-00000005</t>
+          <t>PX-20250121-00000023</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>00000005</t>
+          <t>00000023</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E834" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F834" t="n">
-        <v>1600000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>PX-20250104-00000004</t>
+          <t>PX-20250121-00000022</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>00000004</t>
+          <t>00000022</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG 10</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E835" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F835" t="n">
-        <v>4862000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>PX-20250104-00000003</t>
+          <t>PX-20250117-00000021</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>00000003</t>
+          <t>00000021</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E836" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F836" t="n">
-        <v>1620000</v>
+        <v>21060000</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>PX-20250104-00000002</t>
+          <t>PX-20250116-00000020</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>00000002</t>
+          <t>00000020</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E837" t="inlineStr">
         <is>
-          <t>0311379976</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F837" t="n">
-        <v>1620000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>PX-20250104-00000001</t>
+          <t>PX-20250116-00000019</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>00000001</t>
+          <t>00000019</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E838" t="inlineStr">
         <is>
-          <t>1101813123</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F838" t="n">
-        <v>2592000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>PX-20251112-00000545</t>
+          <t>PX-20250115-00000018</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>00000545</t>
+          <t>00000018</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E839" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F839" t="n">
-        <v>72846000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>PX-20251108-00000539</t>
+          <t>PX-20250113-00000017</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>00000539</t>
+          <t>00000017</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E840" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F840" t="n">
-        <v>3121200</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>PX-20251109-00000541</t>
+          <t>PX-20250113-00000016</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>00000541</t>
+          <t>00000016</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E841" t="inlineStr">
         <is>
-          <t>0301931436-003</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F841" t="n">
-        <v>3200000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>PX-20251114-00000547</t>
+          <t>PX-20250113-00000015</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>00000547</t>
+          <t>00000015</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E842" t="inlineStr">
         <is>
-          <t>0301931436-003</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F842" t="n">
-        <v>3350000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>PX-20251112-00000544</t>
+          <t>PX-20250113-00000014</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>00000544</t>
+          <t>00000014</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>Khách lẻ</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E843" t="inlineStr">
         <is>
-          <t>TEMP-00000544</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F843" t="n">
-        <v>183600</v>
+        <v>2808000</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>PX-20251105-00000534</t>
+          <t>PX-20250110-00000013</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>00000534</t>
+          <t>00000013</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ HÓA CHẤT THÁI SƠN</t>
         </is>
       </c>
       <c r="E844" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0316758752</t>
         </is>
       </c>
       <c r="F844" t="n">
-        <v>864000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>PX-20251107-00000537</t>
+          <t>PX-20250110-00000012</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>00000537</t>
+          <t>00000012</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>Khách lẻ</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E845" t="inlineStr">
         <is>
-          <t>TEMP-00000537</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F845" t="n">
-        <v>264600</v>
+        <v>28274400</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>PX-20251108-00000538</t>
+          <t>PX-20250110-00000011</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>00000538</t>
+          <t>00000011</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E846" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F846" t="n">
-        <v>594000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>PX-20251109-00000542</t>
+          <t>PX-20250108-00000010</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>00000542</t>
+          <t>00000010</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XÂY DỰNG HƯƠNG CHIẾN</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E847" t="inlineStr">
         <is>
-          <t>0314659266</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F847" t="n">
-        <v>1036000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>PX-20251106-00000535</t>
+          <t>PX-20250107-00000009</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>00000535</t>
+          <t>00000009</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM DV JUSTAY</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E848" t="inlineStr">
         <is>
-          <t>0315895379</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F848" t="n">
-        <v>1566000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>PX-20251108-00000540</t>
+          <t>PX-20250107-00000008</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>00000540</t>
+          <t>00000008</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E849" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F849" t="n">
-        <v>1512000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>PX-20251104-00000528</t>
+          <t>PX-20250107-00000007</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>00000528</t>
+          <t>00000007</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Sản Xuất Thương Mại Xuất Nhập Khẩu Pháp Mỹ</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E850" t="inlineStr">
         <is>
-          <t>0302521760</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F850" t="n">
         <v>1296000</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>PX-20251112-00000543</t>
+          <t>PX-20250107-00000006</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>00000543</t>
+          <t>00000006</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E851" t="inlineStr">
         <is>
-          <t>0301931436-003</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F851" t="n">
-        <v>3350000</v>
+        <v>3132000</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>PX-20251105-00000533</t>
+          <t>PX-20250107-00000005</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>00000533</t>
+          <t>00000005</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E852" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F852" t="n">
-        <v>594000</v>
+        <v>1600000</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>PX-20251112-00000546</t>
+          <t>PX-20250104-00000004</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>00000546</t>
+          <t>00000004</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG 10</t>
         </is>
       </c>
       <c r="E853" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F853" t="n">
-        <v>72846000</v>
+        <v>4862000</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>PX-20251107-00000536</t>
+          <t>PX-20250104-00000003</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>00000536</t>
+          <t>00000003</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E854" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F854" t="n">
-        <v>864000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>PX-20251104-00000531</t>
+          <t>PX-20250104-00000002</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>00000531</t>
+          <t>00000002</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINA KC LOGISTICS</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ KỸ THUẬT HÒA PHÚ</t>
         </is>
       </c>
       <c r="E855" t="inlineStr">
         <is>
-          <t>0109163806</t>
+          <t>0311379976</t>
         </is>
       </c>
       <c r="F855" t="n">
-        <v>2052000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>PX-20251114-00000549</t>
+          <t>PX-20250104-00000001</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>00000549</t>
+          <t>00000001</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH HÓA CHẤT VÀ THƯƠNG MẠI HOÀNG PHÚ</t>
         </is>
       </c>
       <c r="E856" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>1101813123</t>
         </is>
       </c>
       <c r="F856" t="n">
-        <v>1620000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>PX-20251104-00000530</t>
+          <t>PX-20251112-00000545</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>00000530</t>
+          <t>00000545</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E857" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F857" t="n">
-        <v>756000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>PX-20251114-00000550</t>
+          <t>PX-20251108-00000539</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>00000550</t>
+          <t>00000539</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E858" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F858" t="n">
-        <v>72846000</v>
+        <v>3121200</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>PX-20251104-00000529</t>
+          <t>PX-20251109-00000541</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>00000529</t>
+          <t>00000541</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E859" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0301931436-003</t>
         </is>
       </c>
       <c r="F859" t="n">
-        <v>864000</v>
+        <v>3200000</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>PX-20251115-00000552</t>
+          <t>PX-20251114-00000547</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>00000552</t>
+          <t>00000547</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E860" t="inlineStr">
         <is>
           <t>0301931436-003</t>
         </is>
       </c>
       <c r="F860" t="n">
-        <v>4020000</v>
+        <v>3350000</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>PX-20251104-00000532</t>
+          <t>PX-20251112-00000544</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>00000532</t>
+          <t>00000544</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>Khách lẻ</t>
         </is>
       </c>
       <c r="E861" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>TEMP-00000544</t>
         </is>
       </c>
       <c r="F861" t="n">
-        <v>3300000</v>
+        <v>183600</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>PX-20251114-00000548</t>
+          <t>PX-20251105-00000534</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>00000548</t>
+          <t>00000534</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E862" t="inlineStr">
         <is>
           <t>0318825958</t>
         </is>
       </c>
       <c r="F862" t="n">
-        <v>972000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>PX-20251118-00000560</t>
+          <t>PX-20251107-00000537</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>00000560</t>
+          <t>00000537</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>Khách lẻ</t>
         </is>
       </c>
       <c r="E863" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>TEMP-00000537</t>
         </is>
       </c>
       <c r="F863" t="n">
-        <v>594000</v>
+        <v>264600</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>PX-20251118-00000559</t>
+          <t>PX-20251108-00000538</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>00000559</t>
+          <t>00000538</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E864" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F864" t="n">
-        <v>1080000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>PX-20251118-00000558</t>
+          <t>PX-20251109-00000542</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>00000558</t>
+          <t>00000542</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XÂY DỰNG HƯƠNG CHIẾN</t>
         </is>
       </c>
       <c r="E865" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0314659266</t>
         </is>
       </c>
       <c r="F865" t="n">
-        <v>1400000</v>
+        <v>1036000</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>PX-20251118-00000557</t>
+          <t>PX-20251106-00000535</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>00000557</t>
+          <t>00000535</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH TM DV JUSTAY</t>
         </is>
       </c>
       <c r="E866" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0315895379</t>
         </is>
       </c>
       <c r="F866" t="n">
-        <v>972000</v>
+        <v>1566000</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>PX-20251117-00000556</t>
+          <t>PX-20251108-00000540</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>00000556</t>
+          <t>00000540</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI DỊCH VỤ THANH SƠN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E867" t="inlineStr">
         <is>
-          <t>0318288975</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F867" t="n">
-        <v>950000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>PX-20251117-00000555</t>
+          <t>PX-20251104-00000528</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>00000555</t>
+          <t>00000528</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>Công Ty TNHH Sản Xuất Thương Mại Xuất Nhập Khẩu Pháp Mỹ</t>
         </is>
       </c>
       <c r="E868" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0302521760</t>
         </is>
       </c>
       <c r="F868" t="n">
         <v>1296000</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>PX-20251117-00000554</t>
+          <t>PX-20251112-00000543</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>00000554</t>
+          <t>00000543</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E869" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0301931436-003</t>
         </is>
       </c>
       <c r="F869" t="n">
-        <v>2592000</v>
+        <v>3350000</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>PX-20251117-00000553</t>
+          <t>PX-20251105-00000533</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>00000553</t>
+          <t>00000533</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN DỊCH VỤ CÔNG ÍCH QUẬN 10</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E870" t="inlineStr">
         <is>
-          <t>0301114000</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F870" t="n">
-        <v>852120</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>PX-20251122-00000570</t>
+          <t>PX-20251112-00000546</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>00000570</t>
+          <t>00000546</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VIỆT NAM CHUAN LI CAN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E871" t="inlineStr">
         <is>
-          <t>3700416577</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F871" t="n">
-        <v>4870000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>PX-20251121-00000565</t>
+          <t>PX-20251107-00000536</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>00000565</t>
+          <t>00000536</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E872" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F872" t="n">
-        <v>1188000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>PX-20251122-00000568</t>
+          <t>PX-20251104-00000531</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>00000568</t>
+          <t>00000531</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH VINA KC LOGISTICS</t>
         </is>
       </c>
       <c r="E873" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0109163806</t>
         </is>
       </c>
       <c r="F873" t="n">
-        <v>72846000</v>
+        <v>2052000</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>PX-20251121-00000566</t>
+          <t>PX-20251114-00000549</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>00000566</t>
+          <t>00000549</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E874" t="inlineStr">
         <is>
-          <t>0315825614</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F874" t="n">
-        <v>1728000</v>
+        <v>1620000</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>PX-20251122-00000569</t>
+          <t>PX-20251104-00000530</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>00000569</t>
+          <t>00000530</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E875" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F875" t="n">
-        <v>72846000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>PX-20251121-00000564</t>
+          <t>PX-20251114-00000550</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>00000564</t>
+          <t>00000550</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E876" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F876" t="n">
-        <v>1296000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>PX-20251121-00000563</t>
+          <t>PX-20251104-00000529</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>00000563</t>
+          <t>00000529</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E877" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F877" t="n">
-        <v>594000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>PX-20251121-00000567</t>
+          <t>PX-20251115-00000552</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>00000567</t>
+          <t>00000552</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>HỌ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E878" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0301931436-003</t>
         </is>
       </c>
       <c r="F878" t="n">
-        <v>1296000</v>
+        <v>4020000</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>PX-20251121-00000562</t>
+          <t>PX-20251104-00000532</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>00000562</t>
+          <t>00000532</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E879" t="inlineStr">
         <is>
-          <t>0301765549</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F879" t="n">
-        <v>896400</v>
+        <v>3300000</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>PX-20251119-00000561</t>
+          <t>PX-20251114-00000548</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>00000561</t>
+          <t>00000548</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E880" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F880" t="n">
-        <v>2376000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>PX-20251126-00000582</t>
+          <t>PX-20251118-00000560</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>00000582</t>
+          <t>00000560</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E881" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F881" t="n">
-        <v>702000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>PX-20251126-00000581</t>
+          <t>PX-20251118-00000559</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>00000581</t>
+          <t>00000559</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E882" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F882" t="n">
-        <v>2592000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>PX-20251128-00000595</t>
+          <t>PX-20251118-00000558</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>00000595</t>
+          <t>00000558</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E883" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F883" t="n">
-        <v>8208000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>PX-20251126-00000580</t>
+          <t>PX-20251118-00000557</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>00000580</t>
+          <t>00000557</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E884" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F884" t="n">
-        <v>3942000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>PX-20251125-00000579</t>
+          <t>PX-20251117-00000556</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>00000579</t>
+          <t>00000556</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI DỊCH VỤ THANH SƠN</t>
         </is>
       </c>
       <c r="E885" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0318288975</t>
         </is>
       </c>
       <c r="F885" t="n">
-        <v>864000</v>
+        <v>950000</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>PX-20251125-00000578</t>
+          <t>PX-20251117-00000555</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>00000578</t>
+          <t>00000555</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E886" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F886" t="n">
-        <v>2339850</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>PX-20251125-00000577</t>
+          <t>PX-20251117-00000554</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>00000577</t>
+          <t>00000554</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E887" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F887" t="n">
-        <v>1420200</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>PX-20251124-00000576</t>
+          <t>PX-20251117-00000553</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>00000576</t>
+          <t>00000553</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN DỊCH VỤ CÔNG ÍCH QUẬN 10</t>
         </is>
       </c>
       <c r="E888" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0301114000</t>
         </is>
       </c>
       <c r="F888" t="n">
-        <v>756000</v>
+        <v>852120</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>PX-20251124-00000575</t>
+          <t>PX-20251122-00000570</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>00000575</t>
+          <t>00000570</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH VIỆT NAM CHUAN LI CAN</t>
         </is>
       </c>
       <c r="E889" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>3700416577</t>
         </is>
       </c>
       <c r="F889" t="n">
-        <v>4499280</v>
+        <v>4870000</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>PX-20251124-00000574</t>
+          <t>PX-20251121-00000565</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>00000574</t>
+          <t>00000565</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E890" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F890" t="n">
-        <v>15282000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>PX-20251124-00000573</t>
+          <t>PX-20251122-00000568</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>00000573</t>
+          <t>00000568</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E891" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F891" t="n">
-        <v>26676000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>PX-20251128-00000585</t>
+          <t>PX-20251121-00000566</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>00000585</t>
+          <t>00000566</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
+          <t>CÔNG TY TNHH VẠN BẢO PHÁT</t>
         </is>
       </c>
       <c r="E892" t="inlineStr">
         <is>
-          <t>0314683195</t>
+          <t>0315825614</t>
         </is>
       </c>
       <c r="F892" t="n">
-        <v>3240000</v>
+        <v>1728000</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>PX-20251128-00000584</t>
+          <t>PX-20251122-00000569</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>00000584</t>
+          <t>00000569</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E893" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F893" t="n">
-        <v>864000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>PX-20251129-00000599</t>
+          <t>PX-20251121-00000564</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>00000599</t>
+          <t>00000564</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E894" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F894" t="n">
-        <v>5886000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>PX-20251129-00000609</t>
+          <t>PX-20251121-00000563</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>00000609</t>
+          <t>00000563</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E895" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F895" t="n">
-        <v>5454000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>PX-20251128-00000589</t>
+          <t>PX-20251121-00000567</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>00000589</t>
+          <t>00000567</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E896" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F896" t="n">
-        <v>10152000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>PX-20251129-00000603</t>
+          <t>PX-20251121-00000562</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>00000603</t>
+          <t>00000562</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH BỆNH VIỆN ĐA KHOA VẠN HẠNH</t>
         </is>
       </c>
       <c r="E897" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0301765549</t>
         </is>
       </c>
       <c r="F897" t="n">
-        <v>12125400</v>
+        <v>896400</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>PX-20251128-00000591</t>
+          <t>PX-20251119-00000561</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>00000591</t>
+          <t>00000561</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E898" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F898" t="n">
-        <v>4768200</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>PX-20251128-00000598</t>
+          <t>PX-20251126-00000582</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>00000598</t>
+          <t>00000582</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E899" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F899" t="n">
-        <v>6750000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>PX-20251129-00000602</t>
+          <t>PX-20251126-00000581</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>00000602</t>
+          <t>00000581</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E900" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F900" t="n">
-        <v>3078000</v>
+        <v>2592000</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>PX-20251129-00000610</t>
+          <t>PX-20251128-00000595</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>00000610</t>
+          <t>00000595</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E901" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F901" t="n">
-        <v>484290</v>
+        <v>8208000</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>PX-20251129-00000607</t>
+          <t>PX-20251126-00000580</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>00000607</t>
+          <t>00000580</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E902" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F902" t="n">
-        <v>864000</v>
+        <v>3942000</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>PX-20251128-00000597</t>
+          <t>PX-20251125-00000579</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>00000597</t>
+          <t>00000579</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E903" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F903" t="n">
-        <v>13878000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>PX-20251129-00000612</t>
+          <t>PX-20251125-00000578</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>00000612</t>
+          <t>00000578</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E904" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F904" t="n">
-        <v>72846000</v>
+        <v>2339850</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>PX-20251129-00000601</t>
+          <t>PX-20251125-00000577</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>00000601</t>
+          <t>00000577</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E905" t="inlineStr">
         <is>
-          <t>0312038182</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F905" t="n">
-        <v>2808000</v>
+        <v>1420200</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>PX-20251129-00000600</t>
+          <t>PX-20251124-00000576</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>00000600</t>
+          <t>00000576</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E906" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F906" t="n">
-        <v>594000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>PX-20251129-00000604</t>
+          <t>PX-20251124-00000575</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>00000604</t>
+          <t>00000575</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E907" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F907" t="n">
-        <v>12690000</v>
+        <v>4499280</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>PX-20251128-00000586</t>
+          <t>PX-20251124-00000574</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>00000586</t>
+          <t>00000574</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E908" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F908" t="n">
-        <v>3564000</v>
+        <v>15282000</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>PX-20251129-00000608</t>
+          <t>PX-20251124-00000573</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>00000608</t>
+          <t>00000573</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E909" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F909" t="n">
-        <v>13554000</v>
+        <v>26676000</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>PX-20251129-00000611</t>
+          <t>PX-20251128-00000585</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>00000611</t>
+          <t>00000585</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TẬP ĐOÀN ABIMEX</t>
         </is>
       </c>
       <c r="E910" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314683195</t>
         </is>
       </c>
       <c r="F910" t="n">
-        <v>72846000</v>
+        <v>3240000</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>PX-20251128-00000596</t>
+          <t>PX-20251128-00000584</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>00000596</t>
+          <t>00000584</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E911" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F911" t="n">
-        <v>810000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>PX-20251129-00000605</t>
+          <t>PX-20251129-00000599</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>00000605</t>
+          <t>00000599</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E912" t="inlineStr">
         <is>
-          <t>0316566698</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F912" t="n">
-        <v>2160000</v>
+        <v>5886000</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>PX-20251128-00000592</t>
+          <t>PX-20251129-00000609</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>00000592</t>
+          <t>00000609</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E913" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F913" t="n">
-        <v>32200200</v>
+        <v>5454000</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>PX-20251128-00000587</t>
+          <t>PX-20251128-00000589</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>00000587</t>
+          <t>00000589</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E914" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F914" t="n">
-        <v>756000</v>
+        <v>10152000</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>PX-20251129-00000606</t>
+          <t>PX-20251129-00000603</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>00000606</t>
+          <t>00000603</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E915" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F915" t="n">
-        <v>3564000</v>
+        <v>12125400</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>PX-20251128-00000593</t>
+          <t>PX-20251128-00000591</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>00000593</t>
+          <t>00000591</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E916" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F916" t="n">
-        <v>4596000</v>
+        <v>4768200</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>PX-20251128-00000590</t>
+          <t>PX-20251128-00000598</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>00000590</t>
+          <t>00000598</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E917" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F917" t="n">
-        <v>1400000</v>
+        <v>6750000</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>PX-20251128-00000588</t>
+          <t>PX-20251129-00000602</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>00000588</t>
+          <t>00000602</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E918" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F918" t="n">
-        <v>2376000</v>
+        <v>3078000</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>PX-20251128-00000594</t>
+          <t>PX-20251129-00000610</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>00000594</t>
+          <t>00000610</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
         </is>
       </c>
       <c r="E919" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F919" t="n">
-        <v>1296000</v>
+        <v>484290</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>PX-20251122-00000571</t>
+          <t>PX-20251129-00000607</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>00000571</t>
+          <t>00000607</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E920" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F920" t="n">
-        <v>648000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>PX-20251127-00000583</t>
+          <t>PX-20251128-00000597</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>00000583</t>
+          <t>00000597</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E921" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F921" t="n">
-        <v>702000</v>
+        <v>13878000</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>PX-20251201-00000618</t>
+          <t>PX-20251129-00000612</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>00000618</t>
+          <t>00000612</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E922" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F922" t="n">
-        <v>1300000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>PX-20251130-00000615</t>
+          <t>PX-20251129-00000601</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>00000615</t>
+          <t>00000601</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XUẤT NHẬP KHẨU TIẾN HUỆ</t>
         </is>
       </c>
       <c r="E923" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0312038182</t>
         </is>
       </c>
       <c r="F923" t="n">
-        <v>3271320</v>
+        <v>2808000</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>PX-20251201-00000617</t>
+          <t>PX-20251129-00000600</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>00000617</t>
+          <t>00000600</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E924" t="inlineStr">
         <is>
-          <t>079161021911</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F924" t="n">
-        <v>31384800</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>PX-20251130-00000613</t>
+          <t>PX-20251129-00000604</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>00000613</t>
+          <t>00000604</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E925" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F925" t="n">
-        <v>3330450</v>
+        <v>12690000</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>PX-20251130-00000614</t>
+          <t>PX-20251128-00000586</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>00000614</t>
+          <t>00000586</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E926" t="inlineStr">
         <is>
-          <t>0319047066</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F926" t="n">
-        <v>345000</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>PX-20251201-00000616</t>
+          <t>PX-20251129-00000608</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>00000616</t>
+          <t>00000608</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH A7A</t>
         </is>
       </c>
       <c r="E927" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>0312249916</t>
         </is>
       </c>
       <c r="F927" t="n">
-        <v>11232000</v>
+        <v>13554000</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>PX-20251202-00000619</t>
+          <t>PX-20251129-00000611</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>00000619</t>
+          <t>00000611</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E928" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F928" t="n">
-        <v>3193320</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>PX-20251203-00000620</t>
+          <t>PX-20251128-00000596</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>00000620</t>
+          <t>00000596</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E929" t="inlineStr">
         <is>
-          <t>0300625210-003</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F929" t="n">
-        <v>621000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>PX-20251203-00000621</t>
+          <t>PX-20251129-00000605</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>00000621</t>
+          <t>00000605</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH TIẾP VẬN HÀNG HẢI QUỐC TẾ INFINITE</t>
         </is>
       </c>
       <c r="E930" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0316566698</t>
         </is>
       </c>
       <c r="F930" t="n">
-        <v>1890000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>PX-20251208-00000622</t>
+          <t>PX-20251128-00000592</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>00000622</t>
+          <t>00000592</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E931" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F931" t="n">
-        <v>3780000</v>
+        <v>32200200</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>PX-20251208-00000623</t>
+          <t>PX-20251128-00000587</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>00000623</t>
+          <t>00000587</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E932" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F932" t="n">
-        <v>3750840</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>PX-20251208-00000624</t>
+          <t>PX-20251129-00000606</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>00000624</t>
+          <t>00000606</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E933" t="inlineStr">
         <is>
-          <t>0319047066</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F933" t="n">
-        <v>695520</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>PX-20251208-00000626</t>
+          <t>PX-20251128-00000593</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>00000626</t>
+          <t>00000593</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E934" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F934" t="n">
-        <v>72846000</v>
+        <v>4596000</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>PX-20251208-00000627</t>
+          <t>PX-20251128-00000590</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>00000627</t>
+          <t>00000590</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E935" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F935" t="n">
-        <v>864000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>PX-20251209-00000628</t>
+          <t>PX-20251128-00000588</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>00000628</t>
+          <t>00000588</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E936" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F936" t="n">
-        <v>16632000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>PX-20251209-00000629</t>
+          <t>PX-20251128-00000594</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>00000629</t>
+          <t>00000594</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E937" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F937" t="n">
-        <v>3944160</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>PX-20251209-00000630</t>
+          <t>PX-20251122-00000571</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>00000630</t>
+          <t>00000571</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E938" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F938" t="n">
-        <v>2274480</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>PX-20251209-00000632</t>
+          <t>PX-20251127-00000583</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>00000632</t>
+          <t>00000583</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E939" t="inlineStr">
         <is>
-          <t>0305369835</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F939" t="n">
-        <v>1501200</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>PX-20251209-00000631</t>
+          <t>PX-20251201-00000618</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>00000631</t>
+          <t>00000618</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E940" t="inlineStr">
         <is>
-          <t>0318934354</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F940" t="n">
-        <v>1036800</v>
+        <v>1300000</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>PX-20251209-00000633</t>
+          <t>PX-20251130-00000615</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>00000633</t>
+          <t>00000615</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E941" t="inlineStr">
         <is>
-          <t>0312013822</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F941" t="n">
-        <v>2376000</v>
+        <v>3271320</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>PX-20251209-00000634</t>
+          <t>PX-20251201-00000617</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>00000634</t>
+          <t>00000617</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>HỘ KINH DOANH STUIDIO - ÁO CƯỚI KHÁNH LINH</t>
         </is>
       </c>
       <c r="E942" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>079161021911</t>
         </is>
       </c>
       <c r="F942" t="n">
-        <v>702000</v>
+        <v>31384800</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>PX-20251209-00000635</t>
+          <t>PX-20251130-00000613</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>00000635</t>
+          <t>00000613</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>10/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E943" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F943" t="n">
-        <v>1296000</v>
+        <v>3330450</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>PX-20250612-00000208</t>
+          <t>PX-20251130-00000614</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>00000208</t>
+          <t>00000614</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
           <t>04/12/2025</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
         </is>
       </c>
       <c r="E944" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0319047066</t>
         </is>
       </c>
       <c r="F944" t="n">
-        <v>864000</v>
+        <v>345000</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>PX-20251225-00000664</t>
+          <t>PX-20251201-00000616</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>00000664</t>
+          <t>00000616</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E945" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F945" t="n">
-        <v>1150200</v>
+        <v>11232000</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>PX-20251225-00000663</t>
+          <t>PX-20251202-00000619</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>00000663</t>
+          <t>00000619</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E946" t="inlineStr">
         <is>
           <t>0306087079</t>
         </is>
       </c>
       <c r="F946" t="n">
-        <v>2000000</v>
+        <v>3193320</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>PX-20251224-00000662</t>
+          <t>PX-20251203-00000620</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>00000662</t>
+          <t>00000620</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D947" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CN TỔNG CÔNG TY DU LỊCH SÀI GÒN TNHH MTV – KHÁCH SẠN OSCAR SÀI GÒN</t>
         </is>
       </c>
       <c r="E947" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0300625210-003</t>
         </is>
       </c>
       <c r="F947" t="n">
-        <v>756000</v>
+        <v>621000</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>PX-20251224-00000661</t>
+          <t>PX-20251203-00000621</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>00000661</t>
+          <t>00000621</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D948" t="inlineStr">
         <is>
-          <t>Công Ty TNHH Nha Khoa Én Trắng</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E948" t="inlineStr">
         <is>
-          <t>0306752896</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F948" t="n">
-        <v>2500000</v>
+        <v>1890000</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>PX-20251224-00000660</t>
+          <t>PX-20251208-00000622</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>00000660</t>
+          <t>00000622</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E949" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F949" t="n">
-        <v>1944000</v>
+        <v>3780000</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>PX-20251224-00000659</t>
+          <t>PX-20251208-00000623</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>00000659</t>
+          <t>00000623</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E950" t="inlineStr">
         <is>
           <t>3702345522</t>
         </is>
       </c>
       <c r="F950" t="n">
-        <v>2410000</v>
+        <v>3750840</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>PX-20251224-00000658</t>
+          <t>PX-20251208-00000624</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>00000658</t>
+          <t>00000624</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VINAMETRIC</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI XÂY DỰNG VÀ NỘI THẤT THÁI HOÀNG</t>
         </is>
       </c>
       <c r="E951" t="inlineStr">
         <is>
-          <t>0300763919</t>
+          <t>0319047066</t>
         </is>
       </c>
       <c r="F951" t="n">
-        <v>464400</v>
+        <v>695520</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>PX-20251224-00000657</t>
+          <t>PX-20251208-00000626</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>00000657</t>
+          <t>00000626</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>26/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E952" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F952" t="n">
-        <v>3950000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>PX-20251222-00000656</t>
+          <t>PX-20251208-00000627</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>00000656</t>
+          <t>00000627</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
         </is>
       </c>
       <c r="E953" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0316996612</t>
         </is>
       </c>
       <c r="F953" t="n">
-        <v>1188000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>PX-20251221-00000655</t>
+          <t>PX-20251209-00000628</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>00000655</t>
+          <t>00000628</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E954" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F954" t="n">
-        <v>3730320</v>
+        <v>16632000</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>PX-20251219-00000654</t>
+          <t>PX-20251209-00000629</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>00000654</t>
+          <t>00000629</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E955" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F955" t="n">
-        <v>864000</v>
+        <v>3944160</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>PX-20251219-00000653</t>
+          <t>PX-20251209-00000630</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>00000653</t>
+          <t>00000630</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MINFU</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E956" t="inlineStr">
         <is>
-          <t>0318121662</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F956" t="n">
-        <v>50482210</v>
+        <v>2274480</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>PX-20251219-00000652</t>
+          <t>PX-20251209-00000632</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>00000652</t>
+          <t>00000632</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>21/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY CỔ PHẦN ĐẦU TƯ PHÁT TRIỂN VẠN AN</t>
         </is>
       </c>
       <c r="E957" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0305369835</t>
         </is>
       </c>
       <c r="F957" t="n">
-        <v>900000</v>
+        <v>1501200</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>PX-20251218-00000651</t>
+          <t>PX-20251209-00000631</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>00000651</t>
+          <t>00000631</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>21/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
         </is>
       </c>
       <c r="E958" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318934354</t>
         </is>
       </c>
       <c r="F958" t="n">
-        <v>1080000</v>
+        <v>1036800</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>PX-20251217-00000650</t>
+          <t>PX-20251209-00000633</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>00000650</t>
+          <t>00000633</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH TM CDI VIỆT NAM</t>
         </is>
       </c>
       <c r="E959" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0312013822</t>
         </is>
       </c>
       <c r="F959" t="n">
-        <v>594000</v>
+        <v>2376000</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>PX-20251217-00000649</t>
+          <t>PX-20251209-00000634</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>00000649</t>
+          <t>00000634</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E960" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F960" t="n">
-        <v>72846000</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>PX-20251217-00000648</t>
+          <t>PX-20251209-00000635</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>00000648</t>
+          <t>00000635</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>17/12/2025</t>
+          <t>10/12/2025</t>
         </is>
       </c>
       <c r="D961" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E961" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F961" t="n">
-        <v>15444000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>PX-20251215-00000643</t>
+          <t>PX-20250612-00000208</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>00000643</t>
+          <t>00000208</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>04/12/2025</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E962" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F962" t="n">
-        <v>3134808</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>PX-20251215-00000642</t>
+          <t>PX-20251225-00000664</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>00000642</t>
+          <t>00000664</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D963" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
         </is>
       </c>
       <c r="E963" t="inlineStr">
         <is>
-          <t>0318934354</t>
+          <t>0319224290</t>
         </is>
       </c>
       <c r="F963" t="n">
-        <v>2370816</v>
+        <v>1150200</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>PX-20251213-00000641</t>
+          <t>PX-20251225-00000663</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>00000641</t>
+          <t>00000663</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
           <t>26/12/2025</t>
         </is>
       </c>
       <c r="D964" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E964" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F964" t="n">
-        <v>1512000</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>PX-20251231-00000699</t>
+          <t>PX-20251224-00000662</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>00000699</t>
+          <t>00000662</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D965" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E965" t="inlineStr">
         <is>
-          <t>0317674142</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F965" t="n">
-        <v>9234000</v>
+        <v>756000</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>PX-20251231-00000698</t>
+          <t>PX-20251224-00000661</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>00000698</t>
+          <t>00000661</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>Công Ty TNHH Nha Khoa Én Trắng</t>
         </is>
       </c>
       <c r="E966" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0306752896</t>
         </is>
       </c>
       <c r="F966" t="n">
-        <v>4104000</v>
+        <v>2500000</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>PX-20251231-00000697</t>
+          <t>PX-20251224-00000660</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>00000697</t>
+          <t>00000660</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D967" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH A7A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E967" t="inlineStr">
         <is>
-          <t>0312249916</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F967" t="n">
-        <v>3294000</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>PX-20251231-00000696</t>
+          <t>PX-20251224-00000659</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>00000696</t>
+          <t>00000659</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E968" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F968" t="n">
-        <v>7884000</v>
+        <v>2410000</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>PX-20251231-00000695</t>
+          <t>PX-20251224-00000658</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>00000695</t>
+          <t>00000658</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D969" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH VINAMETRIC</t>
         </is>
       </c>
       <c r="E969" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0300763919</t>
         </is>
       </c>
       <c r="F969" t="n">
-        <v>9072000</v>
+        <v>464400</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>PX-20251231-00000694</t>
+          <t>PX-20251224-00000657</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>00000694</t>
+          <t>00000657</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
         </is>
       </c>
       <c r="E970" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0316326174</t>
         </is>
       </c>
       <c r="F970" t="n">
-        <v>31806000</v>
+        <v>3950000</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>PX-20251231-00000693</t>
+          <t>PX-20251222-00000656</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>00000693</t>
+          <t>00000656</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E971" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F971" t="n">
-        <v>6611760</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>PX-20251231-00000692</t>
+          <t>PX-20251221-00000655</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>00000692</t>
+          <t>00000655</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="D972" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
         </is>
       </c>
       <c r="E972" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0319224290</t>
         </is>
       </c>
       <c r="F972" t="n">
-        <v>12636000</v>
+        <v>3730320</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>PX-20251231-00000691</t>
+          <t>PX-20251219-00000654</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>00000691</t>
+          <t>00000654</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E973" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F973" t="n">
-        <v>3672000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>PX-20251231-00000690</t>
+          <t>PX-20251219-00000653</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>00000690</t>
+          <t>00000653</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="D974" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU BE1ST</t>
+          <t>CÔNG TY TNHH MINFU</t>
         </is>
       </c>
       <c r="E974" t="inlineStr">
         <is>
-          <t>0316351639</t>
+          <t>0318121662</t>
         </is>
       </c>
       <c r="F974" t="n">
-        <v>972000</v>
+        <v>50482210</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>PX-20251231-00000689</t>
+          <t>PX-20251219-00000652</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>00000689</t>
+          <t>00000652</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>21/12/2025</t>
         </is>
       </c>
       <c r="D975" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E975" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F975" t="n">
-        <v>4536000</v>
+        <v>900000</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>PX-20251231-00000688</t>
+          <t>PX-20251218-00000651</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>00000688</t>
+          <t>00000651</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>21/12/2025</t>
         </is>
       </c>
       <c r="D976" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E976" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F976" t="n">
-        <v>7884000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>PX-20251231-00000687</t>
+          <t>PX-20251217-00000650</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>00000687</t>
+          <t>00000650</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D977" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E977" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F977" t="n">
-        <v>1188000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>PX-20251231-00000686</t>
+          <t>PX-20251217-00000649</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>00000686</t>
+          <t>00000649</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E978" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F978" t="n">
-        <v>3132000</v>
+        <v>72846000</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>PX-20260422-00000231</t>
+          <t>PX-20251217-00000648</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>00000231</t>
+          <t>00000648</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>17/12/2025</t>
         </is>
       </c>
       <c r="D979" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E979" t="inlineStr">
         <is>
-          <t>0318825958</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F979" t="n">
-        <v>1134000</v>
+        <v>15444000</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>PX-20251231-00000685</t>
+          <t>PX-20251215-00000643</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>00000685</t>
+          <t>00000643</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D980" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E980" t="inlineStr">
         <is>
-          <t>0316114229</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F980" t="n">
-        <v>648000</v>
+        <v>3134808</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>PX-20251230-00000684</t>
+          <t>PX-20251215-00000642</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>00000684</t>
+          <t>00000642</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>15/12/2025</t>
         </is>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH DỊCH VỤ XÂY DỰNG PHONG DUY</t>
         </is>
       </c>
       <c r="E981" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0318934354</t>
         </is>
       </c>
       <c r="F981" t="n">
-        <v>594000</v>
+        <v>2370816</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>PX-20251230-00000683</t>
+          <t>PX-20251213-00000641</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>00000683</t>
+          <t>00000641</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>26/12/2025</t>
         </is>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E982" t="inlineStr">
         <is>
-          <t>0106758989-002</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F982" t="n">
-        <v>972000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>PX-20251230-00000682</t>
+          <t>PX-20251231-00000699</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>00000682</t>
+          <t>00000699</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D983" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CÔNG TY TNHH DỊCH VỤ &amp; THƯƠNG MẠI NEW OCEAN VIỆT NAM</t>
         </is>
       </c>
       <c r="E983" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0317674142</t>
         </is>
       </c>
       <c r="F983" t="n">
-        <v>3564000</v>
+        <v>9234000</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>PX-20251230-00000681</t>
+          <t>PX-20251231-00000698</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>00000681</t>
+          <t>00000698</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D984" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E984" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F984" t="n">
-        <v>1296000</v>
+        <v>4104000</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>PX-20251230-00000680</t>
+          <t>PX-20251231-00000697</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>00000680</t>
+          <t>00000697</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH A7A</t>
         </is>
       </c>
       <c r="E985" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0312249916</t>
         </is>
       </c>
       <c r="F985" t="n">
-        <v>3564000</v>
+        <v>3294000</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>PX-20251230-00000679</t>
+          <t>PX-20251231-00000696</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>00000679</t>
+          <t>00000696</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D986" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E986" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F986" t="n">
-        <v>3470000</v>
+        <v>7884000</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>PX-20251230-00000678</t>
+          <t>PX-20251231-00000695</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>00000678</t>
+          <t>00000695</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D987" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E987" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F987" t="n">
-        <v>5832000</v>
+        <v>9072000</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>PX-20251230-00000677</t>
+          <t>PX-20251231-00000694</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>00000677</t>
+          <t>00000694</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D988" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E988" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F988" t="n">
-        <v>4644000</v>
+        <v>31806000</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>PX-20251229-00000676</t>
+          <t>PX-20251231-00000693</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>00000676</t>
+          <t>00000693</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E989" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F989" t="n">
-        <v>3942000</v>
+        <v>6611760</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>PX-20251229-00000675</t>
+          <t>PX-20251231-00000692</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>00000675</t>
+          <t>00000692</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D990" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E990" t="inlineStr">
         <is>
-          <t>0319224290</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F990" t="n">
-        <v>1480000</v>
+        <v>12636000</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>PX-20251227-00000674</t>
+          <t>PX-20251231-00000691</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>00000674</t>
+          <t>00000691</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D991" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E991" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F991" t="n">
-        <v>19656000</v>
+        <v>3672000</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>PX-20251227-00000673</t>
+          <t>PX-20251231-00000690</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>00000673</t>
+          <t>00000690</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D992" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI THIẾT KẾ XÂY DỰNG THIÊN SƠN - KHÁCH SẠN THIÊN TÀI HOTEL</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ XUẤT NHẬP KHẨU BE1ST</t>
         </is>
       </c>
       <c r="E992" t="inlineStr">
         <is>
-          <t>0317805363</t>
+          <t>0316351639</t>
         </is>
       </c>
       <c r="F992" t="n">
-        <v>520000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>PX-20251227-00000672</t>
+          <t>PX-20251231-00000689</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>00000672</t>
+          <t>00000689</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D993" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E993" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F993" t="n">
-        <v>3222000</v>
+        <v>4536000</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>PX-20251227-00000671</t>
+          <t>PX-20251231-00000688</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>00000671</t>
+          <t>00000688</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D994" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E994" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F994" t="n">
-        <v>21060000</v>
+        <v>7884000</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>PX-20251226-00000670</t>
+          <t>PX-20251231-00000687</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>00000670</t>
+          <t>00000687</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D995" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E995" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F995" t="n">
-        <v>3080000</v>
+        <v>1188000</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>PX-20251226-00000669</t>
+          <t>PX-20251231-00000686</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>00000669</t>
+          <t>00000686</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="D996" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
         </is>
       </c>
       <c r="E996" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0314029151</t>
         </is>
       </c>
       <c r="F996" t="n">
-        <v>2052000</v>
+        <v>3132000</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>PX-20260108-00000007</t>
+          <t>PX-20260422-00000231</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>00000007</t>
+          <t>00000231</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D997" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH INTERSLOG &amp; FORWARDING</t>
         </is>
       </c>
       <c r="E997" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0318825958</t>
         </is>
       </c>
       <c r="F997" t="n">
-        <v>1300000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>PX-20260422-00000232</t>
+          <t>PX-20251231-00000685</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>00000232</t>
+          <t>00000685</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>23/04/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D998" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH MAX GLOBAL LOGISTICS</t>
         </is>
       </c>
       <c r="E998" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0316114229</t>
         </is>
       </c>
       <c r="F998" t="n">
-        <v>1400000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>PX-20260110-00000008</t>
+          <t>PX-20251230-00000684</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>00000008</t>
+          <t>00000684</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D999" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E999" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F999" t="n">
-        <v>4060000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>PX-20260425-00000244</t>
+          <t>PX-20251230-00000683</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>00000244</t>
+          <t>00000683</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
+          <t>CHI NHÁNH CÔNG TY TNHH SEBANG VINA TẠI THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E1000" t="inlineStr">
         <is>
-          <t>0317793862</t>
+          <t>0106758989-002</t>
         </is>
       </c>
       <c r="F1000" t="n">
-        <v>1524000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>PX-20260425-00000245</t>
+          <t>PX-20251230-00000682</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>00000245</t>
+          <t>00000682</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E1001" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F1001" t="n">
-        <v>21276000</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>PX-20260425-00000246</t>
+          <t>PX-20251230-00000681</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>00000246</t>
+          <t>00000681</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E1002" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F1002" t="n">
-        <v>6044760</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>PX-20260108-00000006</t>
+          <t>PX-20251230-00000680</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>00000006</t>
+          <t>00000680</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E1003" t="inlineStr">
         <is>
-          <t>0313768294</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F1003" t="n">
-        <v>3024000</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>PX-20260107-00000005</t>
+          <t>PX-20251230-00000679</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>00000005</t>
+          <t>00000679</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
         </is>
       </c>
       <c r="E1004" t="inlineStr">
         <is>
-          <t>0304276507</t>
+          <t>0306087079</t>
         </is>
       </c>
       <c r="F1004" t="n">
-        <v>988200</v>
+        <v>3470000</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>PX-20260107-00000004</t>
+          <t>PX-20251230-00000678</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>00000004</t>
+          <t>00000678</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E1005" t="inlineStr">
         <is>
-          <t>0300520465</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F1005" t="n">
-        <v>1547000</v>
+        <v>5832000</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>PX-20260113-00000010</t>
+          <t>PX-20251230-00000677</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>00000010</t>
+          <t>00000677</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E1006" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F1006" t="n">
-        <v>594000</v>
+        <v>4644000</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>PX-20260114-00000011</t>
+          <t>PX-20251229-00000676</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>00000011</t>
+          <t>00000676</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t>Bệnh Viện Quân Y 7A</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E1007" t="inlineStr">
         <is>
-          <t>0309474559</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F1007" t="n">
-        <v>1328000</v>
+        <v>3942000</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>PX-20260425-00000247</t>
+          <t>PX-20251229-00000675</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>00000247</t>
+          <t>00000675</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>27/04/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH TINH HOA YẾN SONG THY</t>
         </is>
       </c>
       <c r="E1008" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>0319224290</t>
         </is>
       </c>
       <c r="F1008" t="n">
-        <v>12636000</v>
+        <v>1480000</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>PX-20260428-00000248</t>
+          <t>PX-20251227-00000674</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>00000248</t>
+          <t>00000674</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E1009" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F1009" t="n">
-        <v>848000</v>
+        <v>19656000</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>PX-20260123-00000031</t>
+          <t>PX-20251227-00000673</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>00000031</t>
+          <t>00000673</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
+          <t>CÔNG TY TNHH ĐẦU TƯ THƯƠNG MẠI THIẾT KẾ XÂY DỰNG THIÊN SƠN - KHÁCH SẠN THIÊN TÀI HOTEL</t>
         </is>
       </c>
       <c r="E1010" t="inlineStr">
         <is>
-          <t>0108398308</t>
+          <t>0317805363</t>
         </is>
       </c>
       <c r="F1010" t="n">
-        <v>810000</v>
+        <v>520000</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>PX-20260123-00000030</t>
+          <t>PX-20251227-00000672</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>00000030</t>
+          <t>00000672</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
         </is>
       </c>
       <c r="E1011" t="inlineStr">
         <is>
-          <t>0302553917</t>
+          <t>0316326174</t>
         </is>
       </c>
       <c r="F1011" t="n">
-        <v>993000</v>
+        <v>3222000</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>PX-20260428-00000249</t>
+          <t>PX-20251227-00000671</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>00000249</t>
+          <t>00000671</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XE KHÁCH SÀI GÒN</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E1012" t="inlineStr">
         <is>
-          <t>0300478044</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F1012" t="n">
-        <v>1907280</v>
+        <v>21060000</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>PX-20260428-00000250</t>
+          <t>PX-20251226-00000670</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>00000250</t>
+          <t>00000670</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E1013" t="inlineStr">
         <is>
-          <t>0100109949-003</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F1013" t="n">
-        <v>1134000</v>
+        <v>3080000</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>PX-20260126-00000034</t>
+          <t>PX-20251226-00000669</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>00000034</t>
+          <t>00000669</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E1014" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F1014" t="n">
-        <v>594000</v>
+        <v>2052000</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>PX-20260126-00000033</t>
+          <t>PX-20260108-00000007</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>00000033</t>
+          <t>00000007</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E1015" t="inlineStr">
         <is>
-          <t>0305335949</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F1015" t="n">
-        <v>1512000</v>
+        <v>1300000</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>PX-20260428-00000251</t>
+          <t>PX-20260422-00000232</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>00000251</t>
+          <t>00000232</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH  SẢN XUẤT -THƯƠNG MẠI  TUẤN HIỀN</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E1016" t="inlineStr">
         <is>
-          <t>0301591437</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F1016" t="n">
-        <v>2160000</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>PX-20260428-00000252</t>
+          <t>PX-20260110-00000008</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>00000252</t>
+          <t>00000008</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E1017" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F1017" t="n">
-        <v>4698000</v>
+        <v>4060000</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>PX-20260428-00000253</t>
+          <t>PX-20260425-00000244</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>00000253</t>
+          <t>00000244</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr">
         <is>
-          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
+          <t>CÔNG TY TNHH TƯ VẤN ĐẦU TƯ VÀ PHÁT TRIỂN XÂY DỰNG THIÊN TRÀ</t>
         </is>
       </c>
       <c r="E1018" t="inlineStr">
         <is>
-          <t>0304276507</t>
+          <t>0317793862</t>
         </is>
       </c>
       <c r="F1018" t="n">
-        <v>326160</v>
+        <v>1524000</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>PX-20260428-00000254</t>
+          <t>PX-20260425-00000245</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>00000254</t>
+          <t>00000245</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E1019" t="inlineStr">
         <is>
-          <t>0110598953</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F1019" t="n">
-        <v>972000</v>
+        <v>21276000</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>PX-20260428-00000255</t>
+          <t>PX-20260425-00000246</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>00000255</t>
+          <t>00000246</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr">
         <is>
-          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E1020" t="inlineStr">
         <is>
-          <t>0106597812-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F1020" t="n">
-        <v>5061960</v>
+        <v>6044760</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>PX-20260128-00000039</t>
+          <t>PX-20260108-00000006</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>00000039</t>
+          <t>00000006</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
+          <t>CÔNG TY TNHH VẬN TẢI VIỆT NAM PROJECTS</t>
         </is>
       </c>
       <c r="E1021" t="inlineStr">
         <is>
-          <t>0317894282</t>
+          <t>0313768294</t>
         </is>
       </c>
       <c r="F1021" t="n">
-        <v>3348000</v>
+        <v>3024000</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>PX-20260128-00000040</t>
+          <t>PX-20260107-00000005</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>00000040</t>
+          <t>00000005</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
+          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
         </is>
       </c>
       <c r="E1022" t="inlineStr">
         <is>
-          <t>0314837991</t>
+          <t>0304276507</t>
         </is>
       </c>
       <c r="F1022" t="n">
-        <v>918000</v>
+        <v>988200</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>PX-20260128-00000041</t>
+          <t>PX-20260107-00000004</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>00000041</t>
+          <t>00000004</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN MẮT KÍNH SÀIGÒN</t>
         </is>
       </c>
       <c r="E1023" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0300520465</t>
         </is>
       </c>
       <c r="F1023" t="n">
-        <v>1944000</v>
+        <v>1547000</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>PX-20260128-00000042</t>
+          <t>PX-20260113-00000010</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>00000042</t>
+          <t>00000010</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E1024" t="inlineStr">
         <is>
-          <t>3602760067</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F1024" t="n">
-        <v>9828000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>PX-20260128-00000043</t>
+          <t>PX-20260114-00000011</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>00000043</t>
+          <t>00000011</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>Bệnh Viện Quân Y 7A</t>
         </is>
       </c>
       <c r="E1025" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0309474559</t>
         </is>
       </c>
       <c r="F1025" t="n">
-        <v>1400000</v>
+        <v>1328000</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>PX-20260127-00000038</t>
+          <t>PX-20260425-00000247</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>00000038</t>
+          <t>00000247</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr">
         <is>
           <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E1026" t="inlineStr">
         <is>
           <t>3600852146</t>
         </is>
       </c>
       <c r="F1026" t="n">
-        <v>4994000</v>
+        <v>12636000</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>PX-20260127-00000037</t>
+          <t>PX-20260428-00000248</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>00000037</t>
+          <t>00000248</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
         </is>
       </c>
       <c r="E1027" t="inlineStr">
         <is>
-          <t>3600852146</t>
+          <t>3702345522</t>
         </is>
       </c>
       <c r="F1027" t="n">
-        <v>356400</v>
+        <v>848000</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>PX-20260127-00000036</t>
+          <t>PX-20260123-00000031</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>00000036</t>
+          <t>00000031</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
           <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH LOGISTICS THIÊN KIM BẢO</t>
+          <t>CÔNG TY TNHH THƯƠNG VẬN VIN</t>
         </is>
       </c>
       <c r="E1028" t="inlineStr">
         <is>
-          <t>0319249224</t>
+          <t>0108398308</t>
         </is>
       </c>
       <c r="F1028" t="n">
-        <v>864000</v>
+        <v>810000</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>PX-20260127-00000035</t>
+          <t>PX-20260123-00000030</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>00000035</t>
+          <t>00000030</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
           <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+          <t>CÔNG TY TNHH CƠ ĐIỆN &amp; XÂY DỰNG THUẬN TIẾN</t>
         </is>
       </c>
       <c r="E1029" t="inlineStr">
         <is>
-          <t>0313181668</t>
+          <t>0302553917</t>
         </is>
       </c>
       <c r="F1029" t="n">
-        <v>280800</v>
+        <v>993000</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>PX-20260129-00000044</t>
+          <t>PX-20260428-00000249</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>00000044</t>
+          <t>00000249</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY CỔ PHẦN XE KHÁCH SÀI GÒN</t>
         </is>
       </c>
       <c r="E1030" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0300478044</t>
         </is>
       </c>
       <c r="F1030" t="n">
-        <v>3564000</v>
+        <v>1907280</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>PX-20260129-00000045</t>
+          <t>PX-20260428-00000250</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>00000045</t>
+          <t>00000250</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
       <c r="E1031" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0100109949-003</t>
         </is>
       </c>
       <c r="F1031" t="n">
-        <v>4482000</v>
+        <v>1134000</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>PX-20260129-00000046</t>
+          <t>PX-20260126-00000034</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>00000046</t>
+          <t>00000034</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E1032" t="inlineStr">
         <is>
-          <t>0316326174</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F1032" t="n">
-        <v>3629000</v>
+        <v>594000</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>PX-20260129-00000047</t>
+          <t>PX-20260126-00000033</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>00000047</t>
+          <t>00000033</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+          <t>CÔNG TY TNHH IFB INTERNATIONAL FREIGHTBRIDGE VIỆT NAM</t>
         </is>
       </c>
       <c r="E1033" t="inlineStr">
         <is>
-          <t>0318642908</t>
+          <t>0305335949</t>
         </is>
       </c>
       <c r="F1033" t="n">
-        <v>864000</v>
+        <v>1512000</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>PX-20260429-00000256</t>
+          <t>PX-20260428-00000251</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>00000256</t>
+          <t>00000251</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
+          <t>CÔNG TY TNHH  SẢN XUẤT -THƯƠNG MẠI  TUẤN HIỀN</t>
         </is>
       </c>
       <c r="E1034" t="inlineStr">
         <is>
-          <t>0313639549</t>
+          <t>0301591437</t>
         </is>
       </c>
       <c r="F1034" t="n">
-        <v>648000</v>
+        <v>2160000</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>PX-20260429-00000257</t>
+          <t>PX-20260428-00000252</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>00000257</t>
+          <t>00000252</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E1035" t="inlineStr">
         <is>
-          <t>0308058041</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F1035" t="n">
-        <v>1400000</v>
+        <v>4698000</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>PX-20260429-00000258</t>
+          <t>PX-20260428-00000253</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>00000258</t>
+          <t>00000253</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+          <t>Trường Đại Học Ngoại Ngữ - Tin Học TP.HCM</t>
         </is>
       </c>
       <c r="E1036" t="inlineStr">
         <is>
-          <t>0318642908</t>
+          <t>0304276507</t>
         </is>
       </c>
       <c r="F1036" t="n">
-        <v>6674400</v>
+        <v>326160</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>PX-20260429-00000259</t>
+          <t>PX-20260428-00000254</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>00000259</t>
+          <t>00000254</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SPG TEXTILE</t>
+          <t>CÔNG TY TNHH DỊCH VỤ LOGISTICS MT</t>
         </is>
       </c>
       <c r="E1037" t="inlineStr">
         <is>
-          <t>0313823040</t>
+          <t>0110598953</t>
         </is>
       </c>
       <c r="F1037" t="n">
-        <v>4428000</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>PX-20260429-00000260</t>
+          <t>PX-20260428-00000255</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>00000260</t>
+          <t>00000255</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
+          <t>CHI NHÁNH CÔNG TY TNHH A-SUNG INTERNATIONAL VINA TẠI HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E1038" t="inlineStr">
         <is>
-          <t>0314224089</t>
+          <t>0106597812-001</t>
         </is>
       </c>
       <c r="F1038" t="n">
-        <v>3483000</v>
+        <v>5061960</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>PX-20260429-00000261</t>
+          <t>PX-20260128-00000039</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>00000261</t>
+          <t>00000039</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
+          <t>CÔNG TY TNHH DỊCH VỤ VẬN TẢI LOGISTICS MINH QUÂN</t>
         </is>
       </c>
       <c r="E1039" t="inlineStr">
         <is>
-          <t>0318079900</t>
+          <t>0317894282</t>
         </is>
       </c>
       <c r="F1039" t="n">
-        <v>1080000</v>
+        <v>3348000</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>PX-20260429-00000262</t>
+          <t>PX-20260128-00000040</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>00000262</t>
+          <t>00000040</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
+          <t>CÔNG TY TNHH QUỐC TẾ AN PHÚC THỊNH</t>
         </is>
       </c>
       <c r="E1040" t="inlineStr">
         <is>
-          <t>0317180175</t>
+          <t>0314837991</t>
         </is>
       </c>
       <c r="F1040" t="n">
-        <v>13086360</v>
+        <v>918000</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>PX-20260429-00000263</t>
+          <t>PX-20260128-00000041</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>00000263</t>
+          <t>00000041</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GLOBAL K.A</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E1041" t="inlineStr">
         <is>
-          <t>0316727810</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F1041" t="n">
-        <v>2991600</v>
+        <v>1944000</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>PX-20260429-00000264</t>
+          <t>PX-20260128-00000042</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>00000264</t>
+          <t>00000042</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THƯƠNG MẠI DỊCH VỤ VẬN TẢI PHÚ THÀNH PHÁT</t>
         </is>
       </c>
       <c r="E1042" t="inlineStr">
         <is>
-          <t>0313705745</t>
+          <t>3602760067</t>
         </is>
       </c>
       <c r="F1042" t="n">
-        <v>10254600</v>
+        <v>9828000</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>PX-20260429-00000265</t>
+          <t>PX-20260128-00000043</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>00000265</t>
+          <t>00000043</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E1043" t="inlineStr">
         <is>
-          <t>0304241504</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F1043" t="n">
-        <v>37832400</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>PX-20260429-00000266</t>
+          <t>PX-20260127-00000038</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>00000266</t>
+          <t>00000038</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E1044" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F1044" t="n">
-        <v>14353200</v>
+        <v>4994000</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>PX-20260429-00000267</t>
+          <t>PX-20260127-00000037</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>00000267</t>
+          <t>00000037</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY CỔ PHẦN DỆT RENZE</t>
         </is>
       </c>
       <c r="E1045" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>3600852146</t>
         </is>
       </c>
       <c r="F1045" t="n">
-        <v>7335360</v>
+        <v>356400</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>PX-20260130-00000060</t>
+          <t>PX-20260127-00000036</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>00000060</t>
+          <t>00000036</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
+          <t>CÔNG TY TNHH LOGISTICS THIÊN KIM BẢO</t>
         </is>
       </c>
       <c r="E1046" t="inlineStr">
         <is>
-          <t>0315057190</t>
+          <t>0319249224</t>
         </is>
       </c>
       <c r="F1046" t="n">
-        <v>4320000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>PX-20260114-00000013</t>
+          <t>PX-20260127-00000035</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>00000013</t>
+          <t>00000035</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
         </is>
       </c>
       <c r="E1047" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313181668</t>
         </is>
       </c>
       <c r="F1047" t="n">
-        <v>702000</v>
+        <v>280800</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>PX-20260114-00000014</t>
+          <t>PX-20260129-00000044</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>00000014</t>
+          <t>00000044</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E1048" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F1048" t="n">
-        <v>1296000</v>
+        <v>3564000</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>PX-20260115-00000015</t>
+          <t>PX-20260129-00000045</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>00000015</t>
+          <t>00000045</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH XÂY DỰNG VÀ TRANG TRÍ NỘI NGOẠI THẤT HIẾU KIÊN</t>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
         </is>
       </c>
       <c r="E1049" t="inlineStr">
         <is>
-          <t>0316957885</t>
+          <t>0310539761</t>
         </is>
       </c>
       <c r="F1049" t="n">
-        <v>1693000</v>
+        <v>4482000</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>PX-20260115-00000016</t>
+          <t>PX-20260129-00000046</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>00000016</t>
+          <t>00000046</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+          <t>CÔNG TY TNHH XÂY DỰNG ÂN SƠN</t>
         </is>
       </c>
       <c r="E1050" t="inlineStr">
         <is>
-          <t>0313181668</t>
+          <t>0316326174</t>
         </is>
       </c>
       <c r="F1050" t="n">
-        <v>1587000</v>
+        <v>3629000</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>PX-20260115-00000017</t>
+          <t>PX-20260129-00000047</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>00000017</t>
+          <t>00000047</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
         </is>
       </c>
       <c r="E1051" t="inlineStr">
         <is>
-          <t>0306087079</t>
+          <t>0318642908</t>
         </is>
       </c>
       <c r="F1051" t="n">
-        <v>1023000</v>
+        <v>864000</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>PX-20260115-00000018</t>
+          <t>PX-20260429-00000256</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>00000018</t>
+          <t>00000256</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
-          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
+          <t>CÔNG TY TNHH MTV THƯƠNG MẠI - DỊCH VỤ NGUYÊN KHA LOGISTICS</t>
         </is>
       </c>
       <c r="E1052" t="inlineStr">
         <is>
-          <t>0300970295</t>
+          <t>0313639549</t>
         </is>
       </c>
       <c r="F1052" t="n">
-        <v>2480000</v>
+        <v>648000</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>PX-20260429-00000268</t>
+          <t>PX-20260429-00000257</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>00000268</t>
+          <t>00000257</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+          <t>CÔNG TY TNHH MẮT KÍNH VIỆT</t>
         </is>
       </c>
       <c r="E1053" t="inlineStr">
         <is>
-          <t>0106781258-001</t>
+          <t>0308058041</t>
         </is>
       </c>
       <c r="F1053" t="n">
-        <v>6791040</v>
+        <v>1400000</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>PX-20260429-00000269</t>
+          <t>PX-20260429-00000258</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>00000269</t>
+          <t>00000258</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
         </is>
       </c>
       <c r="E1054" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0318642908</t>
         </is>
       </c>
       <c r="F1054" t="n">
-        <v>777600</v>
+        <v>6674400</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>PX-20260429-00000270</t>
+          <t>PX-20260429-00000259</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>00000270</t>
+          <t>00000259</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+          <t>CÔNG TY TNHH SPG TEXTILE</t>
         </is>
       </c>
       <c r="E1055" t="inlineStr">
         <is>
-          <t>0310539761</t>
+          <t>0313823040</t>
         </is>
       </c>
       <c r="F1055" t="n">
-        <v>5364360</v>
+        <v>4428000</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>PX-20260429-00000271</t>
+          <t>PX-20260429-00000260</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>00000271</t>
+          <t>00000260</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+          <t>CÔNG TY TNHH THƯƠNG MẠI DỊCH VỤ VẬN CHUYỂN QUỐC TẾ VEC</t>
         </is>
       </c>
       <c r="E1056" t="inlineStr">
         <is>
-          <t>0318642908</t>
+          <t>0314224089</t>
         </is>
       </c>
       <c r="F1056" t="n">
-        <v>756000</v>
+        <v>3483000</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>PX-20260429-00000272</t>
+          <t>PX-20260429-00000261</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>00000272</t>
+          <t>00000261</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+          <t>CÔNG TY TNHH M&amp;M MILITZER &amp; MUENCH VIỆT NAM</t>
         </is>
       </c>
       <c r="E1057" t="inlineStr">
         <is>
-          <t>0316996612</t>
+          <t>0318079900</t>
         </is>
       </c>
       <c r="F1057" t="n">
-        <v>972000</v>
+        <v>1080000</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>PX-20260107-00000001</t>
+          <t>PX-20260429-00000262</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>00000001</t>
+          <t>00000262</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+          <t>CÔNG TY TNHH ATC LOGISTICS VINA</t>
         </is>
       </c>
       <c r="E1058" t="inlineStr">
         <is>
-          <t>3702345522</t>
+          <t>0317180175</t>
         </is>
       </c>
       <c r="F1058" t="n">
-        <v>2360000</v>
+        <v>13086360</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>PX-20260429-00000273</t>
+          <t>PX-20260429-00000263</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>00000273</t>
+          <t>00000263</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+          <t>CÔNG TY TNHH GLOBAL K.A</t>
         </is>
       </c>
       <c r="E1059" t="inlineStr">
         <is>
-          <t>0314029151</t>
+          <t>0316727810</t>
         </is>
       </c>
       <c r="F1059" t="n">
-        <v>11577600</v>
+        <v>2991600</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>PX-20260429-00000274</t>
+          <t>PX-20260429-00000264</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>00000274</t>
+          <t>00000264</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN THƯƠNG MẠI VÀ DỊCH VỤ KAIZEN SUISAN</t>
+          <t>CÔNG TY TNHH EMPIRE-GROUP</t>
         </is>
       </c>
       <c r="E1060" t="inlineStr">
         <is>
-          <t>0317911153</t>
+          <t>0313705745</t>
         </is>
       </c>
       <c r="F1060" t="n">
-        <v>1576800</v>
+        <v>10254600</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>PX-20260429-00000276</t>
+          <t>PX-20260429-00000265</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>00000276</t>
+          <t>00000265</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY CỔ PHẦN AN THỜI</t>
         </is>
       </c>
       <c r="E1061" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0304241504</t>
         </is>
       </c>
       <c r="F1061" t="n">
-        <v>777600</v>
+        <v>37832400</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>PX-20260507-00000287</t>
+          <t>PX-20260429-00000266</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>00000287</t>
+          <t>00000266</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH VẬN TẢI QUỐC TẾ NAM PHÁT LOGISTICS</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E1062" t="inlineStr">
         <is>
-          <t>0318750371</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F1062" t="n">
-        <v>1944000</v>
+        <v>14353200</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>PX-20260512-00000296</t>
+          <t>PX-20260429-00000267</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>00000296</t>
+          <t>00000267</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
         </is>
       </c>
       <c r="E1063" t="inlineStr">
         <is>
-          <t>0309245238</t>
+          <t>0106781258-001</t>
         </is>
       </c>
       <c r="F1063" t="n">
-        <v>4108000</v>
+        <v>7335360</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>PX-20260512-00000297</t>
+          <t>PX-20260130-00000060</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>00000297</t>
+          <t>00000060</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
+          <t>CÔNG TY TNHH GIAO NHẬN TIẾP VẬN KỶ NGUYÊN MỚI</t>
         </is>
       </c>
       <c r="E1064" t="inlineStr">
         <is>
-          <t>0310939343</t>
+          <t>0315057190</t>
         </is>
       </c>
       <c r="F1064" t="n">
-        <v>567000</v>
+        <v>4320000</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>PX-20260514-00000298</t>
+          <t>PX-20260114-00000013</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>00000298</t>
+          <t>00000013</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr">
         <is>
-          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E1065" t="inlineStr">
         <is>
-          <t>0319286949</t>
+          <t>0315812407</t>
         </is>
       </c>
       <c r="F1065" t="n">
-        <v>427680</v>
+        <v>702000</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>PX-20260514-00000299</t>
+          <t>PX-20260114-00000014</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>00000299</t>
+          <t>00000014</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr">
         <is>
           <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
         </is>
       </c>
       <c r="E1066" t="inlineStr">
         <is>
           <t>0315812407</t>
         </is>
       </c>
       <c r="F1066" t="n">
-        <v>2430000</v>
+        <v>1296000</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>PX-20260514-00000300</t>
+          <t>PX-20260115-00000015</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>00000300</t>
+          <t>00000015</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>17/05/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
-          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+          <t>CÔNG TY TNHH XÂY DỰNG VÀ TRANG TRÍ NỘI NGOẠI THẤT HIẾU KIÊN</t>
         </is>
       </c>
       <c r="E1067" t="inlineStr">
         <is>
-          <t>0315812407</t>
+          <t>0316957885</t>
         </is>
       </c>
       <c r="F1067" t="n">
-        <v>1296000</v>
+        <v>1693000</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
+          <t>PX-20260115-00000016</t>
+        </is>
+      </c>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>00000016</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TIẾNG ANH NGHE NÓI</t>
+        </is>
+      </c>
+      <c r="E1068" t="inlineStr">
+        <is>
+          <t>0313181668</t>
+        </is>
+      </c>
+      <c r="F1068" t="n">
+        <v>1587000</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="inlineStr">
+        <is>
+          <t>PX-20260115-00000017</t>
+        </is>
+      </c>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t>00000017</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN XÂY DỰNG THÁNG MƯỜI</t>
+        </is>
+      </c>
+      <c r="E1069" t="inlineStr">
+        <is>
+          <t>0306087079</t>
+        </is>
+      </c>
+      <c r="F1069" t="n">
+        <v>1023000</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="inlineStr">
+        <is>
+          <t>PX-20260115-00000018</t>
+        </is>
+      </c>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t>00000018</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1070" t="inlineStr">
+        <is>
+          <t>DOANH NGHIỆP TN THƯƠNG MẠI - XÂY DỰNG QUAN HÀ</t>
+        </is>
+      </c>
+      <c r="E1070" t="inlineStr">
+        <is>
+          <t>0300970295</t>
+        </is>
+      </c>
+      <c r="F1070" t="n">
+        <v>2480000</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000268</t>
+        </is>
+      </c>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t>00000268</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1071" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH YAMATO LOGISTICS VIỆT NAM - CHI NHÁNH THÀNH PHỐ HỒ CHÍ MINH</t>
+        </is>
+      </c>
+      <c r="E1071" t="inlineStr">
+        <is>
+          <t>0106781258-001</t>
+        </is>
+      </c>
+      <c r="F1071" t="n">
+        <v>6791040</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000269</t>
+        </is>
+      </c>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t>00000269</t>
+        </is>
+      </c>
+      <c r="C1072" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1072" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1072" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1072" t="n">
+        <v>777600</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000270</t>
+        </is>
+      </c>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t>00000270</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH TOWA DENKI (VIỆT NAM)</t>
+        </is>
+      </c>
+      <c r="E1073" t="inlineStr">
+        <is>
+          <t>0310539761</t>
+        </is>
+      </c>
+      <c r="F1073" t="n">
+        <v>5364360</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000271</t>
+        </is>
+      </c>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>00000271</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1074" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH PPT LOGISTICS</t>
+        </is>
+      </c>
+      <c r="E1074" t="inlineStr">
+        <is>
+          <t>0318642908</t>
+        </is>
+      </c>
+      <c r="F1074" t="n">
+        <v>756000</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000272</t>
+        </is>
+      </c>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t>00000272</t>
+        </is>
+      </c>
+      <c r="C1075" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1075" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH CÔNG NGHỆ PEO</t>
+        </is>
+      </c>
+      <c r="E1075" t="inlineStr">
+        <is>
+          <t>0316996612</t>
+        </is>
+      </c>
+      <c r="F1075" t="n">
+        <v>972000</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr">
+        <is>
+          <t>PX-20260107-00000001</t>
+        </is>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>00000001</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN THẢO NGHĨA THÀNH</t>
+        </is>
+      </c>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>3702345522</t>
+        </is>
+      </c>
+      <c r="F1076" t="n">
+        <v>2360000</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000273</t>
+        </is>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>00000273</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH PHÁT TRIỂN THƯƠNG MẠI DỊCH VỤ LOTUS</t>
+        </is>
+      </c>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>0314029151</t>
+        </is>
+      </c>
+      <c r="F1077" t="n">
+        <v>11577600</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr">
+        <is>
+          <t>PX-20260429-00000276</t>
+        </is>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>00000276</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1078" t="n">
+        <v>777600</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr">
+        <is>
+          <t>PX-20260512-00000296</t>
+        </is>
+      </c>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>00000296</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH MỘT THÀNH VIÊN BẤT ĐỘNG SẢN HUY MINH</t>
+        </is>
+      </c>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>0309245238</t>
+        </is>
+      </c>
+      <c r="F1079" t="n">
+        <v>4108000</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr">
+        <is>
+          <t>PX-20260512-00000297</t>
+        </is>
+      </c>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>00000297</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN TRUNG NGUYÊN FRANCHISING</t>
+        </is>
+      </c>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>0310939343</t>
+        </is>
+      </c>
+      <c r="F1080" t="n">
+        <v>567000</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr">
+        <is>
+          <t>PX-20260514-00000298</t>
+        </is>
+      </c>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>00000298</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr">
+        <is>
+          <t>CÔNG TY CỔ PHẦN DỊCH VỤ &amp; ẨM THỰC PHỐ 79</t>
+        </is>
+      </c>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>0319286949</t>
+        </is>
+      </c>
+      <c r="F1081" t="n">
+        <v>427680</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t>PX-20260514-00000300</t>
+        </is>
+      </c>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>00000300</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr">
+        <is>
+          <t>CÔNG TY TNHH SCAN-SHIPPING VIỆT NAM</t>
+        </is>
+      </c>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>0315812407</t>
+        </is>
+      </c>
+      <c r="F1082" t="n">
+        <v>1296000</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="inlineStr">
+        <is>
           <t>PX-20260514-00000301</t>
         </is>
       </c>
-      <c r="B1068" t="inlineStr">
+      <c r="B1083" t="inlineStr">
         <is>
           <t>00000301</t>
         </is>
       </c>
-      <c r="C1068" t="inlineStr">
+      <c r="C1083" t="inlineStr">
         <is>
           <t>17/05/2026</t>
         </is>
       </c>
-      <c r="D1068" t="inlineStr">
+      <c r="D1083" t="inlineStr">
         <is>
           <t>CHI NHÁNH CÔNG TY TNHH MỘT THÀNH VIÊN XUẤT NHẬP KHẨU, DU LỊCH VÀ ĐẦU TƯ HỒ GƯƠM</t>
         </is>
       </c>
-      <c r="E1068" t="inlineStr">
+      <c r="E1083" t="inlineStr">
         <is>
           <t>0100109949-003</t>
         </is>
       </c>
-      <c r="F1068" t="n">
+      <c r="F1083" t="n">
         <v>2268000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>